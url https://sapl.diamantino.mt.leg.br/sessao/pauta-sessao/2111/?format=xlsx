--- v0 (2026-02-15)
+++ v1 (2026-05-10)
@@ -10,167 +10,440 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="132">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
+    <t>Ranielli Patrick Arruda Lima,Diocelio Antunes Pruciano,Eraldes Catarino de Campos</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos ao Regimento Interno da Câmara Municipal de Diamantino/MT, para instituir o Sistema de Deliberação Remota (SDR) e dispor sobre a condução das Sessões em Ambiente Virtual.</t>
+  </si>
+  <si>
+    <t>Proposição inclusa na Ordem do Dia</t>
+  </si>
+  <si>
+    <t>Relatório e Parecer em Conjunto das Comissões nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça</t>
+  </si>
+  <si>
+    <t>Rel/Par CCJ/CESAS nº 001/2026 aos PDL  nº 001/2026 a 034/2026  Concede a comenda "Troféu Mulher Diamante"</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Diocelio Antunes Pruciano</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Ellem Inacio dos Santos.</t>
+  </si>
+  <si>
+    <t>Encaminhamento de Expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Jéssica Bernardo dos Santos Rambo.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Sebastiana dos Santos.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Rosenilda Martins da Silva Pinhata.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Edes Franciscato Béia</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Maria de Lourdes Zuliane.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Dayane Juraci de Souza.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Benedita Fatima de Almeida.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Eraldes Catarino de Campos</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Mariluce Salus de Almeida.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Juliana de Melo Neisse.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Erotildes Maria de Campos.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Vandete Correa.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 12 de 2026</t>
+  </si>
+  <si>
+    <t>Goncalina da Costa Souza</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Zelma Ritter da Silva.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Maria Madalena Alves.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Elizabete Mendes da Silva.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Augusto Borges Casetta Ferreira</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Cybele Vieira Gusmao Krohling.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 16 de 2026</t>
+  </si>
+  <si>
     <t>Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>Altera e acrescenta dispositivos ao Regimento Interno da Câmara Municipal de Diamantino/MT, para instituir o Sistema de Deliberação Remota (SDR) e dispor sobre a condução das Sessões em Ambiente Virtual.</t>
-[...2 lines deleted...]
-    <t>Proposição inclusa na Ordem do Dia</t>
+    <t>Concede a comenda “Troféu Mulher Diamante” a senhora Adalgiza Ignácio.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda “Troféu Mulher Diamante” a senhora Luci Nély Agripina de Barros Santos.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda “Troféu Mulher Diamante” a senhora Mirian Regina Pereira Lopes.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda “Troféu Mulher Diamante” a senhora Roseli Lucia Cziewiakon.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Wilson Pentecoste dos Santos</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Noraídes Ferreira de Almeida.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>Monnize da Costa Dias Zangeroli</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Larissa Emanueli de Moraes Santos.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 22 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Maria Aparecida Pêgo de Sousa Gonzalez.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 23 de 2026</t>
+  </si>
+  <si>
+    <t>Edson da Silva</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Marilda Querobino da Silva.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 24 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Galdina Pereira Vieira.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 25 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Leide Jane Moreira.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 26 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Karollyne de Jesus Brito.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 27 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Marinês Christofolli Parisenti.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 28 de 2026</t>
+  </si>
+  <si>
+    <t>Michele Cristina Carrasco Mauriz</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Jessyka Rennata Marques Ferreira.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 29 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Alizene Liber Cardozo.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 30 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Thaize Souza Nascimento Nardi.</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 31 de 2026</t>
+  </si>
+  <si>
+    <t>Alex Rupolo</t>
+  </si>
+  <si>
+    <t>Concede a comenda “Troféu Mulher Diamante” a senhora Adriana Inês França de Bona</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 32 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda “Troféu Mulher Diamante” a senhora ISOLDE DALMOLIN</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 33 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda “Troféu Mulher Diamante” a senhora TANIA MARA MARUCHI</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo nº 34 de 2026</t>
+  </si>
+  <si>
+    <t>Concede a comenda "Troféu Mulher Diamante" a senhora FAYANNE ARAÚJO GAIVA.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Legislativo nº 6 de 2026</t>
-[...8 lines deleted...]
-    <t>Encaminhamento de Expediente</t>
+    <t>Projeto de Lei Executivo nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Francisco Ferreira Mendes Junior - Prefeito Municipal</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a proceder a Abertura de Crédito Adicional Suplementar no orçamento vigente, e dá outras providências - R$ 5.981.722,00</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 7 de 2026</t>
   </si>
   <si>
-    <t>Wilson Pentecoste dos Santos</t>
-[...1 lines deleted...]
-  <si>
     <t>Estabelece diretrizes para o fortalecimento da Educação Física no currículo da Educação Infantil e do Ensino Fundamental no Município de Diamantino-MT, e dá outras providências.</t>
   </si>
   <si>
-    <t>Projeto de Decreto Legislativo nº 1 de 2026</t>
-[...23 lines deleted...]
-    <t>Concede a comenda "Troféu Mulher Diamante" a senhora Rosenilda Martins da Silva Pinhata.</t>
+    <t>Projeto de Lei Legislativo nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Institui o Selo "PESSOA COM AUTISMO A BORDO", no âmbito do município de Diamantino-MT, e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 6 de 2026</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo que informe a esta Casa de Leis acerca da existência de projetos, estudos técnicos, estimativa de custos, previsão orçamentária e planejamento para a implantação de uma nova ligação viária entre o Novo Diamantino e o Velho Diamantino, pela via conhecida como Estrada Velha. Requer-se, ainda, que sejam prestadas informações sobre eventual busca ou previsão de captação de recursos estaduais e federais, inclusive por meio de emendas parlamentares, bem como sobre possíveis entraves técnicos, ambientais ou financeiros relacionados à execução da referida obra.</t>
   </si>
   <si>
+    <t>Requerimento nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>REQUEIRO, ao Poder Executivo que encaminhe a esta Casa Legislativa as seguintes informações: a)	Quantos terrenos o Município tem sob sua propriedade, no bairro Deciolândia? Caso tenha, enviar mapa de localização e identificação. b) O Município tem programa de habitação, para o bairro de Deciolândia? Caso não tenha, cadastrar terrenos para construção de Casas Populares.</t>
+  </si>
+  <si>
     <t>Indicação nº 23 de 2026</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que providencie a construção e instalação de abrigos cobertos para o posicionamento de viaturas policiais militares em pontos estratégicos do município de Diamantino-MT, inclusive por meio de parcerias público-privadas com empresas locais.</t>
   </si>
   <si>
     <t>Indicação nº 24 de 2026</t>
   </si>
   <si>
-    <t>Michele Cristina Carrasco Mauriz</t>
-[...1 lines deleted...]
-  <si>
     <t>Indico ao Poder Executivo que por meio da Secretaria Municipal de Educação, seja estudada a viabilidade de implantação do modelo cívico-militar nas escolas da rede municipal de ensino, tomando como referência o modelo já adotado nas escolas estaduais, bem como que seja estabelecida parceria institucional entre o Município e o Estado para apoio técnico, pedagógico e administrativo.</t>
   </si>
   <si>
     <t>Indicação nº 25 de 2026</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja realizado estudo de viabilidade técnica, jurídica e financeira para a criação de um cadastro de prestadores de serviços de transportes por aplicativo (como Uber ou similares), com a finalidade de atender às demandas das equipes de saúde, especialmente para a realização de visitas domiciliares, deslocamento de profissionais, bem como a entrega e o transporte de materiais, medicamentos e insumos, considerando as dificuldades recorrentes de disponibilidade de transporte pela Secretaria Municipal, visando garantir maior agilidade, continuidade dos serviços, otimização dos recursos públicos e melhoria no atendimento à população.</t>
   </si>
   <si>
     <t>Indicação nº 26 de 2026</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal a necessidade urgente de construir um Complexo de Lazer e Saúde no terreno do antigo Posto de Saúde, localizado na Rua Francisco de Assis Dias Alvarenga, no Bairro Cohab Morumbi. A obra deve contemplar uma Academia da Terceira Idade (ATI) e um Playground Infantil.</t>
+  </si>
+  <si>
+    <t>Indicação nº 27 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal que providencie a manutenção do parquinho infantil localizado na praça do Bairro Serra Azul, com atenção especial aos balanços que se encontram necessitando de reparos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 28 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal que providencie, com a máxima brevidade, a limpeza e roçagem do mato alto na praça pública e no parquinho infantil localizados no Bairro Serra Azul.</t>
+  </si>
+  <si>
+    <t>Indicação nº 29 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal que providencie a manutenção e substituição dos refletores da quadra Serra Azul, que se encontram inoperantes.</t>
+  </si>
+  <si>
+    <t>Indicação nº 30 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal que providencie a restauração e manutenção da tela de proteção da Quadra Serra Azul.</t>
+  </si>
+  <si>
+    <t>Indicação nº 31 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo firmar parceria com as empresas Centro Oeste Veículo e Conveniência Sabor do Campo para implantação de estacionamento localizado na Avenida Edgar Schmidt, Centro do Município de Diamantino/MT.</t>
+  </si>
+  <si>
+    <t>Indicação nº 32 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal que promova a realização de uma Caminhada Cívica no trecho projetado para a futura duplicação da BR-364, na Serra de Diamantino, como forma de mobilização social e conscientização pública acerca da importância da referida obra para o município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 33 de 2026</t>
+  </si>
+  <si>
+    <t>Eraldes Catarino de Campos,Ranielli Patrick Arruda Lima</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, ao Secretário Municipal de Esportes e Lazer e ao Secretário de Infraestrutura e Obras a realização de limpeza, nivelamento e implantação de grama no campinho de futebol, localizado no Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>Moção nº 1 de 2026</t>
   </si>
   <si>
     <t>Consigna MOÇÃO DE PESAR à irmã Célia Sehn.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -468,342 +741,1822 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F14"/>
+  <dimension ref="A1:F88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="54.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="74" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>38264</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>38289</v>
+        <v>38346</v>
       </c>
       <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
         <v>11</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>12</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>13</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>38298</v>
+        <v>38302</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>17</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>38302</v>
+        <v>38303</v>
       </c>
       <c r="B5" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>38303</v>
+        <v>38304</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
         <v>22</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>38304</v>
+        <v>38305</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" t="s">
         <v>24</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>38305</v>
+        <v>38311</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>38290</v>
+        <v>38312</v>
       </c>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>38287</v>
+        <v>38313</v>
       </c>
       <c r="B10" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>38299</v>
+        <v>38314</v>
       </c>
       <c r="B11" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>38300</v>
+        <v>38315</v>
       </c>
       <c r="B12" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>38301</v>
+        <v>38316</v>
       </c>
       <c r="B13" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>38288</v>
+        <v>38317</v>
       </c>
       <c r="B14" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>38318</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>41</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>38319</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>38320</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>46</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>38321</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
+        <v>49</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>38323</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
+        <v>52</v>
+      </c>
+      <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>38324</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>38325</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>38326</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E22" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>38328</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E23" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>38331</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" t="s">
+        <v>64</v>
+      </c>
+      <c r="E24" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>38332</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>38333</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" t="s">
+        <v>69</v>
+      </c>
+      <c r="E26" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>38334</v>
+      </c>
+      <c r="B27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C27" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" t="s">
+        <v>69</v>
+      </c>
+      <c r="E27" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>38335</v>
+      </c>
+      <c r="B28" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" t="s">
+        <v>69</v>
+      </c>
+      <c r="E28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>38336</v>
+      </c>
+      <c r="B29" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" t="s">
+        <v>75</v>
+      </c>
+      <c r="D29" t="s">
+        <v>49</v>
+      </c>
+      <c r="E29" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>38337</v>
+      </c>
+      <c r="B30" t="s">
+        <v>6</v>
+      </c>
+      <c r="C30" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" t="s">
+        <v>49</v>
+      </c>
+      <c r="E30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>38339</v>
+      </c>
+      <c r="B31" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>38340</v>
+      </c>
+      <c r="B32" t="s">
+        <v>6</v>
+      </c>
+      <c r="C32" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" t="s">
+        <v>80</v>
+      </c>
+      <c r="E32" t="s">
+        <v>83</v>
+      </c>
+      <c r="F32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>38341</v>
+      </c>
+      <c r="B33" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" t="s">
+        <v>80</v>
+      </c>
+      <c r="E33" t="s">
+        <v>85</v>
+      </c>
+      <c r="F33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>38342</v>
+      </c>
+      <c r="B34" t="s">
+        <v>6</v>
+      </c>
+      <c r="C34" t="s">
+        <v>86</v>
+      </c>
+      <c r="D34" t="s">
+        <v>87</v>
+      </c>
+      <c r="E34" t="s">
+        <v>88</v>
+      </c>
+      <c r="F34" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>38343</v>
+      </c>
+      <c r="B35" t="s">
+        <v>6</v>
+      </c>
+      <c r="C35" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" t="s">
+        <v>87</v>
+      </c>
+      <c r="E35" t="s">
+        <v>90</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>38344</v>
+      </c>
+      <c r="B36" t="s">
+        <v>6</v>
+      </c>
+      <c r="C36" t="s">
+        <v>91</v>
+      </c>
+      <c r="D36" t="s">
+        <v>87</v>
+      </c>
+      <c r="E36" t="s">
+        <v>92</v>
+      </c>
+      <c r="F36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>38345</v>
+      </c>
+      <c r="B37" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" t="s">
+        <v>93</v>
+      </c>
+      <c r="D37" t="s">
+        <v>64</v>
+      </c>
+      <c r="E37" t="s">
+        <v>94</v>
+      </c>
+      <c r="F37" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>38306</v>
+      </c>
+      <c r="B38" t="s">
+        <v>95</v>
+      </c>
+      <c r="C38" t="s">
+        <v>96</v>
+      </c>
+      <c r="D38" t="s">
+        <v>97</v>
+      </c>
+      <c r="E38" t="s">
+        <v>98</v>
+      </c>
+      <c r="F38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>38298</v>
+      </c>
+      <c r="B39" t="s">
+        <v>95</v>
+      </c>
+      <c r="C39" t="s">
+        <v>99</v>
+      </c>
+      <c r="D39" t="s">
+        <v>61</v>
+      </c>
+      <c r="E39" t="s">
+        <v>100</v>
+      </c>
+      <c r="F39" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>38329</v>
+      </c>
+      <c r="B40" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" t="s">
+        <v>64</v>
+      </c>
+      <c r="E40" t="s">
+        <v>102</v>
+      </c>
+      <c r="F40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>38302</v>
+      </c>
+      <c r="B41" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" t="s">
         <v>15</v>
+      </c>
+      <c r="D41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E41" t="s">
+        <v>17</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>38303</v>
+      </c>
+      <c r="B42" t="s">
+        <v>95</v>
+      </c>
+      <c r="C42" t="s">
+        <v>19</v>
+      </c>
+      <c r="D42" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>38304</v>
+      </c>
+      <c r="B43" t="s">
+        <v>95</v>
+      </c>
+      <c r="C43" t="s">
+        <v>21</v>
+      </c>
+      <c r="D43" t="s">
+        <v>16</v>
+      </c>
+      <c r="E43" t="s">
+        <v>22</v>
+      </c>
+      <c r="F43" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>38305</v>
+      </c>
+      <c r="B44" t="s">
+        <v>95</v>
+      </c>
+      <c r="C44" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E44" t="s">
+        <v>24</v>
+      </c>
+      <c r="F44" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>38311</v>
+      </c>
+      <c r="B45" t="s">
+        <v>95</v>
+      </c>
+      <c r="C45" t="s">
+        <v>25</v>
+      </c>
+      <c r="D45" t="s">
+        <v>26</v>
+      </c>
+      <c r="E45" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>38312</v>
+      </c>
+      <c r="B46" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D46" t="s">
+        <v>26</v>
+      </c>
+      <c r="E46" t="s">
+        <v>29</v>
+      </c>
+      <c r="F46" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>38313</v>
+      </c>
+      <c r="B47" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E47" t="s">
+        <v>31</v>
+      </c>
+      <c r="F47" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>38314</v>
+      </c>
+      <c r="B48" t="s">
+        <v>95</v>
+      </c>
+      <c r="C48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D48" t="s">
+        <v>33</v>
+      </c>
+      <c r="E48" t="s">
+        <v>34</v>
+      </c>
+      <c r="F48" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>38315</v>
+      </c>
+      <c r="B49" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" t="s">
+        <v>33</v>
+      </c>
+      <c r="E49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>38316</v>
+      </c>
+      <c r="B50" t="s">
+        <v>95</v>
+      </c>
+      <c r="C50" t="s">
+        <v>37</v>
+      </c>
+      <c r="D50" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50" t="s">
+        <v>38</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51">
+        <v>38317</v>
+      </c>
+      <c r="B51" t="s">
+        <v>95</v>
+      </c>
+      <c r="C51" t="s">
+        <v>39</v>
+      </c>
+      <c r="D51" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" t="s">
+        <v>40</v>
+      </c>
+      <c r="F51" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52">
+        <v>38318</v>
+      </c>
+      <c r="B52" t="s">
+        <v>95</v>
+      </c>
+      <c r="C52" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52" t="s">
+        <v>42</v>
+      </c>
+      <c r="E52" t="s">
+        <v>43</v>
+      </c>
+      <c r="F52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53">
+        <v>38319</v>
+      </c>
+      <c r="B53" t="s">
+        <v>95</v>
+      </c>
+      <c r="C53" t="s">
+        <v>44</v>
+      </c>
+      <c r="D53" t="s">
+        <v>42</v>
+      </c>
+      <c r="E53" t="s">
+        <v>45</v>
+      </c>
+      <c r="F53" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54">
+        <v>38320</v>
+      </c>
+      <c r="B54" t="s">
+        <v>95</v>
+      </c>
+      <c r="C54" t="s">
+        <v>46</v>
+      </c>
+      <c r="D54" t="s">
+        <v>42</v>
+      </c>
+      <c r="E54" t="s">
+        <v>47</v>
+      </c>
+      <c r="F54" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55">
+        <v>38321</v>
+      </c>
+      <c r="B55" t="s">
+        <v>95</v>
+      </c>
+      <c r="C55" t="s">
+        <v>48</v>
+      </c>
+      <c r="D55" t="s">
+        <v>49</v>
+      </c>
+      <c r="E55" t="s">
+        <v>50</v>
+      </c>
+      <c r="F55" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56">
+        <v>38323</v>
+      </c>
+      <c r="B56" t="s">
+        <v>95</v>
+      </c>
+      <c r="C56" t="s">
+        <v>51</v>
+      </c>
+      <c r="D56" t="s">
+        <v>52</v>
+      </c>
+      <c r="E56" t="s">
+        <v>53</v>
+      </c>
+      <c r="F56" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
+        <v>38324</v>
+      </c>
+      <c r="B57" t="s">
+        <v>95</v>
+      </c>
+      <c r="C57" t="s">
+        <v>54</v>
+      </c>
+      <c r="D57" t="s">
+        <v>52</v>
+      </c>
+      <c r="E57" t="s">
+        <v>55</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58">
+        <v>38325</v>
+      </c>
+      <c r="B58" t="s">
+        <v>95</v>
+      </c>
+      <c r="C58" t="s">
+        <v>56</v>
+      </c>
+      <c r="D58" t="s">
+        <v>52</v>
+      </c>
+      <c r="E58" t="s">
+        <v>57</v>
+      </c>
+      <c r="F58" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
+        <v>38326</v>
+      </c>
+      <c r="B59" t="s">
+        <v>95</v>
+      </c>
+      <c r="C59" t="s">
+        <v>58</v>
+      </c>
+      <c r="D59" t="s">
+        <v>52</v>
+      </c>
+      <c r="E59" t="s">
+        <v>59</v>
+      </c>
+      <c r="F59" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60">
+        <v>38328</v>
+      </c>
+      <c r="B60" t="s">
+        <v>95</v>
+      </c>
+      <c r="C60" t="s">
+        <v>60</v>
+      </c>
+      <c r="D60" t="s">
+        <v>61</v>
+      </c>
+      <c r="E60" t="s">
+        <v>62</v>
+      </c>
+      <c r="F60" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61">
+        <v>38331</v>
+      </c>
+      <c r="B61" t="s">
+        <v>95</v>
+      </c>
+      <c r="C61" t="s">
+        <v>63</v>
+      </c>
+      <c r="D61" t="s">
+        <v>64</v>
+      </c>
+      <c r="E61" t="s">
+        <v>65</v>
+      </c>
+      <c r="F61" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62">
+        <v>38332</v>
+      </c>
+      <c r="B62" t="s">
+        <v>95</v>
+      </c>
+      <c r="C62" t="s">
+        <v>66</v>
+      </c>
+      <c r="D62" t="s">
+        <v>64</v>
+      </c>
+      <c r="E62" t="s">
+        <v>67</v>
+      </c>
+      <c r="F62" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63">
+        <v>38333</v>
+      </c>
+      <c r="B63" t="s">
+        <v>95</v>
+      </c>
+      <c r="C63" t="s">
+        <v>68</v>
+      </c>
+      <c r="D63" t="s">
+        <v>69</v>
+      </c>
+      <c r="E63" t="s">
+        <v>70</v>
+      </c>
+      <c r="F63" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64">
+        <v>38334</v>
+      </c>
+      <c r="B64" t="s">
+        <v>95</v>
+      </c>
+      <c r="C64" t="s">
+        <v>71</v>
+      </c>
+      <c r="D64" t="s">
+        <v>69</v>
+      </c>
+      <c r="E64" t="s">
+        <v>72</v>
+      </c>
+      <c r="F64" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65">
+        <v>38335</v>
+      </c>
+      <c r="B65" t="s">
+        <v>95</v>
+      </c>
+      <c r="C65" t="s">
+        <v>73</v>
+      </c>
+      <c r="D65" t="s">
+        <v>69</v>
+      </c>
+      <c r="E65" t="s">
+        <v>74</v>
+      </c>
+      <c r="F65" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66">
+        <v>38336</v>
+      </c>
+      <c r="B66" t="s">
+        <v>95</v>
+      </c>
+      <c r="C66" t="s">
+        <v>75</v>
+      </c>
+      <c r="D66" t="s">
+        <v>49</v>
+      </c>
+      <c r="E66" t="s">
+        <v>76</v>
+      </c>
+      <c r="F66" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67">
+        <v>38337</v>
+      </c>
+      <c r="B67" t="s">
+        <v>95</v>
+      </c>
+      <c r="C67" t="s">
+        <v>77</v>
+      </c>
+      <c r="D67" t="s">
+        <v>49</v>
+      </c>
+      <c r="E67" t="s">
+        <v>78</v>
+      </c>
+      <c r="F67" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68">
+        <v>38339</v>
+      </c>
+      <c r="B68" t="s">
+        <v>95</v>
+      </c>
+      <c r="C68" t="s">
+        <v>79</v>
+      </c>
+      <c r="D68" t="s">
+        <v>80</v>
+      </c>
+      <c r="E68" t="s">
+        <v>81</v>
+      </c>
+      <c r="F68" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69">
+        <v>38340</v>
+      </c>
+      <c r="B69" t="s">
+        <v>95</v>
+      </c>
+      <c r="C69" t="s">
+        <v>82</v>
+      </c>
+      <c r="D69" t="s">
+        <v>80</v>
+      </c>
+      <c r="E69" t="s">
+        <v>83</v>
+      </c>
+      <c r="F69" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70">
+        <v>38341</v>
+      </c>
+      <c r="B70" t="s">
+        <v>95</v>
+      </c>
+      <c r="C70" t="s">
+        <v>84</v>
+      </c>
+      <c r="D70" t="s">
+        <v>80</v>
+      </c>
+      <c r="E70" t="s">
+        <v>85</v>
+      </c>
+      <c r="F70" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71">
+        <v>38342</v>
+      </c>
+      <c r="B71" t="s">
+        <v>95</v>
+      </c>
+      <c r="C71" t="s">
+        <v>86</v>
+      </c>
+      <c r="D71" t="s">
+        <v>87</v>
+      </c>
+      <c r="E71" t="s">
+        <v>88</v>
+      </c>
+      <c r="F71" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72">
+        <v>38343</v>
+      </c>
+      <c r="B72" t="s">
+        <v>95</v>
+      </c>
+      <c r="C72" t="s">
+        <v>89</v>
+      </c>
+      <c r="D72" t="s">
+        <v>87</v>
+      </c>
+      <c r="E72" t="s">
+        <v>90</v>
+      </c>
+      <c r="F72" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6">
+      <c r="A73">
+        <v>38344</v>
+      </c>
+      <c r="B73" t="s">
+        <v>95</v>
+      </c>
+      <c r="C73" t="s">
+        <v>91</v>
+      </c>
+      <c r="D73" t="s">
+        <v>87</v>
+      </c>
+      <c r="E73" t="s">
+        <v>92</v>
+      </c>
+      <c r="F73" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6">
+      <c r="A74">
+        <v>38345</v>
+      </c>
+      <c r="B74" t="s">
+        <v>95</v>
+      </c>
+      <c r="C74" t="s">
+        <v>93</v>
+      </c>
+      <c r="D74" t="s">
+        <v>64</v>
+      </c>
+      <c r="E74" t="s">
+        <v>94</v>
+      </c>
+      <c r="F74" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6">
+      <c r="A75">
+        <v>38290</v>
+      </c>
+      <c r="B75" t="s">
+        <v>95</v>
+      </c>
+      <c r="C75" t="s">
+        <v>103</v>
+      </c>
+      <c r="D75" t="s">
+        <v>64</v>
+      </c>
+      <c r="E75" t="s">
+        <v>104</v>
+      </c>
+      <c r="F75" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76">
+        <v>38327</v>
+      </c>
+      <c r="B76" t="s">
+        <v>95</v>
+      </c>
+      <c r="C76" t="s">
+        <v>105</v>
+      </c>
+      <c r="D76" t="s">
+        <v>49</v>
+      </c>
+      <c r="E76" t="s">
+        <v>106</v>
+      </c>
+      <c r="F76" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77">
+        <v>38287</v>
+      </c>
+      <c r="B77" t="s">
+        <v>95</v>
+      </c>
+      <c r="C77" t="s">
+        <v>107</v>
+      </c>
+      <c r="D77" t="s">
+        <v>64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>108</v>
+      </c>
+      <c r="F77" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78">
+        <v>38299</v>
+      </c>
+      <c r="B78" t="s">
+        <v>95</v>
+      </c>
+      <c r="C78" t="s">
+        <v>109</v>
+      </c>
+      <c r="D78" t="s">
+        <v>80</v>
+      </c>
+      <c r="E78" t="s">
+        <v>110</v>
+      </c>
+      <c r="F78" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79">
+        <v>38300</v>
+      </c>
+      <c r="B79" t="s">
+        <v>95</v>
+      </c>
+      <c r="C79" t="s">
+        <v>111</v>
+      </c>
+      <c r="D79" t="s">
+        <v>80</v>
+      </c>
+      <c r="E79" t="s">
+        <v>112</v>
+      </c>
+      <c r="F79" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80">
+        <v>38301</v>
+      </c>
+      <c r="B80" t="s">
+        <v>95</v>
+      </c>
+      <c r="C80" t="s">
+        <v>113</v>
+      </c>
+      <c r="D80" t="s">
+        <v>52</v>
+      </c>
+      <c r="E80" t="s">
+        <v>114</v>
+      </c>
+      <c r="F80" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81">
+        <v>38307</v>
+      </c>
+      <c r="B81" t="s">
+        <v>95</v>
+      </c>
+      <c r="C81" t="s">
+        <v>115</v>
+      </c>
+      <c r="D81" t="s">
+        <v>64</v>
+      </c>
+      <c r="E81" t="s">
+        <v>116</v>
+      </c>
+      <c r="F81" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82">
+        <v>38308</v>
+      </c>
+      <c r="B82" t="s">
+        <v>95</v>
+      </c>
+      <c r="C82" t="s">
+        <v>117</v>
+      </c>
+      <c r="D82" t="s">
+        <v>64</v>
+      </c>
+      <c r="E82" t="s">
+        <v>118</v>
+      </c>
+      <c r="F82" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83">
+        <v>38309</v>
+      </c>
+      <c r="B83" t="s">
+        <v>95</v>
+      </c>
+      <c r="C83" t="s">
+        <v>119</v>
+      </c>
+      <c r="D83" t="s">
+        <v>64</v>
+      </c>
+      <c r="E83" t="s">
+        <v>120</v>
+      </c>
+      <c r="F83" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84">
+        <v>38310</v>
+      </c>
+      <c r="B84" t="s">
+        <v>95</v>
+      </c>
+      <c r="C84" t="s">
+        <v>121</v>
+      </c>
+      <c r="D84" t="s">
+        <v>64</v>
+      </c>
+      <c r="E84" t="s">
+        <v>122</v>
+      </c>
+      <c r="F84" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85">
+        <v>38322</v>
+      </c>
+      <c r="B85" t="s">
+        <v>95</v>
+      </c>
+      <c r="C85" t="s">
+        <v>123</v>
+      </c>
+      <c r="D85" t="s">
+        <v>42</v>
+      </c>
+      <c r="E85" t="s">
+        <v>124</v>
+      </c>
+      <c r="F85" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86">
+        <v>38330</v>
+      </c>
+      <c r="B86" t="s">
+        <v>95</v>
+      </c>
+      <c r="C86" t="s">
+        <v>125</v>
+      </c>
+      <c r="D86" t="s">
+        <v>64</v>
+      </c>
+      <c r="E86" t="s">
+        <v>126</v>
+      </c>
+      <c r="F86" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87">
+        <v>38338</v>
+      </c>
+      <c r="B87" t="s">
+        <v>95</v>
+      </c>
+      <c r="C87" t="s">
+        <v>127</v>
+      </c>
+      <c r="D87" t="s">
+        <v>128</v>
+      </c>
+      <c r="E87" t="s">
+        <v>129</v>
+      </c>
+      <c r="F87" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88">
+        <v>38288</v>
+      </c>
+      <c r="B88" t="s">
+        <v>95</v>
+      </c>
+      <c r="C88" t="s">
+        <v>130</v>
+      </c>
+      <c r="D88" t="s">
+        <v>64</v>
+      </c>
+      <c r="E88" t="s">
+        <v>131</v>
+      </c>
+      <c r="F88" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>