--- v0 (2026-02-05)
+++ v1 (2026-05-10)
@@ -10,110 +10,299 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="83">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Parecer CCJ nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça</t>
+  </si>
+  <si>
+    <t>Rel/Par-CCJ nº 001/2026 - PLCE nº 001/2026</t>
+  </si>
+  <si>
+    <t>Parecer favorável da comissão</t>
+  </si>
+  <si>
+    <t>Parecer CFO nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>Rel/Par-CFO nº 001/2026 ao PLCE 001/2026</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Executivo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Francisco Ferreira Mendes Junior - Prefeito Municipal</t>
+  </si>
+  <si>
+    <t>Altera valor do vencimento dos cargos integrantes da Lei Complementar nº 42, de 17 de novembro de 2017, alterada pela Lei Complementar nº 101, de 22 de dezembro de 2025 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Proposição inclusa na Ordem do Dia</t>
+  </si>
+  <si>
+    <t>Parecer CCJ nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Rel/Par-CCJ nº 002/2026 - PR nº 001/2026</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Ranielli Patrick Arruda Lima,Diocelio Antunes Pruciano,Eraldes Catarino de Campos</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos ao Regimento Interno da Câmara Municipal de Diamantino/MT, para instituir o Sistema de Deliberação Remota (SDR) e dispor sobre a condução das Sessões em Ambiente Virtual.</t>
+  </si>
+  <si>
+    <t>Parecer CCJ nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Matéria tramitada nesta Comissão com Parecer favorável para discussão e votação em Sessão Plenária.</t>
+  </si>
+  <si>
+    <t>Parecer CUOSPT nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>CUOSPT - Comissão de Urbanismo, Obras, Serviços Públicos e Terras</t>
+  </si>
+  <si>
+    <t>Rel/Par-CUOSPT nº 001/2026 ao PLCE 11/2025</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Executivo nº 11 de 2025</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação, aprovação e fiscalização de condomínios horizontais de lotes no Município de Diamantino, Estado de Mato Grosso, em conformidade com o Art. 1.358-A do Código Civil, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Parecer CCJ nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Rel/Par-CCJ nº 004/2026 - PLCE nº 012/2025</t>
+  </si>
+  <si>
+    <t>Parecer CFO nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Rel/Par-CFO nº 002/2026 - PLCE nº 012/2025</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Executivo nº 12 de 2025</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei Complementar nº 046/2018, para revisar as quantidades de UPFD da TABELA II - Aplicação da Taxa de Licença para Atividade Eventual ou Comércio Ambulante, bem como revogar e redefinir o Item 01 da TABELA IV - Aplicação da Taxa de Serviços Públicos, e dá outras providências.</t>
+  </si>
+  <si>
     <t>expediente</t>
   </si>
   <si>
+    <t>Projeto de Lei Executivo nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Altera disposições na Lei Municipal nº 765 de 20 de Setembro de 2010, para transferir a responsabilidade administrativa e orçamentária do convênio firmado com a Associação de Pais e Amigos dos Excepcionais - APAE para a Secretaria Municipal de Educação, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Encaminhamento de Expediente</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Executivo nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Abertura de Crédito Adicional Suplementar no Orçamento vigente, e dá outras providências - R$ 120.000,00</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Executivo nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Abertura de Crédito Adicional Especial no orçamento vigente, e dá outras providências - R$ 257.000,00</t>
+  </si>
+  <si>
     <t>Projeto de Lei Legislativo nº 2 de 2026</t>
   </si>
   <si>
     <t>Monnize da Costa Dias Zangeroli</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Bem-Estar Animal no Município de Diamantino - Estado de Mato Grosso, e dá outras providências.</t>
   </si>
   <si>
-    <t>Encaminhamento de Expediente</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Lei Legislativo nº 3 de 2026</t>
   </si>
   <si>
     <t>Declara como Patrimônio Histórico Cultural Imaterial do Município de Diamantino/MT a celebração do Dia de Nossa Senhora da Imaculada Conceição, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 4 de 2026</t>
   </si>
   <si>
     <t>Declara como Patrimônio Histórico Cultural Imaterial do Município de Diamantino/MT a Festa do Milho, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 5 de 2026</t>
   </si>
   <si>
     <t>Declara como Patrimônio Histórico Cultural Imaterial do Município de Diamantino/MT a Romaria em Homenagem a Nossa Senhora Aparecida, e dá outras providências.</t>
   </si>
   <si>
+    <t>Requerimento nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Michele Cristina Carrasco Mauriz,Alex Rupolo</t>
+  </si>
+  <si>
+    <t>Requerem ao Poder Executivo Municipal que informe: os valores gastos com arborização de avenidas, praças, canteiros centrais e demais pontos do município, entre os anos de 2021 a 2024; Qual(is) Secretaria(s) Municipal(is) é(são) responsável(is) pela aquisição das mudas, execução do plantio, manutenção, irrigação e cuidados posteriores; Informar se os serviços foram realizados por equipe própria ou empresa terceirizada, especificando contratos, valores e vigência.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Requerem ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras ou órgão competente, que encaminhe a esta Casa de Leis as seguintes informações</t>
+  </si>
+  <si>
+    <t>Requerimento nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Requerem ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que encaminhe os valores gastos com óleo diesel utilizados pela Secretaria de Obras nos anos de 2021 a 2023; Informar o valor total gasto no ano de 2025, até a presente data, para fins de comparação; Forma de aquisição (licitação, ata de registro de preços, contrato direto).</t>
+  </si>
+  <si>
     <t>Indicação nº 15 de 2026</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, por meio da Secretaria competente, que seja realizada uma Feira Gastronômica no Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 16 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que avalie a possibilidade de estabelecer parcerias institucionais junto à Universidade do Estado de Mato Grosso - UNEMAT e ao Instituto Federal de Educação, Ciência e Tecnologia de Mato Grosso - IFMT, bem como com outras instituições de ensino superior, públicas ou privadas, visando à implantação de novos cursos de graduação no município, tais como Medicina Veterinária, Engenharia Civil, Jornalismo, entre outros.</t>
+  </si>
+  <si>
+    <t>Indicação nº 17 de 2026</t>
+  </si>
+  <si>
+    <t>Indico do Poder Executivo a realização de estudo técnico para implantação de Cozinha Piloto, por gestão direta do Município ou por meio de terceirização.</t>
+  </si>
+  <si>
+    <t>Indicação nº 18 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que avalie a viabilidade de implantar espaços recreativos simples e de baixo custo nas recepções dos órgãos públicos municipais, com o objetivo de proporcionar um ambiente mais humanizado e acolhedor às famílias.</t>
+  </si>
+  <si>
+    <t>Indicação nº 19 de 2026</t>
+  </si>
+  <si>
+    <t>Diocelio Antunes Pruciano</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, juntamente com a Secretaria de Esportes e Lazer, a implantação de projetos de esportes na Comunidade Deciolândia, que atenda às necessidades da comunidade local.</t>
+  </si>
+  <si>
+    <t>Indicação nº 20 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, juntamente com a Secretaria de Cultura e Turismo, a implantação de Aulas de Instrumentos Musicais na Comunidade Deciolândia.</t>
+  </si>
+  <si>
+    <t>Indicação nº 21 de 2026</t>
+  </si>
+  <si>
+    <t>Goncalina da Costa Souza</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo e ao Senhor Secretário Municipal de Infraestrutura e Obras, que seja realizada a colocação de manilhas e a devida manutenção na Rua Almirante Batista das Neves, localizada no Bairro Centro, neste Município de Diamantino/MT.</t>
+  </si>
+  <si>
+    <t>Indicação nº 22 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal a elaboração de um Projeto de Lei que disponha sobre a destinação social de cascalho e ou materiais remanescentes, como aterro para o atendimento de famílias em situação de vulnerabilidade socioeconômica, com renda familiar de até dois salários mínimos.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Edes Franciscato Béia</t>
+  </si>
+  <si>
+    <t>Requeiro ao Poder Executivo que sejam encaminhadas a esta Casa de Leis informações referentes aos serviços laboratoriais prestados pelas empresas Laboratório São João Batista Ltda e Laboratório BIOMED – RD Diagnóstica Ltda ao Município desde o ano de 2023 até a presente data de forma detalhada e separada por laboratório.</t>
+  </si>
+  <si>
+    <t>Deliberação em Plenário</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -405,182 +594,682 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F6"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="48.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="74" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>38267</v>
+        <v>38291</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>38268</v>
+        <v>38293</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>38269</v>
+        <v>38245</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>38270</v>
+        <v>38292</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>38272</v>
+        <v>38264</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...5 lines deleted...]
-      <c r="F6" t="s">
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>38294</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
         <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>38296</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>38222</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>38295</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>38297</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>38226</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>38281</v>
+      </c>
+      <c r="B13" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>38282</v>
+      </c>
+      <c r="B14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C14" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>38283</v>
+      </c>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D15" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>38267</v>
+      </c>
+      <c r="B16" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="E16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F16" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>38268</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>45</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>38269</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" t="s">
+        <v>50</v>
+      </c>
+      <c r="F18" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>38270</v>
+      </c>
+      <c r="B19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
+        <v>52</v>
+      </c>
+      <c r="F19" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>38278</v>
+      </c>
+      <c r="B20" t="s">
+        <v>36</v>
+      </c>
+      <c r="C20" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" t="s">
+        <v>54</v>
+      </c>
+      <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>38279</v>
+      </c>
+      <c r="B21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>38280</v>
+      </c>
+      <c r="B22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>38272</v>
+      </c>
+      <c r="B23" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" t="s">
+        <v>61</v>
+      </c>
+      <c r="E23" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>38273</v>
+      </c>
+      <c r="B24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C24" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" t="s">
+        <v>61</v>
+      </c>
+      <c r="E24" t="s">
+        <v>64</v>
+      </c>
+      <c r="F24" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>38274</v>
+      </c>
+      <c r="B25" t="s">
+        <v>36</v>
+      </c>
+      <c r="C25" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" t="s">
+        <v>61</v>
+      </c>
+      <c r="E25" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>38275</v>
+      </c>
+      <c r="B26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" t="s">
+        <v>61</v>
+      </c>
+      <c r="E26" t="s">
+        <v>68</v>
+      </c>
+      <c r="F26" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>38276</v>
+      </c>
+      <c r="B27" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" t="s">
+        <v>69</v>
+      </c>
+      <c r="D27" t="s">
+        <v>70</v>
+      </c>
+      <c r="E27" t="s">
+        <v>71</v>
+      </c>
+      <c r="F27" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>38277</v>
+      </c>
+      <c r="B28" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" t="s">
+        <v>73</v>
+      </c>
+      <c r="F28" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>38284</v>
+      </c>
+      <c r="B29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C29" t="s">
+        <v>74</v>
+      </c>
+      <c r="D29" t="s">
+        <v>75</v>
+      </c>
+      <c r="E29" t="s">
+        <v>76</v>
+      </c>
+      <c r="F29" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>38285</v>
+      </c>
+      <c r="B30" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" t="s">
+        <v>75</v>
+      </c>
+      <c r="E30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>38286</v>
+      </c>
+      <c r="B31" t="s">
+        <v>36</v>
+      </c>
+      <c r="C31" t="s">
+        <v>79</v>
+      </c>
+      <c r="D31" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" t="s">
+        <v>82</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>