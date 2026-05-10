--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="64">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Veto nº 1 de 2026</t>
   </si>
   <si>
@@ -63,128 +63,131 @@
   <si>
     <t>Mensagem de Veto Parcial à Lei Ordinária nº 1.727/2025 - Institui o Programa Praça Verde no município de Diamantino - Mato Grosso e dá outras providências. Encaminhada pelo Ofício nº 027/2025, sob o protocolo nº 31/2026</t>
   </si>
   <si>
     <t>Encaminhamento de Expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo nº 1 de 2026</t>
   </si>
   <si>
     <t>Altera valor do vencimento dos cargos integrantes da Lei Complementar nº 42, de 17 de novembro de 2017, alterada pela Lei Complementar nº 101, de 22 de dezembro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>Edson da Silva</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de ofertas de vagas imediatas em concursos públicos e estabelece normas de transparência e planejamento pessoal no âmbito da Administração Pública do Município de Diamantino, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
+    <t>Ranielli Patrick Arruda Lima,Diocelio Antunes Pruciano,Eraldes Catarino de Campos</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos ao Regimento Interno da Câmara Municipal de Diamantino/MT, para instituir o Sistema de Deliberação Remota (SDR) e dispor sobre a condução das Sessões em Ambiente Virtual.</t>
+  </si>
+  <si>
+    <t>Indicação nº 367 de 2025</t>
+  </si>
+  <si>
+    <t>Monnize da Costa Dias Zangeroli</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal que providencie a instalação de tela de proteção na quadra esportiva localizada na Praça do Bairro Serra Azul.</t>
+  </si>
+  <si>
+    <t>Indicação nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Governo Municipal a criação de um Programa Municipal de Apoio Financeiro, Social e Psicossocial Mães Atípicas e aos responsáveis por pessoas com deficiência, doenças raras, condições crônicas ou transtornos do neurodesenvolvimento</t>
+  </si>
+  <si>
+    <t>Indicação nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Eraldes Catarino de Campos</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, adoção de providências quanto à infraestrutura urbana do bairro Progresso, incluindo patrolamento, cascalhamento, drenagem e adequação ou proteção de canos expostos e à Regularização Fundiária do referido bairro.</t>
+  </si>
+  <si>
+    <t>Indicação nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Wilson Pentecoste dos Santos</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo a substituição das lâmpadas queimadas na passarela localizada próxima Escola Estadual Plácido de Castro, na Avenida Municipal Dr. Marzavão - Centro, do Município de Diamantino/MT.</t>
+  </si>
+  <si>
+    <t>Indicação nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Michele Cristina Carrasco Mauriz</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, por meio da Secretaria Municipal de Saúde, que seja renovado o convênio com o SEST SENAT, visando à continuidade e ampliação do atendimento odontológico à população, especialmente para tratamentos de canal (endodontia) e remoção de dentes do siso (exodontia).</t>
+  </si>
+  <si>
+    <t>Indicação nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Augusto Borges Casetta Ferreira</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo e ao Senhor Secretário Municipal de Infraestrutura e Obras para que seja feita a limpeza do Distrito de Deciolandia, o mesmo está com as ruas com o mato muito alto dificultando a visibilidade em alguns pontos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo e ao Senhor Secretário Municipal de Infraestrutura e Obras para que seja feita a limpeza do Bairro Pedregal e Bairro Vale do Sol, o mesmo está com as ruas com o mato muito alto, dificultando a visibilidade em alguns pontos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo e ao Senhor Secretário Municipal de Infraestrutura e Obras para que seja feita a limpeza dos Bairros Bento Porto, Buriti e Célia Regina, os mesmos estão com as ruas com o mato muito alto, dificultando a visibilidade em alguns pontos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo e ao Senhor Secretário Municipal de Infraestrutura e Obras para que seja feita a limpeza dos Bairros da Ponte, Popino e Progresso, os mesmos estão com as ruas com o mato muito alto, dificultando a visibilidade em alguns pontos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 9 de 2026</t>
+  </si>
+  <si>
     <t>Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>Altera e acrescenta dispositivos ao Regimento Interno da Câmara Municipal de Diamantino/MT, para instituir o Sistema de Deliberação Remota (SDR) e dispor sobre a condução das Sessões em Ambiente Virtual.</t>
-[...73 lines deleted...]
-  <si>
     <t>Indico ao Poder Executivo a adoção das providências necessárias para a adequação do calçamento em frente ao Centro de Referência de Assistência Social (CRAS), transformando-o em área organizada de estacionamento, na Rua Fortaleza, localizada no Bairro Jardim Alvorada/Novo Diamantino.</t>
   </si>
   <si>
     <t>Indicação nº 10 de 2026</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo a realização de estudos técnicos, urbanísticos e de viabilidade visando a posterior abertura e implantação de via pública destinada à interligação entre os bairros Jardim Alvorada e Altos da Serra, neste município.</t>
   </si>
   <si>
     <t>Indicação nº 11 de 2026</t>
   </si>
   <si>
     <t>Diocelio Antunes Pruciano</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, juntamente com a Secretaria de Infraestrutura e Obras, que promova execução do serviço de manutenção e recuperação das estradas da segunda Sete Placas em Deciolândia, que se encontra em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>Indicação nº 12 de 2026</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo, juntamente com a Secretaria de Infraestrutura e Obras, que promova execução do serviço de limpeza geral do pátio e remoção de lixo e entulhos da Escola Municipal Décio Furigo na comunidade de Deciolândia.</t>
   </si>
   <si>
     <t>Indicação nº 13 de 2026</t>
@@ -198,51 +201,53 @@
   <si>
     <t>Indicação nº 14 de 2026</t>
   </si>
   <si>
     <t>Alex Rupolo</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja implantado a sinalização vertical, incluindo placas de preferencial, limite de velocidade, parada obrigatória e as demais necessárias, de trânsito no Bairro Altos da Serra do Novo Diamantino.</t>
   </si>
   <si>
     <t>Requerimento nº 1 de 2026</t>
   </si>
   <si>
     <t>Edes Franciscato Béia</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, a convocação do Secretário Municipal de Infraestrutura e Obras, senhor Leonildo José da Costa para prestar esclarecimentos sobre o cronograma e execução de serviços na Zona Urbana/Rural para o exercício de 2026 e demais as ações da pasta.</t>
   </si>
   <si>
     <t>Deliberação em Plenário</t>
   </si>
   <si>
     <t>Denuncia nº 1 de 2026</t>
   </si>
   <si>
-    <t>Denúncia em face da vereadora Monnize da Costa Dias Zangeroli, em razão da comprovação judicial de práticas ilícitas eleitorais, apresentada pelo senhor Edimilson Freitas Almeida, com o protocolo nº 1543/2025, de 16 de dezembro de 2025.</t>
+    <t>Denúncia em face da vereadora Monnize da Costa Dias Zangeroli, em razão da comprovação judicial de práticas ilícitas eleitorais, apresentada pelo senhor Edimilson Freitas Almeida, com o protocolo nº 1543/2025, de 16 de dezembro de 2025._x000D_
+_x000D_
+OBS: Em observância ao Art. 31 da Lei nº 12.527/2011 (LAI) e à Lei nº 13.709/2018 (LGPD), o acesso aos dados pessoais contidos neste documento foi estringido para preservar a intimidade e a vida privada dos titulares.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -543,51 +548,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="47.28515625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="48" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="74" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -839,191 +844,191 @@
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>38259</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>38260</v>
       </c>
       <c r="B16" t="s">
         <v>6</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>38261</v>
       </c>
       <c r="B17" t="s">
         <v>6</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>38262</v>
       </c>
       <c r="B18" t="s">
         <v>6</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>38263</v>
       </c>
       <c r="B19" t="s">
         <v>6</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>38265</v>
       </c>
       <c r="B20" t="s">
         <v>6</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>38271</v>
       </c>
       <c r="B21" t="s">
         <v>6</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F21" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>38266</v>
       </c>
       <c r="B22" t="s">
         <v>6</v>
       </c>
       <c r="C22" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E22" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>