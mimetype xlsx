--- v0 (2026-02-21)
+++ v1 (2026-06-10)
@@ -54,225 +54,225 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>37056</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EAM</t>
   </si>
   <si>
     <t>Emenda Aditiva/Modificativa</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/</t>
   </si>
   <si>
     <t>Emenda ao PLL nº 015/2024</t>
   </si>
   <si>
     <t>36900</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 001/2024 - PLE nº 012/2024 - Acrescenta ao Art. 97</t>
   </si>
   <si>
     <t>37116</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37116/002-2024-emendaaditiva-ple-030-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37116/002-2024-emendaaditiva-ple-030-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva nº 002/2024 ao PLE nº 030/2024</t>
   </si>
   <si>
     <t>36992</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36992/001-2024-es-ccj-aprovada.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36992/001-2024-es-ccj-aprovada.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 001/2024 - ao PLCE 005-2024 - Suprime o Artigo 51</t>
   </si>
   <si>
     <t>37115</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37115/002-2024-emendasupressiva-ple-030-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37115/002-2024-emendasupressiva-ple-030-2024.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva nº 002/2024 - PLE nº 030/2024</t>
   </si>
   <si>
     <t>36737</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto, Adriano Soares Correa, Edimilson Freitas Almeida, José Carlos David, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima, Rosenilda Martins da Silva Pinhata</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36737/001-2024-ind-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36737/001-2024-ind-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Indique ao Poder Executivo Municipal a necessidade de realizar uma revisão e aprimoramento do Plano de Carreira, Cargos e Salários dos servidores efetivos da Prefeitura Municipal de Diamantino.</t>
   </si>
   <si>
     <t>36738</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto, Edimilson Freitas Almeida, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36738/002-2024-ind-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36738/002-2024-ind-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Articule junto ao Ministério da Educação aquisição de veículos para fins de transporte escolar.</t>
   </si>
   <si>
     <t>36739</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36739/003-2024-ind-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36739/003-2024-ind-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Articule a duplicação do trecho entroncamento BR 163/364 (Posto Gil) até entroncamento com a MT 240 (Diamantino), junto ao Ministro de Estado de Transportes e o Diretor Geral do Departamento Nacional de Infraestrutura de Transportes</t>
   </si>
   <si>
     <t>36742</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36742/004-2024-ind-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36742/004-2024-ind-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Articule junto a Eletrobrás a ampliação de subestação de energia elétrica, na localidade do Posto Gil entroncamento da BR 163/364</t>
   </si>
   <si>
     <t>36749</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36749/005-2024-ind-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36749/005-2024-ind-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Articule junto ao Ministro de Estado de Transportes e o Diretor Geral do Departamento Nacional de Infraestrutura de Transportes a inclusão na BR 364 KM 586 a 588 de perimetral na localidade do Posto Gil, em Diamantino/MT</t>
   </si>
   <si>
     <t>36756</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Adriano Soares Correa</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36756/006-2024-ind-verbal-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36756/006-2024-ind-verbal-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Que envie a esta Casa Legislativa os mapas de todas as rotas dos ônibus terceirizados do nosso município, incluindo os km rodados inicial/final de cada ônibus.</t>
   </si>
   <si>
     <t>36757</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36757/007-2024-ind-verbal-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36757/007-2024-ind-verbal-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Impetre ao Senhor Prefeito Municipal que revogue o Decreto Municipal que estipulou horário de meio período, para os servidores públicos municipais, principalmente na Secretaria Municipal de Obras, que não conseguem proceder todos os trabalhos que necessitam ser realizados.</t>
   </si>
   <si>
     <t>36772</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36772/008-2024-ind-raniellilima-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36772/008-2024-ind-raniellilima-aprovado.pdf</t>
   </si>
   <si>
     <t>Levar ao conhecimento dos excelentíssimos senhores Governador do Estado de Mato Grosso Mauro Mendes, Secretário de Estado de Infraestrutura e Logística Manoel de Oliveira e Silva, e ao líder do governo Deputado Dilmar Dal’Bosco a necessidade de recuperar o trecho da MT 240 do entroncamento da BR 364 sentido Norte rumo ao frigorífico da JBS em Diamantino/MT.</t>
   </si>
   <si>
     <t>36790</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36790/009-2024-ind-verbal-ranielli-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36790/009-2024-ind-verbal-ranielli-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a necessidade realizar os serviços de a manutenções e trocas dos brinquedos (parquinho) das crianças no Bairro Buriti e São Benedito.</t>
   </si>
   <si>
     <t>36791</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a necessidade de instalar playground na praça Benedito Bruno Ferreira Lemes</t>
   </si>
   <si>
     <t>36792</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Carlos David</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a necessidade de disponibilizar vigilantes no período diurno e noturno na Escola Elza Martins Queiroz e na quadra coberta (um zelador e um vigilante diurno), para limpeza do Bairro Pedregal.</t>
   </si>
@@ -282,4089 +282,4089 @@
   <si>
     <t>12</t>
   </si>
   <si>
     <t>indico ao Prefeito Municipal a necessidade de realizar:  - Reforma geral na quadra poliesportiva do Ginásio de Esportes do Bairro Novo Diamantino; - Substituição de ar-condicionado da Escola Municipal Maria Euzébia.</t>
   </si>
   <si>
     <t>36795</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz</t>
   </si>
   <si>
     <t>indico ao Prefeito Municipal a necessidade contratar convênio escola pública-privada para atender as crianças que hoje estão sendo desassistidas pelo poder público.</t>
   </si>
   <si>
     <t>36796</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36796/014-2024-ind-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36796/014-2024-ind-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Que coloque de container em pontos estratégicos nos bairros, para recolhimento de entulhos, para evitar entulhos depositados nas calçadas ou nas ruas.</t>
   </si>
   <si>
     <t>36810</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Rosenilda Martins da Silva Pinhata</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36810/015-2024-ind-rosenilda.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36810/015-2024-ind-rosenilda.pdf</t>
   </si>
   <si>
     <t>Indique ao Poder Executivo Municipal a necessidade de colocação/construção de quebra-mola e faixa de pedestres na Avenida Municipal Dr. Marzavão de Siqueira próximo ao Instituto Divino Pastor e colocação/construção de quebra-mola na Avenida Buriti entre a Auto Elétrica Fontana e Trevo do Buriti.</t>
   </si>
   <si>
     <t>36831</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36831/016-2024-ind-raniellilima.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36831/016-2024-ind-raniellilima.doc</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a necessidade de implantar faixa de pedestre em frente à Igreja Presbiteriana.</t>
   </si>
   <si>
     <t>36834</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Diocelio Antunes Pruciano</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36834/017-2024-ind-diocelio.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36834/017-2024-ind-diocelio.pdf</t>
   </si>
   <si>
     <t>Indique ao Poder Executivo Municipal que seja realizado no Bairro de Deciolândia_x000D_
 - Manutenção na iluminação do campo society;_x000D_
 - Nas ruas sem pavimentação se faça a manutenção e cascalhamento;_x000D_
 - Nas ruas pavimentadas operação tapa buracos e massa asfáltica;_x000D_
 - Manutenção na ponte do Rio Sucuruína;_x000D_
 - Construção de ponto de ônibus coberta em frente à Escola Décio Furigo.</t>
   </si>
   <si>
     <t>36838</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36838/018-2024-ind-josecarlos-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36838/018-2024-ind-josecarlos-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que realize com extrema urgência as reivindicações dos moradores do Bairro Pedregal._x000D_
 - Revitalização da Quadra Coberta com reforma dos banheiros_x000D_
 - Revitalização do Parque Infantil_x000D_
 - Revitalização da Academia da Melhor Idade</t>
   </si>
   <si>
     <t>36841</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36841/019-2024-ind-michelecarrasco.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36841/019-2024-ind-michelecarrasco.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a viabilidade de estudo para atender a questão do piso salarial da classe de enfermagem, junto ao PCCS e consequentemente alteração da tabela.</t>
   </si>
   <si>
     <t>36843</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36843/020-2024-ind-michelecarrasco.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36843/020-2024-ind-michelecarrasco.doc</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que realize a manutenção na estrada que dá acesso a JBS com a operação tapa buracos.</t>
   </si>
   <si>
     <t>36855</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36855/021-2024-ind-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36855/021-2024-ind-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal extensivo ao Secretário Municipal de Saúde, a viabilidade de implantação uma sede da unidade do Serviço de Atendimento Móvel de Urgência - SAMU em Diamantino</t>
   </si>
   <si>
     <t>36863</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Edson da Silva, Adriano Soares Correa, Diocelio Antunes Pruciano, Michele Cristina Carrasco Mauriz</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36863/022-2024-ind-edson.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36863/022-2024-ind-edson.doc</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a necessidade de enviar a Casa Legislativa um Projeto de Lei, visando que a Prefeitura adquiria os produtos da Agricultura Familiar, os quais farão parte da cesta básica distribuída por meio da Assistência Social.</t>
   </si>
   <si>
     <t>36865</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36865/023-2024-ind-adriano.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36865/023-2024-ind-adriano.doc</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a necessidade de realizar a manutenção da estrada que dá acesso ao areal, localizada nos fundo do cemitério Municipal.</t>
   </si>
   <si>
     <t>36882</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36882/024-2024-ind-edimilsonalmeida-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36882/024-2024-ind-edimilsonalmeida-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a viabilidade de realizar os serviços de asfaltamento na via Travessa Comendador Henrique. Esse trecho compreende a área entre a antiga Av. Diamantino (hoje Dr. Marzavão de Siqueira) e a Rua Des. Joaquim P. F. Mendes, rua de endereço do Vereador Edson da Silva “Giripoca” e o Ex-Vereador na Catunda.</t>
   </si>
   <si>
     <t>36883</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto, Edimilson Freitas Almeida, Eraldes Catarino de Campos, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36883/025-2024-ind-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36883/025-2024-ind-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>A viabilidade de locação, aquisição ou solicitação de cedência do prédio onde funcionava o CEJA, pertencente a Fundação Júlio Muller, para acomodação da 9ª Companhia Independente da Polícia Militar de Diamantino.</t>
   </si>
   <si>
     <t>36910</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida, Arnildo Gerhardt Neto, Eraldes Catarino de Campos, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36910/026-2024-ind-edimilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36910/026-2024-ind-edimilson.pdf</t>
   </si>
   <si>
     <t>Que indica ao Prefeito Municipal a viabilidade de realizar os serviços de asfaltamento da Rua Sebastião Marcelino Régis.</t>
   </si>
   <si>
     <t>36967</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36967/027-2024-ind-adrianoaprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36967/027-2024-ind-adrianoaprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a viabilidade de férias de 15 dias para os TDI’s, durante o recesso escolar e ajustar o período de férias dos professores nas Creches, que são obrigados a cumprir os dias de férias nas Creches sem fazer nada.</t>
   </si>
   <si>
     <t>36969</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36969/028-2024-ind-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36969/028-2024-ind-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Vice Governador Otaviano Pivetta, extensivo ao Secretario de Estado da Educação Allan Porto, a Deputada Estadual Janaina Riva e ao Prefeito Municipal Manoel Loureiro Neto, a viabilidade de implementar um sistema de segurança nas Escolas Estaduais e Municipais do nosso município de Diamantino. Como a colocação Guarda de Segurança para garantir a integridade física dos alunos, professores e os demais servidores.</t>
   </si>
   <si>
     <t>36975</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36975/029-2024-ind-diocelio.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36975/029-2024-ind-diocelio.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a viabilidade de enviar para Deciolândia um caminhão-pipa, com o objetivo de molhar as vias públicas não pavimentadas durante o período de estiagem.</t>
   </si>
   <si>
     <t>36978</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36978/030-2024-ind-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36978/030-2024-ind-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Prefeito Municipal a viabilidade de construção de uma faixa elevada em frente a Escola Estadual Serra Azul, localizada a Rua das Pitombeiras.</t>
   </si>
   <si>
     <t>36979</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36979/031-2024-ind-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36979/031-2024-ind-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Prefeito Municipal a alteração do regime de tempo integral na Escola Municipal Ana Maria Tissiani, localizada na Comunidade Bojuí para tempo regular.</t>
   </si>
   <si>
     <t>36985</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36985/032-2024-ind-josecarlos-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36985/032-2024-ind-josecarlos-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que realize o desbloqueio da Estrada que dá acesso entre as proximidades do Assentamento Saltinho, com a fazenda Camargo Corrêa com acesso ao Posto Zulli via estrada do Frei Manoel.</t>
   </si>
   <si>
     <t>37003</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37003/033-2024-michelecarrasco.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37003/033-2024-michelecarrasco.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que altere ou revogue a Portaria nº 18/2023/SEMED, a fim de permitir, além do turno integral, o atendimento à criança de, no mínimo, 4 (quatro) horas diárias para o turno parcial, para as creches e escolas municipais.</t>
   </si>
   <si>
     <t>37005</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37005/034-2024-ind-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37005/034-2024-ind-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Prefeito Municipal a construção de uma praça em frente a Creche CMEI Tia Alair, com a possibilidade de desapropriação de duas residências localizadas no local sugerido - Jardim Alvorada, Bairro Novo Diamantino.</t>
   </si>
   <si>
     <t>37006</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37006/035-2024-ind-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37006/035-2024-ind-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Indicar ao Prefeito Municipal a viabilidade de aumento no valor de diária dos motoristas que realizam viagens para Cuiabá e outras localidades foram de Diamantino, considerando que o valor atual é de R$ 120,00, sugere-se que este seja ajustado para R$ 200,00.</t>
   </si>
   <si>
     <t>37009</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37009/036-2024-ind-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37009/036-2024-ind-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que seja realizado serviços de manutenção elétrica com substituição de lâmpadas queimadas em algumas ruas e ainda colocação de 10 braços com lâmpadas na extensão de rede nova na Rua Sergio Maeda e Rua da Esperança, no bairro Deciolândia</t>
   </si>
   <si>
     <t>37010</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37010/037-2024-ind-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37010/037-2024-ind-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal que seja instalado ar condicionado nos ônibus escolares, para atender aos alunos da rede escolar</t>
   </si>
   <si>
     <t>37039</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37039/038-2024-ind-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37039/038-2024-ind-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal a criação do Projeto de Lei sobre o Protocolo de prescrição de enfermagem, através da Secretaria Municipal de Saúde e toda equipe de enfermeiros da atenção primária à saúde.</t>
   </si>
   <si>
     <t>37079</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37079/039-2024-michelecarrasco-bombeiro.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37079/039-2024-michelecarrasco-bombeiro.doc</t>
   </si>
   <si>
     <t>Indico ao 1º Comando Regional dos Bombeiros tenente Coronel Fernando Duarte Santana – Comandante do 3º CRBM, solicitando a viabilidade de um curso de bombeiros do futuro para as crianças de 9 à 12 anos no município de Diamantino. Com início no mês de março/2025 e duração de 4 meses.</t>
   </si>
   <si>
     <t>37080</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37080/040-2024-michelecarrasco-secsaude.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37080/040-2024-michelecarrasco-secsaude.doc</t>
   </si>
   <si>
     <t>Indico ao Prefeito Municipal direcionado à pasta da Secretaria Municipal de Saúde, a necessidade de viabilizar um Projeto de Lei que realize convênio de parceria entre a Empresa Pública e a Privada na realização na prestação de serviços odontológicos que o município não possui, como o CEO – Centro Especializado Odontológico (tais como tratamentos de canais, extração de siso, entre outros).</t>
   </si>
   <si>
     <t>37095</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37095/041-2024-ind-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37095/041-2024-ind-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Envio modelo do Projeto de Lei para que o Prefeito Municipal altere a Lei Municipal nº 1.462/2022, de 12 de abril de 2022, que dispõe sobre a gratificação por desempenho de atividade delegada a ser paga aos policiais militares que exercerem atividade municipal delegada ao Estado de Mato Grosso por meio do Termo de Cooperação celebrada com o Município e dá outras providências</t>
   </si>
   <si>
     <t>36801</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36801/001-2024-moc-edimilson-bombeiros.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36801/001-2024-moc-edimilson-bombeiros.doc</t>
   </si>
   <si>
     <t>Requer que seja consignada Moção de Aplausos aos Bombeiros: Tc Bm Fernando Duarte Santana, 1º Ten Bm Thales Emmanuel da Silva Pereira, Cb Bm Adriano Pereira Marques de Souza, Sd Bm Marcos Rogério Gomes dos Santos, 2º Sgt Bm Eduardo Marcelo de Oliveira e Sd Bm Fabrício Luiz Pudlo Silva.</t>
   </si>
   <si>
     <t>36802</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36802/002-2024-moc-pesar-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36802/002-2024-moc-pesar-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>Externa profundo pesar a Familia de Vilmone Bras da Silva</t>
   </si>
   <si>
     <t>36812</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36812/003-2024-mocaoaplausos-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36812/003-2024-mocaoaplausos-aprovado.pdf</t>
   </si>
   <si>
     <t>Seja consignada Moção de Aplausos a guarnição policial da 14º CMDO Regional e 9º CIPM/Diamantino-MT pelo pronto atendimento no chamado ocorrido no dia 06.03.2024, por volta das 21h:30min na Zona Rural Fazenda denominada de Agro Royal</t>
   </si>
   <si>
     <t>36837</t>
   </si>
   <si>
     <t>Edson da Silva</t>
   </si>
   <si>
     <t>Consigna reconhecimento a Secretaria Municipal de Agricultura e toda a sua equipe, aos relevantes serviços que vem sendo desenvolvido junto aos nossos pequenos produtores da agricultura familiar e criação do selo de serviço de inspeção municipal.</t>
   </si>
   <si>
     <t>36839</t>
   </si>
   <si>
     <t>Consigna Moção de Aplausos a Professora Raquel Machado Santana</t>
   </si>
   <si>
     <t>36840</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36840/006-2024-moc-edson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36840/006-2024-moc-edson.pdf</t>
   </si>
   <si>
     <t>Consigna reconhecimento ao Sindicato Rural de Diamantino e toda a sua equipe.</t>
   </si>
   <si>
     <t>36866</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz, Adriano Soares Correa, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, Edson da Silva, Eraldes Catarino de Campos, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36866/007-2024-moc-michele-luizhenrique.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36866/007-2024-moc-michele-luizhenrique.doc</t>
   </si>
   <si>
     <t>Requerem que seja consignada Moção de Aplausos ao Atleta Luiz Henrique Bonfim de Brito.</t>
   </si>
   <si>
     <t>36873</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36873/008-2024-moc-aplausos.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36873/008-2024-moc-aplausos.pdf</t>
   </si>
   <si>
     <t>Requerem que seja consignada Moção de Aplausos ao Capitão Maycon David Zanetti,</t>
   </si>
   <si>
     <t>36877</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36877/009-2024-moc-aplausos.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36877/009-2024-moc-aplausos.pdf</t>
   </si>
   <si>
     <t>Moção De Aplausos nº 009/2024 -Ao Capitão PM Reginaldo Angelo Nosella Duarte</t>
   </si>
   <si>
     <t>36875</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36875/010-2024-moc-aplausos.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36875/010-2024-moc-aplausos.pdf</t>
   </si>
   <si>
     <t>Requerem que seja consignada Moção de Aplausos a todos os servidores da Câmara Municipal de Diamantino.</t>
   </si>
   <si>
     <t>36876</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36876/doc_30042024_080509_112005.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36876/doc_30042024_080509_112005.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar nº 11-para a FAMÍLIA FONTES .</t>
   </si>
   <si>
     <t>36896</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz, Adriano Soares Correa, Diocelio Antunes Pruciano, Edson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36896/012-2024-moc-michele-emerson.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36896/012-2024-moc-michele-emerson.doc</t>
   </si>
   <si>
     <t>Que seja consignada Moção de Aplausos ao Senhor Emerson Alves de Sá – Bioquímico e Servidor Público Municipal efetivo de Diamantino, lotado no Laboratório Municipal.</t>
   </si>
   <si>
     <t>36897</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36897/013-2024-moc-michele-mulheresquicuidam.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36897/013-2024-moc-michele-mulheresquicuidam.doc</t>
   </si>
   <si>
     <t>Que seja consignada Moção de Aplausos as integrantes do projeto “Mulheres que cuidam” – Ellen Calciolari Baptistoni, Danielle Costa Marques de Arruda, Gabriely Dias Coimbra Burin, Raquel Aguiar Vattos e Raiane Danielle de Souza Neponoceno Silva</t>
   </si>
   <si>
     <t>36898</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36898/014-2024-moc-michele-profissionais_de_enfermagem.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36898/014-2024-moc-michele-profissionais_de_enfermagem.doc</t>
   </si>
   <si>
     <t>Que seja consignada Moção de Aplausos aos Profissionais da Enfermagem.</t>
   </si>
   <si>
     <t>36904</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima, Arnildo Gerhardt Neto, Edimilson Freitas Almeida, Eraldes Catarino de Campos, José Carlos David</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36904/015-2024-moc-ranielli-therese.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36904/015-2024-moc-ranielli-therese.doc</t>
   </si>
   <si>
     <t>Que seja consignada Moção de Aplausos à Professora Thérèse Silva e ao seu Assistente Igor Inácio Silva Arruda</t>
   </si>
   <si>
     <t>36908</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36908/016-2024-arnildo.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36908/016-2024-arnildo.pdf</t>
   </si>
   <si>
     <t>Consigna Moção de Aplausos as instituições finalistas do Projeto Torcida Premiada, que compõe a Campanha Faça Bonito 2024</t>
   </si>
   <si>
     <t>36968</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida, Arnildo Gerhardt Neto, Edson da Silva, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36968/017-2024-moc-aplausos-.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36968/017-2024-moc-aplausos-.pdf</t>
   </si>
   <si>
     <t>Requeremos que seja consignada Moção de Aplausos a Equipe da Central de Regulação de Diamantino:</t>
   </si>
   <si>
     <t>36983</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida, Adriano Soares Correa, Arnildo Gerhardt Neto, Edson da Silva, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36983/018-2024-moc-aplausoedimilsonaprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36983/018-2024-moc-aplausoedimilsonaprovado.pdf</t>
   </si>
   <si>
     <t>Consigna Moção de Aplausos em reconhecimento ao comprometimento e a dedicação de todos os envolvidos no Projeto Vida Nova.</t>
   </si>
   <si>
     <t>36984</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36984/019-2024-moc-pesar-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36984/019-2024-moc-pesar-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar a Família da Senhora Maria do Carmo Santos.</t>
   </si>
   <si>
     <t>36994</t>
   </si>
   <si>
     <t>Adriano Soares Correa, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, Edson da Silva, Eraldes Catarino de Campos, José Carlos David, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36994/020-2024-moc-aplausoadrianoaprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36994/020-2024-moc-aplausoadrianoaprovado.pdf</t>
   </si>
   <si>
     <t>Consigna Moção de Aplausos em reconhecimento aos profissionais incansáveis da área da educação no desenvolvimento de seus trabalhos junto ao  DRE-Diamantino e toda sua Equipe.</t>
   </si>
   <si>
     <t>36998</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz, Adriano Soares Correa, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Edson da Silva, Eraldes Catarino de Campos, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36998/021-2024-mocaplauso-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36998/021-2024-mocaplauso-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Requerem que seja consignada Moção de Aplausos ao senhor Ivan José Vieira Campos.</t>
   </si>
   <si>
     <t>37101</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37101/022-2024-moc-pesar-arnildo.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37101/022-2024-moc-pesar-arnildo.pdf</t>
   </si>
   <si>
     <t>Externa profundo pesar a Família de Thiago Pereira de Souza</t>
   </si>
   <si>
     <t>37102</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto, Adriano Soares Correa, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, Edson da Silva, Eraldes Catarino de Campos, José Carlos David, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
     <t>Requerem que seja encaminhada Moção de Repúdio ao CEO global do Carrefour, Alexandre Bompard, por ter afirmado em 20 de novembro de 2024, em suas redes sociais que “assume hoje o compromisso de não comercializar nenhuma carne proveniente do Mercosul.”</t>
   </si>
   <si>
     <t>37156</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima, Adriano Soares Correa, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, Edson da Silva, Eraldes Catarino de Campos, José Carlos David, Michele Cristina Carrasco Mauriz</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37156/024-2024-moc-aplausos-ranielli-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37156/024-2024-moc-aplausos-ranielli-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer que seja consignada Moção de Aplausos à Equipe do SAE/CTA – Serviço de Atendimento Especializado em Infecções Sexualmente Transmissíveis HIV/Aids e Hepatites Virais, pelos serviços prestados aos munícipes diamantinenses._x000D_
 - Elisete Lurdes Diniz - Pedagoga em Saúde e Coordenadora da Unidade_x000D_
 - Everaldo Rodrigues de Almeida – Enfermeiro_x000D_
 - Dr. Romeu Gomes da Costa – Médico_x000D_
 - Juciméia Pereira da Costa - Assistente Social_x000D_
 - Nelcilene Menacho – Psicóloga_x000D_
 - Felipe Pereira Pinho - Técnico de Enfermagem_x000D_
 - Simone do Prado Martina - Atendente de Cidadania</t>
   </si>
   <si>
     <t>36732</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36732/001-2024-pdl-contasanuais-2022-aprovado-processocompleto.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36732/001-2024-pdl-contasanuais-2022-aprovado-processocompleto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Julgamento das Contas Anuais de Governo da Prefeitura Municipal de Diamantino, no exercício de 2022, Gestão do Prefeito Manoel Loureiro Neto.</t>
   </si>
   <si>
     <t>36845</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Diamantinense” ao senhor Jair Messias Bolsonaro</t>
   </si>
   <si>
     <t>36912</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36912/003-2024-pdl-oabn-adriano-cleomaravasconcellos.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36912/003-2024-pdl-oabn-adriano-cleomaravasconcellos.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Cleomara Almira dos Santos Vasconcellos da Costa.</t>
   </si>
   <si>
     <t>36914</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36914/004-2024-pdl-oabn-adriano-cristiano.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36914/004-2024-pdl-oabn-adriano-cristiano.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Cristiano Silva do Nascimento</t>
   </si>
   <si>
     <t>36915</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36915/005-2024-pdl-oabn-adriano-marcos.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36915/005-2024-pdl-oabn-adriano-marcos.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Marcos Pereira da Silva</t>
   </si>
   <si>
     <t>36916</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36916/006-2024-pdl-oabn-diocelio-genecirfranca.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36916/006-2024-pdl-oabn-diocelio-genecirfranca.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Genecir França Vieira.</t>
   </si>
   <si>
     <t>36917</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36917/007-2024-pdl-oabn-diocelio-leonil.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36917/007-2024-pdl-oabn-diocelio-leonil.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Leonil Cesar do Nascimento</t>
   </si>
   <si>
     <t>36918</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36918/008-2024-pdl-oabn-diocelio-roberto.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36918/008-2024-pdl-oabn-diocelio-roberto.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Roberto da Silva.</t>
   </si>
   <si>
     <t>36919</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36919/009-2024-pdl-oabn-edimilson-andremacedo.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36919/009-2024-pdl-oabn-edimilson-andremacedo.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor André Luiz de Macedo</t>
   </si>
   <si>
     <t>36920</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36920/010-2024-pdl-oabn-edimilson-gabrielpedrini.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36920/010-2024-pdl-oabn-edimilson-gabrielpedrini.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Gabriel Anzil Pedrini.</t>
   </si>
   <si>
     <t>36921</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36921/011-2024-pdl-oabn-edimilson-leticiacapistrano.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36921/011-2024-pdl-oabn-edimilson-leticiacapistrano.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Letícia Buscioli Capistrano</t>
   </si>
   <si>
     <t>36922</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36922/012-2024-pdl-oabn-edson-kelthonpsmagalhaes.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36922/012-2024-pdl-oabn-edson-kelthonpsmagalhaes.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Kelthon Patrick Santos Magalhães</t>
   </si>
   <si>
     <t>36923</t>
   </si>
   <si>
     <t>Eraldes Catarino de Campos</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36923/013-2024-pdl-oabn-eraldes-vanessa.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36923/013-2024-pdl-oabn-eraldes-vanessa.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Vanessa Aparecida Gonçalves Lima</t>
   </si>
   <si>
     <t>36924</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36924/014-2024-pdl-oabn-eraldes-yasmin.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36924/014-2024-pdl-oabn-eraldes-yasmin.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Yasmin Victoria Amorim Souza</t>
   </si>
   <si>
     <t>36925</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36925/015-2024-pdl-oabn-josecarlos-terezinha.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36925/015-2024-pdl-oabn-josecarlos-terezinha.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Terezinha de Teixeira da Silva Oliveira</t>
   </si>
   <si>
     <t>36926</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36926/016-2024-pdl-oabn-josecarlos-hildegundes.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36926/016-2024-pdl-oabn-josecarlos-hildegundes.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Hildegundes da Silva Pinto.</t>
   </si>
   <si>
     <t>36927</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36927/017-2024-pdl-oabn-josecarlos-marcoshennrichs.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36927/017-2024-pdl-oabn-josecarlos-marcoshennrichs.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Marcos Giovanny Hennrichs</t>
   </si>
   <si>
     <t>36928</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36928/018-2024-pdl-oabn-michele-joemilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36928/018-2024-pdl-oabn-michele-joemilson.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Joemilson da Costa Porto</t>
   </si>
   <si>
     <t>36929</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36929/019-2024-pdl-oabn-michele-miriam.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36929/019-2024-pdl-oabn-michele-miriam.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Miriam Katia Rangel Barroso</t>
   </si>
   <si>
     <t>36930</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36930/020-2024-pdl-oabn-michele-paulacapistrano.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36930/020-2024-pdl-oabn-michele-paulacapistrano.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Paula Capistrano de Oliveira Carvalho</t>
   </si>
   <si>
     <t>36931</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36931/021-2024-pdl-oabn-ranielli-adenir.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36931/021-2024-pdl-oabn-ranielli-adenir.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Adenir Maria dos Anjos</t>
   </si>
   <si>
     <t>36932</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36932/022-2024-pdl-oabn-ranielli-joaopaulo.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36932/022-2024-pdl-oabn-ranielli-joaopaulo.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor João Paulo Del Castanhel</t>
   </si>
   <si>
     <t>36933</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36933/023-2024-pdl-oabn-ranielli-nestorfelipe.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36933/023-2024-pdl-oabn-ranielli-nestorfelipe.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Nestor Felipe Santiago Filho.</t>
   </si>
   <si>
     <t>36934</t>
   </si>
   <si>
     <t>Mesa Diretora 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36934/024-2024-pdl-oabn-adriano-mesa-arlindo.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36934/024-2024-pdl-oabn-adriano-mesa-arlindo.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Arlindo Pereira Santana Filho.</t>
   </si>
   <si>
     <t>36935</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36935/025-2024-pdl-oabn-josecarlos-mesa-brunoparo.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36935/025-2024-pdl-oabn-josecarlos-mesa-brunoparo.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Bruno Alonso Veneran Paro</t>
   </si>
   <si>
     <t>36937</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36937/026-2024-pdl-oabn-eraldes-robson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36937/026-2024-pdl-oabn-eraldes-robson.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Robson de Cassio Lachmann Andrejewski</t>
   </si>
   <si>
     <t>36940</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36940/027-2024-pdl-oabn-arnildo-altamiro.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36940/027-2024-pdl-oabn-arnildo-altamiro.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Altamiro Almeida Santos</t>
   </si>
   <si>
     <t>36941</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36941/028-2024-pdl-oabn-arnildo-roberto.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36941/028-2024-pdl-oabn-arnildo-roberto.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" ao senhor Roberto Carlos de Oliveira Mendes</t>
   </si>
   <si>
     <t>36942</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36942/029-2024-pdl-oabn-arnildo-jumara.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36942/029-2024-pdl-oabn-arnildo-jumara.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Jumara Pereira do Bonfim</t>
   </si>
   <si>
     <t>36943</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36943/030-2024-pdl-oabn-arnildo-mesa-gabriela.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36943/030-2024-pdl-oabn-arnildo-mesa-gabriela.pdf</t>
   </si>
   <si>
     <t>Concede a honraria "ORDEM ALMIRANTE BATISTA DAS NEVES" a senhora Gabriella de Souza Paese Siqueira</t>
   </si>
   <si>
     <t>37013</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37013/031-2024-pdl-adriano-igoalexandre.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37013/031-2024-pdl-adriano-igoalexandre.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Igo Alexandre Facco</t>
   </si>
   <si>
     <t>37015</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37015/032-2024-pdl-adriano-salete.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37015/032-2024-pdl-adriano-salete.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadã Honorária Diamantinense” a senhora Salete Luiza Zucchi.</t>
   </si>
   <si>
     <t>37016</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37016/033-2024-pdl-adriano-lidio-md.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37016/033-2024-pdl-adriano-lidio-md.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Lídio Barbosa</t>
   </si>
   <si>
     <t>37017</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37017/034-2024-pdl-edimilson-mariojakson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37017/034-2024-pdl-edimilson-mariojakson.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Mario Jakson dos Santos</t>
   </si>
   <si>
     <t>37018</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37018/035-2024-pdl-edimilson-venanciosoares.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37018/035-2024-pdl-edimilson-venanciosoares.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Venancio Soares de Oliveira</t>
   </si>
   <si>
     <t>37019</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37019/036-2024-pdl-edson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37019/036-2024-pdl-edson-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadã Honorária Diamantinense” a senhora Angélica Rodrigues Maciel Felizardo</t>
   </si>
   <si>
     <t>37020</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37020/037-2024-pdl-edson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37020/037-2024-pdl-edson-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadã Honorária Diamantinense” a senhora Anny Caroline de Souza Montanari</t>
   </si>
   <si>
     <t>37021</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37021/038-2024-pdl-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37021/038-2024-pdl-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Dirceu Dias Rodrigues Filho.</t>
   </si>
   <si>
     <t>37022</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37022/039-2024-pdl-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37022/039-2024-pdl-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Laercio Pompeu da Silva.</t>
   </si>
   <si>
     <t>37023</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37023/040-2024-pdl-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37023/040-2024-pdl-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Marcialdo Silvio Justiniano</t>
   </si>
   <si>
     <t>37024</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37024/041-2024-pdl-eraldes-jovino.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37024/041-2024-pdl-eraldes-jovino.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Jovino da Silva</t>
   </si>
   <si>
     <t>37025</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37025/042-2024-pdl-eraldes-maravisnadi.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37025/042-2024-pdl-eraldes-maravisnadi.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadã Honorária Diamantinense” a senhora Mara Regina Visnadi.</t>
   </si>
   <si>
     <t>37026</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37026/043-2024-pdl-josecarlos-gilmar.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37026/043-2024-pdl-josecarlos-gilmar.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Gilmar de Souza</t>
   </si>
   <si>
     <t>37027</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37027/044-2024-pdl-josecarlos-willian.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37027/044-2024-pdl-josecarlos-willian.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Willian Antonio Duarte</t>
   </si>
   <si>
     <t>37028</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37028/045-2024-pdl-josecarlos-sandro-md.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37028/045-2024-pdl-josecarlos-sandro-md.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Sandro Rodrigues de Oliveira</t>
   </si>
   <si>
     <t>37029</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37029/046-2024-pdl-ranielli-avelino.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37029/046-2024-pdl-ranielli-avelino.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Avelino Cleiton Coelho Bezerra</t>
   </si>
   <si>
     <t>37030</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37030/047-2024-pdl-ranielli-givaldo.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37030/047-2024-pdl-ranielli-givaldo.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Givaldo Dantas Sampaio Neto</t>
   </si>
   <si>
     <t>37031</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37031/048-2024-pdl-ranielli-raimundo.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37031/048-2024-pdl-ranielli-raimundo.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Raimundo Benedito da Silva</t>
   </si>
   <si>
     <t>37032</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37032/049-2024-pdl-josecarlos-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37032/049-2024-pdl-josecarlos-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Antonio Pereira de Lima</t>
   </si>
   <si>
     <t>37033</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37033/050-2024-pdl-mesadiretora-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37033/050-2024-pdl-mesadiretora-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Joci Piccini</t>
   </si>
   <si>
     <t>37034</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37034/051-2024-pdl-arnildo-paulenes.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37034/051-2024-pdl-arnildo-paulenes.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Paulenes Cardoso da Silva</t>
   </si>
   <si>
     <t>37035</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37035/052-2024-pdl-arnildo-wener.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37035/052-2024-pdl-arnildo-wener.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Wener Klesley dos Santos</t>
   </si>
   <si>
     <t>37036</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37036/053-2024-pdl-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37036/053-2024-pdl-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadã Honorária Diamantinense” a senhora Adolfa Tereza Pereira</t>
   </si>
   <si>
     <t>37037</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37037/054-2024-pdl-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37037/054-2024-pdl-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor João Guerreiro Molina</t>
   </si>
   <si>
     <t>37038</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37038/055-2024-pdl-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37038/055-2024-pdl-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorário Diamantinense” ao senhor Pedro Antonio Ferreira</t>
   </si>
   <si>
     <t>37040</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37040/056-2024-pdl-edson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37040/056-2024-pdl-edson-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadã Honorária Diamantinense” a senhora Jubene Godoes Loureiro Granja</t>
   </si>
   <si>
     <t>37044</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37044/057-2024-pdl-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37044/057-2024-pdl-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Concede “Título de Cidadão Honorária Diamantinense” a senhora Auracélia Moreira de Amorim</t>
   </si>
   <si>
     <t>37157</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37157/058-2024-pdl-contasanuais2023-processocompleto.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37157/058-2024-pdl-contasanuais2023-processocompleto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o julgamento das contas anuais de governo da Prefeitura Municipal de Diamantino, no exercício de 2023, gestão do prefeito Manoel Loureiro Neto</t>
   </si>
   <si>
     <t>36750</t>
   </si>
   <si>
     <t>PELL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36750/001-2024-pelom.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36750/001-2024-pelom.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da redação do artigo 14 da Lei Orgânica do Município de Diamantino, e dá outras providências.</t>
   </si>
   <si>
     <t>36729</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Manoel Loureiro Neto</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36729/001-2024-plce-rga-servidoresmunicipais.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36729/001-2024-plce-rga-servidoresmunicipais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da revisão geral de vencimentos dos servidores públicos efetivos e comissionados do Poder Executivo e Legislativo do Município de Diamantino para o ano de 2024 , e dá outras providências.</t>
   </si>
   <si>
     <t>36728</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36728/002-2024-plce-rga-agentespoliticos.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36728/002-2024-plce-rga-agentespoliticos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da revisão geral de subsídios dos agentes políticos  do Poder Executivo e Legislativo do Município de Diamantino para o ano de 2024 , e dá outras providências.</t>
   </si>
   <si>
     <t>36798</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36798/003-2024-plce-alteralc-49-2018-51-2019.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36798/003-2024-plce-alteralc-49-2018-51-2019.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Complementares nº 49/2018 e 51/2019 e dá outras providências</t>
   </si>
   <si>
     <t>36899</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36899/004-2024-plce-alteralc-69-2022.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36899/004-2024-plce-alteralc-69-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 069/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>36958</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36958/005-2024-plce-.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36958/005-2024-plce-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de condomínios horizontais e verticais para fins residenciais de lotes ou com construções no Município de Diamantino e dá outras providências.</t>
   </si>
   <si>
     <t>37105</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37105/006-2024-proded.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37105/006-2024-proded.pdf</t>
   </si>
   <si>
     <t>Criação da Lei Complementar e revoga a Lei Complementar nº 72/2022 - Programa de Desenvolvimento Econômico de Diamantino - PRODED,  para atrair novas empresas, mediante concessão de incentivos fiscais.</t>
   </si>
   <si>
     <t>37086</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Cria o Programa de Desenvolvimento Econômico de Diamantino – PRODED, para atrair novas empresas, mediante a concessão de incentivos fiscais, revoga a Lei Complementar nº 072/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>36730</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36730/001-2024-ple-operacaocredito.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36730/001-2024-ple-operacaocredito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil, com a garantia da União e dá outras providências._x000D_
 Valor R$ 27.500.000,00</t>
   </si>
   <si>
     <t>36731</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36731/002-2024-ple-ab-creditoadcespecial.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36731/002-2024-ple-ab-creditoadcespecial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder abertura de crédito adicional especial no orçamento vigente, e dá outras providências. Valor R$ 8.626.084,87 - Convênio nº 0118/2023 pactuado para Construção da Escola Militar no Município.</t>
   </si>
   <si>
     <t>36781</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36781/003-2024-ple-imovel.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36781/003-2024-ple-imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar e alienar imóvel urbano localizado na Rua Almirante Batista das Neves, nº 363, Quadra 23, Lote 04, para fins de regularização fundiária, que tem como seu possuidor Jorge Oribes Barbosa.</t>
   </si>
   <si>
     <t>36787</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36787/004-2024-ple-convenioconseg.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36787/004-2024-ple-convenioconseg.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de Convênio entre o Município e o Conselho Comunitário de Segurança de Diamantino - CONSEG e dá outras providências.</t>
   </si>
   <si>
     <t>36797</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36797/005-2024-ple-revogalei-1583-2023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36797/005-2024-ple-revogalei-1583-2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Ordinária nº 1.583/2023 de 18 de dezembro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>36811</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36811/006-2024-ple-.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36811/006-2024-ple-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Diamantino/MT a transferir recursos financeiros, mediante parceria a ser firmada com as entidades que especifica e dá outras providências</t>
   </si>
   <si>
     <t>36813</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36813/007-2024-ple-conveniorotary.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36813/007-2024-ple-conveniorotary.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse e a formalização de Convênio com o Rotary Club de Diamantino</t>
   </si>
   <si>
     <t>36836</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36836/008-2024-ple-aberturacredito.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36836/008-2024-ple-aberturacredito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a abertura de Crédito Adicional Especial no orçamento anual de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>36842</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36842/010-2024-ple-alteralei-881-2013-urgencia.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36842/010-2024-ple-alteralei-881-2013-urgencia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 881/2013, e dá outras providências.</t>
   </si>
   <si>
     <t>36844</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36844/011-2024-ple-alteralei-1230-2018-urgencia.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36844/011-2024-ple-alteralei-1230-2018-urgencia.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.230/2018, e dá outras providências</t>
   </si>
   <si>
     <t>36860</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36860/012-2024-ple-suas-mt.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36860/012-2024-ple-suas-mt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Assistência Social de Diamantino - SUAS/MT e dá outras providências.</t>
   </si>
   <si>
     <t>36884</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36884/013-2024-ple-assocconectlife-retirado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36884/013-2024-ple-assocconectlife-retirado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Diamantino- MT a transferir recursos financeiros , mediante parceria a ser firmada com a entidade Associação Conect Life e dá outras providências .</t>
   </si>
   <si>
     <t>36905</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36905/016-2024-ple-dosepremiada.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36905/016-2024-ple-dosepremiada.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal de incentivo a imunização intitulado Dose Premiada e dá outras providências.</t>
   </si>
   <si>
     <t>36909</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36909/017-2024-ple-aberturacredito.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36909/017-2024-ple-aberturacredito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a abertura de crédito adicional especial no orçamento vigente, e dá outras providências.</t>
   </si>
   <si>
     <t>36944</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Diamantino</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36944/018-2024-ple-aberturacredito.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36944/018-2024-ple-aberturacredito.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder abertura de crédito adicional especial no orçamento vigente, e dá outras providências</t>
   </si>
   <si>
     <t>36966</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36966/019-2024-ple-alteralei495-2002.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36966/019-2024-ple-alteralei495-2002.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 495/2002, e dá outras providências.</t>
   </si>
   <si>
     <t>36971</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36971/021-2024-ple-desafetaimoveis.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36971/021-2024-ple-desafetaimoveis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de imóveis urbanos, e dá outras providências.</t>
   </si>
   <si>
     <t>36972</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36972/022-2024-ple-dacaopgto-benutefaria.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36972/022-2024-ple-dacaopgto-benutefaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber escritura pública de dação em pagamento de imóveis urbanos, do senhor Benute Faria da Silva.</t>
   </si>
   <si>
     <t>37007</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37007/025-2024-credadespecial.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37007/025-2024-credadespecial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a abertura de Crédito Adicional Especial no orçamento vigente, e dá outras providências.  Montante de R$ 108.102,16</t>
   </si>
   <si>
     <t>37011</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37011/026-2024-credadespecial.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37011/026-2024-credadespecial.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a abertura de Crédito Adicional Especial no orçamento vigente, e dá outras providências.  Montante de R$ 133.000,00</t>
   </si>
   <si>
     <t>37012</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37012/027-2024-parceriapublicoprivada.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37012/027-2024-parceriapublicoprivada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de realização de parceria público privada, e consequentemente concessão administrativa para os serviços de eficientização, operação e manutenção de usina fotovoltaica no âmbito do Município de Diamantino/MT.</t>
   </si>
   <si>
     <t>37046</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37046/028-2024-creditoadicional-um-milhao.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37046/028-2024-creditoadicional-um-milhao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a abertura de Crédito Adicional Especial no orçamento vigente, e dá outras providências. Montante R$ 1.800.000,00</t>
   </si>
   <si>
     <t>37066</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37066/029-2024-ple-alteralo-1610-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37066/029-2024-ple-alteralo-1610-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 1.610/2024, e dá outras providências</t>
   </si>
   <si>
     <t>37071</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37071/030-2024-ple-ldo-2025.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37071/030-2024-ple-ldo-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Diamantino/MT para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>37085</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37085/031-2024-ple-loa-2025.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37085/031-2024-ple-loa-2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>37083</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37083/032-2024-ple-creditoacidional.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37083/032-2024-ple-creditoacidional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Proceder a abertura de Crédito Adicional Suplementar no orçamento vigente e dá outras providências. Montante de R$ 36.000,00</t>
   </si>
   <si>
     <t>37089</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37089/033-2024-ple-alteralo-1584-2023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37089/033-2024-ple-alteralo-1584-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 1.584/2023, de 18 de dezembro de 2023 e dá outras providências .</t>
   </si>
   <si>
     <t>37096</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37096/034-2024-altera-acrescentalo-1446-2021.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37096/034-2024-altera-acrescentalo-1446-2021.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos a Lei nº 1.446, de 02 de dezembro de 2021, que dispõe sobre o Plano Plurianual para o quadriênio  2022-2025, e dá outras providências.</t>
   </si>
   <si>
     <t>37098</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37098/projeto_de_lei_35.2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37098/projeto_de_lei_35.2024.pdf</t>
   </si>
   <si>
     <t>Define o protocolo de prescrição de medicamentos e solicitação de exames por enfermeiro na atenção primária no Município de Diamantino - MT e dá outras providências</t>
   </si>
   <si>
     <t>37100</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37100/036-2024-alienarbensmoveis.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37100/036-2024-alienarbensmoveis.pdf</t>
   </si>
   <si>
     <t>Dispõe  sobre a autorização para o Poder Executivo alienar bens móveis diversos.</t>
   </si>
   <si>
     <t>37106</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37106/037-2024-creditoadicional.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37106/037-2024-creditoadicional.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Suplementar, incluindo na Lei nº 1.584, de 18 de dezembro de 2023, que estima a receita a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>37113</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37113/038-2024-criafmt.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37113/038-2024-criafmt.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto a Secretaria Municipal de Infraestrutura e Obras, e dá outras providências.</t>
   </si>
   <si>
     <t>37152</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37152/039-2024-alteralo-1584-2023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37152/039-2024-alteralo-1584-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária nº 1.584/2023, de 18 de dezembro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>37155</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37155/040-ple-regime_urgencia-alterado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37155/040-ple-regime_urgencia-alterado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento de restos a pagar do(s) exercício(s) de 2016 a 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>36734</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36734/001-2024-pll-adriano.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36734/001-2024-pll-adriano.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos restaurantes e similares em conceder descontos e/ou meia porção para as pessoas que realizaram cirurgia bariátrica ou qualquer outra gastroplastia na forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>36736</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36736/003-2024-pll.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36736/003-2024-pll.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1.474/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>36746</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima, Adriano Soares Correa, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, José Carlos David, Michele Cristina Carrasco Mauriz</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36746/004-2024-pll-ranielli.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36746/004-2024-pll-ranielli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação na rede mundial de computadores das informações acerca da ordem cronológica de pagamentos, pelo poder executivo, através do portal da transparência, e da outras providências.</t>
   </si>
   <si>
     <t>36773</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36773/005-2024-pll-mesaucmmat.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36773/005-2024-pll-mesaucmmat.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Município de Diamantino/MT, por intermédio da Câmara Municipal de Diamantino, para filiar-se à UCMMAT-União das Câmaras Municipais de Mato Grosso e dá outras providências.</t>
   </si>
   <si>
     <t>36776</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36776/006-2024-pll-adrianocorrea.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36776/006-2024-pll-adrianocorrea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prática de Educação Física Adaptada, nas Escolas Públicas Municipais e Particulares, no âmbito do Município de Diamantino.</t>
   </si>
   <si>
     <t>36777</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36777/007-2024-pll-rosenildapinhata.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36777/007-2024-pll-rosenildapinhata.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial de eventos do Município de Diamantino a “Corrida da Mulher” e a “Corrida Diamante”.</t>
   </si>
   <si>
     <t>36785</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36785/008-2024-pll-edimilson.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36785/008-2024-pll-edimilson.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Avenida Perimetral Prefeito Eduardo Capistrano de Oliveira a Antiga Perimetral, localizada no Bairro Novo Diamantino.</t>
   </si>
   <si>
     <t>36799</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36799/009-2024-pll-diocelio.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36799/009-2024-pll-diocelio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 919/2013, e dá outras providências. (inciso I, II, do artigo 46, 47, 48, 51-C, 54 e 58)</t>
   </si>
   <si>
     <t>36856</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36856/010-2024-pll-mesa.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36856/010-2024-pll-mesa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.591/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>36867</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36867/011-2024-pll-adriano-divulgainformacoesrelativascontratollocacaoimoveis..doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36867/011-2024-pll-adriano-divulgainformacoesrelativascontratollocacaoimoveis..doc</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação de informações relativas ao contrato de locação de imóveis locados pela Administração Pública no município de Diamantino - MT.</t>
   </si>
   <si>
     <t>36895</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36895/012-2024-pll-michelecarrasco-novembroazul.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36895/012-2024-pll-michelecarrasco-novembroazul.pdf</t>
   </si>
   <si>
     <t>Institui o “Novembro Azul” mês dedicado à Prevenção e Diagnóstico precoce do Câncer de Próstata e à Promoção da Saúde do Homem no âmbito do município de Diamantino, e dá outras providências.</t>
   </si>
   <si>
     <t>36938</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36938/013-2024-pll-michele-retirado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36938/013-2024-pll-michele-retirado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa adote uma praça ou um canteiro central e dá outras providências</t>
   </si>
   <si>
     <t>36939</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36939/014-2024-pll-michele-retirado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36939/014-2024-pll-michele-retirado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Farmácia 24 horas no P.A - Pronto Atendimento Dr. Leônidas Nascimento Vidigal e dá outras providências</t>
   </si>
   <si>
     <t>36995</t>
   </si>
   <si>
     <t>Edson da Silva, Diocelio Antunes Pruciano, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36995/015-2024-pll-edson-retirado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36995/015-2024-pll-edson-retirado.pdf</t>
   </si>
   <si>
     <t>Denomina de “Praça José Bezerra de Lima” e dá outras providências.</t>
   </si>
   <si>
     <t>37001</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37001/016-2024-pll-adriano-processocompletocom-veto.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37001/016-2024-pll-adriano-processocompletocom-veto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o Programa Municipal Porteira Adentro bem como utilizar recursos para promoção, implantação e monitoramento de ações de apoio à Agricultura Familiar</t>
   </si>
   <si>
     <t>37008</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37008/017-2024-pll-adriano-retirado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37008/017-2024-pll-adriano-retirado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Creche Noturna “Vagalume Encantado” - Atendimento a primeira infância, no Município de Diamantino.</t>
   </si>
   <si>
     <t>37103</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz, Diocelio Antunes Pruciano</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37103/018-2024-pll-michele-tituloshonorificos.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37103/018-2024-pll-michele-tituloshonorificos.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito da Câmara Municipal de Diamantino/MT, o título honorífico “Autoridade Eclesiástica”.</t>
   </si>
   <si>
     <t>37104</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37104/019-2024-pll-michele-mulherdiamante.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37104/019-2024-pll-michele-mulherdiamante.pdf</t>
   </si>
   <si>
     <t>Institui o “Troféu Mulher Diamante”, no município de Diamantino/MT</t>
   </si>
   <si>
     <t>37142</t>
   </si>
   <si>
     <t>PRM</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz, Adriano Soares Correa, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, Edson da Silva, Eraldes Catarino de Campos, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37142/001-2024-pr-aprovadoprimeiroturno.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37142/001-2024-pr-aprovadoprimeiroturno.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 3º do Regimento Interno da Câmara Municipal de Diamantino-MT</t>
   </si>
   <si>
     <t>37153</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37153/redafinal-ple_030_031_034_de_2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37153/redafinal-ple_030_031_034_de_2024.pdf</t>
   </si>
   <si>
     <t>Redação Final dos Projetos de Lei nº 030/2024, 031/2024 e 034/2024 - na tratativa dos anexos que compõe as Emendas apresentadas.</t>
   </si>
   <si>
     <t>36743</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36743/001-2024-req-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36743/001-2024-req-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, que cópia legível da prestação de contas dos anos de 2021, 2022 e 2023 do FETHAB</t>
   </si>
   <si>
     <t>36740</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, José Carlos David, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima, Rosenilda Martins da Silva Pinhata</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36740/002-2024-req-edimilson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36740/002-2024-req-edimilson-aprovado.pdf</t>
   </si>
   <si>
     <t>Que requer ao Poder Executivo Municipal, a prestação de contas referentes ao evento realizado no Município “Festival de Verão Diamantino 2024”, com atrações musicais (shows), competições esportivas, programação infantil, tecnologia e gastronomia, a saber:_x000D_
  	Qual valor gasto com o Festival de Verão/2024?_x000D_
  	De qual fonte foi realizado os pagamentos? Se foi com recurso próprio ou de convênio? Se foi convênio, informar o número do convênio._x000D_
  	O valor total de gastos com o evento (desde copos descartáveis ao show)._x000D_
  	Por qual motivo trouxe comércio de fora para atender as demandas do evento? Qual foi o critério usado nessas contratações?</t>
   </si>
   <si>
     <t>36741</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36741/003-2024-req-edimilson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36741/003-2024-req-edimilson-aprovado.pdf</t>
   </si>
   <si>
     <t>Que requer ao Poder Executivo Municipal, que envie cópia legível do Projeto ART, assinada pelo engenheiro e como contratou a empresa que fez o serviço, referente a uma extensão de rede elétrica feita em ruas sem nomes abaixo do Bairro Bento Porto 1.</t>
   </si>
   <si>
     <t>36744</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto, Adriano Soares Correa, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, José Carlos David, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36744/004-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36744/004-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>requer a convocação do Secretário Municipal de Cultura e Turismo senhor Carlos Henrique Loureiro Granja para prestar esclarecimentos sobre as despesas e fontes de recursos na gestão de sua pasta.</t>
   </si>
   <si>
     <t>36745</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36745/005-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36745/005-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>requer a convocação da Secretária Municipal de Finanças a senhora Marineides Nogueira Leite de Araújo para prestar esclarecimentos sobre as despesas e fontes de recursos na gestão de sua pasta.</t>
   </si>
   <si>
     <t>36747</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36747/006-2024-req-edimilson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36747/006-2024-req-edimilson-aprovado.pdf</t>
   </si>
   <si>
     <t>Impetre ao Prefeito Municipal para que envie cópia dos relatórios de atividade referente ao contrato administrativo 131/2022, bem como cópia de todos os processos referente ao empenho, liquidação e pagamentos realizados dentro deste contrato.</t>
   </si>
   <si>
     <t>36748</t>
   </si>
   <si>
     <t>Impetre ao Senhor Prefeito Municipal para que envie cópia dos processos administrativos referente ao pregão presencial 22/2022 e ata de registro de preços 221/2022, bem como cópia do contrato administrativo feito com a empresa vetor engenharia e construção EIRELI, inscrita no CNPJ n° 33.573.532/0001-77 e todos os processos referente ao empenho, liquidação e pagamentos realizados em favor dessa empresa</t>
   </si>
   <si>
     <t>36751</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima, Adriano Soares Correa, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, José Carlos David, Michele Cristina Carrasco Mauriz, Rosenilda Martins da Silva Pinhata</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36751/008-2024-req-verbal-ranielli-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36751/008-2024-req-verbal-ranielli-aprovado.pdf</t>
   </si>
   <si>
     <t>Impetre ao Senhor Prefeito Municipal informações sobre a obra na Rodovia MT 240, rotatória em frente ao IFMT solicita:_x000D_
 Cronograma da Obra_x000D_
 Prazo de Entrega</t>
   </si>
   <si>
     <t>36752</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36752/009-2024-req-verbal-ranielli-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36752/009-2024-req-verbal-ranielli-aprovado.pdf</t>
   </si>
   <si>
     <t>Impetre ao Senhor Prefeito Municipal que envie a esta Casa Legislativa cópia dos termos oriundos por cada Secretário, validando o seu orçamento.</t>
   </si>
   <si>
     <t>36753</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz, Adriano Soares Correa, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, José Carlos David, Ranielli Patrick Arruda Lima, Rosenilda Martins da Silva Pinhata</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36753/010-2024-req-verbal-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36753/010-2024-req-verbal-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ao Senhor Prefeito Municipal informações sobre a novas empresas vitoriosas na última licitação que está atendendo o transporte escolar no Município nas suas diversas linhas, sendo assim solicito _x000D_
 Documentos de todos dos veículos por linha;_x000D_
 Documentos de todos dos motoristas com certidão de antecedentes criminais;_x000D_
 Discriminação de cada linha e qual empresa responsável e motorista.</t>
   </si>
   <si>
     <t>36754</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36754/011-2024-req-verbal-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36754/011-2024-req-verbal-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja enviado ao Senhor Prefeito Municipal informações sobre qual o prazo de término e os gastos até o momento da Escola São João Batista, Bairro Jardim Alvorada.</t>
   </si>
   <si>
     <t>36755</t>
   </si>
   <si>
     <t>José Carlos David, Adriano Soares Correa, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima, Rosenilda Martins da Silva Pinhata</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36755/012-2024-req-verbal-jcdavid-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36755/012-2024-req-verbal-jcdavid-aprovado.pdf</t>
   </si>
   <si>
     <t>Impetre ao Senhor Prefeito Municipal envie a esta Casa Legislativa:_x000D_
 Cronograma da obra de construção da Escola Elza Martins de Queiroz;_x000D_
 Cronograma do prazo de entrega_x000D_
 Cronograma orçamento-financeiro_x000D_
 Relação dos móveis e equipamentos que pertencem a Escola</t>
   </si>
   <si>
     <t>36758</t>
   </si>
   <si>
     <t>Diocelio Antunes Pruciano, Adriano Soares Correa, Arnildo Gerhardt Neto, Edimilson Freitas Almeida, José Carlos David, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima, Rosenilda Martins da Silva Pinhata</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36758/013-2024-req-verbal-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36758/013-2024-req-verbal-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>que impetre ao Senhor Prefeito Municipal envie a esta Casa Legislativa informações sobre a quadra de areia na Comunidade de Deciolândia:_x000D_
 Qual o cronograma final da obra?_x000D_
 Quais os valores já pagos?_x000D_
 Que foi feito diante da cobrança a empresa para finalização da obra e sua data final?_x000D_
 Os materiais e projetos estão de acordos com o processo licitatório?_x000D_
 O que foi executado se está dentro das exigências da licitação?</t>
   </si>
   <si>
     <t>36770</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36770/014-2024-req-edimilsonalmeida.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36770/014-2024-req-edimilsonalmeida.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal juntamente com a Secretaria Municipal de Agricultura, o envio a está Casa Legislativa das informações: Valores de gastos no período de janeiro/2023 à fevereiro/2024 com oficina mecânica dos veículos e maquinários pertencentes à Secretaria Municipal de Agricultura; Os pedidos das solicitações dos serviços; Cópia das notas da prestação dos serviços realizados; Notas de abastecimentos (combustível), com relatório do: dia – horário – quilometragem e Placa dos veículos</t>
   </si>
   <si>
     <t>36771</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36771/015-2024-req-edimilsonalmeida.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36771/015-2024-req-edimilsonalmeida.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, o envio a está Casa Legislativa de cópia integral e legível do processo licitatório da Empresa Rigor Terceirização e Serviços LTDA, CNPJ 28.049.973/0001-34, localizada a Rua Paraiso, S/Nº - Quadra 22 – Bairro Praeirinho em Cuiabá/MT, a saber:_x000D_
 Cópia com foto com localização por GPS de dos locais que foram atendidos;_x000D_
 Foto das coletas e transporte de resíduos sólidos urbanos, limpeza das vias e logradouros públicos, tais como: Varrição, capina e roçada.</t>
   </si>
   <si>
     <t>36778</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal a necessidade de reformar a quadra coberta do Bairro Pedregal e a substituição dos aparelhos da academia da Terceira Idade e parque infantil</t>
   </si>
   <si>
     <t>36779</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal cópia dos documentos da desvinculação do senhor Jozenil Costa Lube do cargo de vice-prefeito do Município de Diamantino</t>
   </si>
   <si>
     <t>36780</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal cópia do projeto da quadra de areia do Bairro de Deciolândia</t>
   </si>
   <si>
     <t>36782</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36782/019-2024-req-edimilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36782/019-2024-req-edimilson.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal o envio do relatório com os dados de todos os convênios celebrados na atual gestão, contendo informações detalhadas do seu objeto, andamento e o valor do respectivo repasse recebido</t>
   </si>
   <si>
     <t>36783</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36783/020-2024-req-edimilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36783/020-2024-req-edimilson.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal o envio do relatório dos empenhos, liquidação e pagamentos realizados com dotação referente à Escola João Batista de Almeida em construção e um relatório das receitas da operação de crédito realizado junto à Caixa Econômica Federal para a construção</t>
   </si>
   <si>
     <t>36784</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36784/021-2024-req-edimilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36784/021-2024-req-edimilson.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal o envio do relatório dos empenhos realizados em 2023 com a fonte de recurso do FUNDEB; relatório dos recebimentos do FUNDEB em 2023 e demonstrativo de saldo do FUNDEB em 01/01/2023 e 31/12/2023.</t>
   </si>
   <si>
     <t>36786</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal o envio do relatório das manilhas compradas e estoque até setembro de 2022; cópia das licenças ambientais e ordem de serviços, imagens com as coordenadas geográficas; nome dos servidores que participaram das obras</t>
   </si>
   <si>
     <t>36788</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal informações da data de início do processo licitatório para a construção da Escola Militar, conforme a Lei aprovada pela Câmara.</t>
   </si>
   <si>
     <t>36789</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36789/024-2024-req-verbal-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36789/024-2024-req-verbal-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal que envie quais as notificações foram realizadas para a linha de transporte escolar - Chapadão-Deciolândia e quais os valores pagos a cada empresa e a linha que as mesmas fazem, uma vez que não atendem os serviços prestados.</t>
   </si>
   <si>
     <t>36805</t>
   </si>
   <si>
     <t>que envie qual a estratégia o governo municipal tem para atender as famílias com crianças de zero a um ano.</t>
   </si>
   <si>
     <t>36804</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal que envie a relação de:_x000D_
 O Município tem quantas patrol?_x000D_
 Quantas patrol estão disponíveis a execução para dos trabalhos?_x000D_
 Há que estão em manutenção, em qual oficina e valores orçados e sua a data de entrega?_x000D_
 Qual o valor da patrol locada e a justificativa da locação e quanto tempo? Enviar cópia do contrato</t>
   </si>
   <si>
     <t>36806</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36806/027-2024-req-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36806/027-2024-req-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja homenageadas no mínimo 5 mulheres da sociedade diamantinense, por Vereador de acordo com o Projeto criado no ano de 2021 Mulher Diamante, evento a ser realizado no dia 11.03.2024, que contempla o Projeto Mulher Diamante</t>
   </si>
   <si>
     <t>36807</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36807/028-2024-req-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36807/028-2024-req-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Requeiro marcar audiência (data/horário) junto a Promotoria acerca do andamento do processo CPI 001/2021-APAE - “INVESTIGAÇÃO DE SUPOSTAS ILICITUDES NA GESTÃO DOS RECURSOS PÚBLICOS REPASSADOS PELO MUNICÍPIO DE DIAMANTINO À APAE-DIAMANTINO”.</t>
   </si>
   <si>
     <t>36808</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36808/029-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36808/029-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer Chefe do Poder Executivo Municipal:_x000D_
 a)	Envie o calendário de Licitações semanalmente a Câmara Municipal;_x000D_
 b)	Informe a Câmara Municipal sobre a apreciação e andamento dos processos licitatórios;_x000D_
 c)	 Sobre as demandas do Edital de Licitação Concorrência Nº. 003/2023 - Processo Administrativo: 1.786/2023 - Contratação de Agência de Publicidade e Propaganda para atender às necessidades da Secretaria Municipal de Cultura e Turismo de Diamantino/MT:_x000D_
 c.1). Qual a justificativa de licitar agência de publicidade com exclusividade para a Secretaria Municipal de Cultura?_x000D_
 c.2). Qual a origem do valor de R$ 1.050.000,00, uma vez que nos últimos 3(três) anos não foi realizado._x000D_
 c.3). Quais os servidores que fazem parte do Conselho de Comissão Técnica?</t>
   </si>
   <si>
     <t>36809</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida, Adriano Soares Correa, Alfredo Matheus Keller, Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, José Carlos David, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima, Rosenilda Martins da Silva Pinhata</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36809/030-2024-req-edimilson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36809/030-2024-req-edimilson-aprovado.pdf</t>
   </si>
   <si>
     <t>Requerendo que sejam encaminhadas as seguintes informações e cópias legíveis acerca do Veículo FIAT/TORO, PLACA QCW 7396:_x000D_
 1) Cópia do Relatório de Saída e chegada a partir do dia 02/03/2024 (sábado);_x000D_
 2) O nome do motorista responsável pela condução do veículo em 02/03/2024;_x000D_
 3) Cópia da ficha de saída e chegada do veículo pela portaria da Prefeitura;_x000D_
 4) Cópia da justificativa apresentada para a saída do veículo das dependências da sede da Prefeitura em 02/03/2024 (sábado);_x000D_
 5) Cópia do extrato das informações contidas no rastreador do veículo entre os dias 02/03/2024 e 04/03/2024; e_x000D_
 6) Cópia das notas de empenho referente aos abastecimentos do veículo entre os dias 02/03/2024 e 04/03/2024;</t>
   </si>
   <si>
     <t>36829</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo que sejam encaminhados a prestação de contas conforme a Clausula Oitava do Termo de Convênio assinada pela Lei nº 1.534/2023.</t>
   </si>
   <si>
     <t>36830</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36830/032-2024-req-arnildo.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36830/032-2024-req-arnildo.doc</t>
   </si>
   <si>
     <t>Requer a Desembargadora Maria Aparecida Ribeiro, Presidente do Tribunal Regional Eleitoral de Mato Grosso a viabilização da realização de uma palestra sobre a atualização da legislação eleitoral aplicável ao pleito de 2024.</t>
   </si>
   <si>
     <t>36832</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal qual a previsão com DATA de início que será realizado o procedimento do DIU (Diagnostico Intra-Uterino), haja vista que há uma demanda reprimida na Central de Vagas</t>
   </si>
   <si>
     <t>36833</t>
   </si>
   <si>
     <t>Requer ao Presidente da Câmara Municipal cópia de todas as denúncias no ano de 2023 até a presente data.</t>
   </si>
   <si>
     <t>36835</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36835/035-2024-req-edimilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36835/035-2024-req-edimilson.pdf</t>
   </si>
   <si>
     <t>Requer que Chefe do Poder Executivo Municipal envie cópia dos seguintes gastos públicos:_x000D_
 locação de banheiros químicos – ano de 2022 até 2024 separado mês a mês por Secretária_x000D_
 locação de tendas - ano de 2022 até 2024separado mês a mês por Secretária_x000D_
 botijão de gás adquirido – ano de 2022 até 2024 separado mês a mês por Secretária_x000D_
 galões de água adquiridos – ano de 2022 até 2024 separado mês a mês por Secretária_x000D_
 Relação das pessoas contratadas pela EMPRESA SOLUÇÃO de janeiro a março de 2024.</t>
   </si>
   <si>
     <t>36847</t>
   </si>
   <si>
     <t>REQUERIMENTO ao Excelentíssimo Senhor Mauro Mendes, Governador do Estado de Mato Grosso, a fim de que dê execução as medidas divulgadas na imprensa mato-grossense relativas à Moratória da Soja em áreas convertidas legalmente neste estado</t>
   </si>
   <si>
     <t>36848</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36848/037-2024-req-edimilsonalmeida-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36848/037-2024-req-edimilsonalmeida-aprovado.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja enviado expediente ao Poder Executivo Municipal, solicitando o seguinte:_x000D_
 Seja fornecida uma relação detalhada da frota de veículos pertencentes ao Município, lotados em cada Secretaria, que atualmente se encontram parados em oficinas._x000D_
 O que é necessário para que esses veículos sejam reparados e voltem a ser colocados em trânsito.</t>
   </si>
   <si>
     <t>36854</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36854/038-2024-req-edimilsonalmeida-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36854/038-2024-req-edimilsonalmeida-aprovado.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal extensivo a Secretaria Municipal de Saúde, o envio de todas as reclamações recebida na Ouvidoria Municipal, acerca das manifestações em desfavor à Enfermeira Geysa Campos.</t>
   </si>
   <si>
     <t>36872</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36872/039-2024-req-michele-justificando_ausencia_sessao.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36872/039-2024-req-michele-justificando_ausencia_sessao.pdf</t>
   </si>
   <si>
     <t>Justificar ausência na Sessão Ordinária 22.04.2024.</t>
   </si>
   <si>
     <t>36874</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36874/040-2024-req-michele-_vigilanciasanitaria.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36874/040-2024-req-michele-_vigilanciasanitaria.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas sobre o sistema de plantão das farmácias, tanto no Velho quanto no Novo Diamantino, como estão às escalas nos dias de feriados e finais de semanas, os horários atendimentos, bem como os contatos telefônicos._x000D_
 Especificamente, saber sobre os seguintes aspectos:_x000D_
 1.	Período de Plantão: Quais são os horários de plantão?_x000D_
 2.	Escala nos dias de feriados e finais de semanas: Como estão organizadas as escalas de atendimento durante feriados e finais de semanas?_x000D_
 3.	Contato Telefônico: Qual é o número de telefone para contato com as farmácias?</t>
   </si>
   <si>
     <t>36880</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36880/041-2024-req-edimilsonalmeida-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36880/041-2024-req-edimilsonalmeida-aprovado.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Prefeito Municipal, requerendo o seguinte:_x000D_
 1.	Relação da quantidade de cestas básicas recebidas do Governo Estadual (Programa Vem Ser Mais Solidário) e a relação dos beneficiados com as cestas;_x000D_
 2. Relação de cestas básicas adquiridas pela Secretaria Municipal de Assistência Social, Trabalho e Cidadania no período de Janeiro/2021 à abril/2024, inclua a relação dos contemplados com o benefício, bem como a lista dos itens das cestas adquiridas e cópias legíveis das notas fiscais ;_x000D_
 3.Cópia das despesas com a reforma da Casa Lar Anjo Gabriel, contendo:_x000D_
 Relação dos materiais utilizados;_x000D_
 Informar se houve sobre de materiais. Em caso afirmativo, para onde foram destinadas;_x000D_
 Qual foi o prazo para a conclusão da obra de reforma da casa?</t>
   </si>
   <si>
     <t>36881</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36881/042-2024-req-edimilsonalmeida-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36881/042-2024-req-edimilsonalmeida-aprovado.pdf</t>
   </si>
   <si>
     <t>Requerer as seguintes informações acerca de um veículo pertencente à frota municipal:_x000D_
 Descrição do veiculo – marca, modelo, ano de fabricação e placa do veiculo envolvido no acidente, data e local do acidente;_x000D_
 Detalhes sobre a ocorrência e as circunstancias que levaram a esse capotamento;_x000D_
 Informações sobre a situação do condutor no momento do acidente e se o mesmo possui habilitação (CNH);_x000D_
 Qual foi a medida tomada pela Administração Municipal em relação ao condutor?_x000D_
 Quais medidas forma tomadas para garantir a integridade do Patrimônio Público após o acidente?_x000D_
 Cópia do relatório técnico pós acidente.</t>
   </si>
   <si>
     <t>36887</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36887/043-2024-req-edimilsonalmeida-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36887/043-2024-req-edimilsonalmeida-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações acerca da frota locada para atender as Secretarias Municipais de Administração e Finanças e Gabinete, como cópias legíveis do:_x000D_
 	Contrato de locação: Solicito cópias legíveis do contrato de locação dos veículos;_x000D_
 	Comprovantes de pagamentos: Peço também os comprovantes de pagamentos das locações de cada veículo locado.</t>
   </si>
   <si>
     <t>36888</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36888/044-2024-req-edimilsonalmeida-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36888/044-2024-req-edimilsonalmeida-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer as seguintes informações acerca da frota locada para atender as Secretarias Municipais de Administração e Finanças e Gabinete, como cópias legíveis do:_x000D_
 	Veículo Creta prata: Placa SPI7D63, quilometragem (atual ou estimada);_x000D_
 	Cópia da solicitação para a contratação do referido veículo;_x000D_
 	Cópia do contrato de locação.</t>
   </si>
   <si>
     <t>36889</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida, Arnildo Gerhardt Neto, José Carlos David</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36889/045-2024-req-edimilsonalmeida-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36889/045-2024-req-edimilsonalmeida-aprovado.pdf</t>
   </si>
   <si>
     <t>O envio da a está Casa de Leis a Ordem Cronológica dos pagamentos realizados do período de Janeiro/2023 até a presente data.</t>
   </si>
   <si>
     <t>36890</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36890/046-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36890/046-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, cópia legíveis: Folha Ponto, Comprovantes de Pagamento de Horas Extras e a Justificativa do Pagamento em nome do servidor público senhor EDUARDO ANTONIO OLIVEIRA MARTINS</t>
   </si>
   <si>
     <t>36891</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36891/047-2024-req-adriano-aprovada.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36891/047-2024-req-adriano-aprovada.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, extrato dos pagamentos do PIS/PASEP dos profissionais da Educação.</t>
   </si>
   <si>
     <t>36892</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36892/048-2024-req-ranielli-aprovada.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36892/048-2024-req-ranielli-aprovada.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal, informações sobre a data de início e data de conclusão da construção da brinquedoteca na Creche Carinha de Anjo.</t>
   </si>
   <si>
     <t>36893</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36893/049-2024-req-edimilson.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36893/049-2024-req-edimilson.doc</t>
   </si>
   <si>
     <t>Requerendo ao Prefeito Municipal extensivo a Secretaria Municipal de Assistência Social, Trabalho e Cidadania, requer informações sobre o destino dos móveis da residência da vítima Cristina Lorrane que foi assassinada em Diamantino. Segundo informações a Secretaria Municipal de Assistência Social, Trabalho e Cidadania teriam levado os móveis novos para o prédio da própria Secretaria, mas agora não se sabe o paradeiros dos mesmos._x000D_
 Gostaria de obter esclarecimentos sobre as seguintes questões:_x000D_
 Qual foi o procedimento adotado pela Secretaria de Assistência Social em relação aos moveis retirados da residência da vítima?_x000D_
 Os móveis foram destinados a alguma instituição ou família necessitada?_x000D_
 Existe registro ou documentação sobre essa ação?</t>
   </si>
   <si>
     <t>36894</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36894/050-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36894/050-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requeremos à Mesa Diretora do Poder Legislativo Municipal e ouvido o soberano Plenário, que seja enviado expediente ao Senhor Secretário Municipal de Assistência Social, Trabalho e Cidadania, requerendo que seja encaminha lista completa e detalhada acerca da distribuição de cestas básicas nos anos de 2023 e 2024, informando, no mínimo, os nomes dos beneficiários, assim como os nomes dos servidores responsáveis pelas entregas, quais os documentos exigidos para verificar o cumprimento dos requisitos exigidos para receber referido benefício e o nome do(s) responsável(is) pela análise e concessão.</t>
   </si>
   <si>
     <t>36946</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36946/051-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36946/051-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária Municipal de Administração em ordem cronológica.</t>
   </si>
   <si>
     <t>36947</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36947/052-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36947/052-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária Municipal de Agricultura em ordem cronológica</t>
   </si>
   <si>
     <t>36948</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36948/053-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36948/053-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária Municipal de Assistência Social, Trabalho e Cidadania em ordem cronológica</t>
   </si>
   <si>
     <t>36949</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36949/054-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36949/054-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária (Chefia de Gabinete) em ordem cronológica</t>
   </si>
   <si>
     <t>36950</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36950/055-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36950/055-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária Municipal de Cultura e Turismo em ordem cronológica</t>
   </si>
   <si>
     <t>36951</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36951/056-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36951/056-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária Municipal de Educação em ordem cronológica</t>
   </si>
   <si>
     <t>36952</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36952/057-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36952/057-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária Municipal de Esportes e Lazer em ordem cronológica</t>
   </si>
   <si>
     <t>36953</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36953/058-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36953/058-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária Municipal de Fazenda em ordem cronológica</t>
   </si>
   <si>
     <t>36954</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36954/059-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36954/059-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária Municipal de Infraestrutura e Obras em ordem cronológica</t>
   </si>
   <si>
     <t>36955</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36955/060-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36955/060-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretária Municipal de Meio Ambiente e Cidade em ordem cronológica</t>
   </si>
   <si>
     <t>36956</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36956/061-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36956/061-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações da Secretaria Municipal de Saúde em ordem cronológica</t>
   </si>
   <si>
     <t>36957</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36957/062-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36957/062-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio com cópia legível das seguintes informações, em ordem cronológica: 1- Relação dos Protocolos de Implante Subcutâneo, indicando quantos foram implantados e onde é realizado o implante? 2- Quais os critérios de elegibilidade para inserção do Implante? 3- Qual o fluxo de atendimento municipal para a inserção do Implante? 4- Quais os profissionais habilitados que estão realizando a inserção? 5- Como está sendo adquirido esses Implantes: (valores, recursos, local de compra). 6- Há a fila de espera para a inserção do Implante? Como é realizado o controle da fila de espera? Tem algum sistema local? Quem controla essa fila?</t>
   </si>
   <si>
     <t>36959</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida, Arnildo Gerhardt Neto, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36959/063-2024-req-edimilsonaprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36959/063-2024-req-edimilsonaprovado.pdf</t>
   </si>
   <si>
     <t>Requerendo ao Prefeito Municipal, bem como ao Setor Responsável pelo Processo Licitatório, que seja enviado a está Casa, para maiores esclarecimentos o Processo Licitatório na integra das 50 casinhas previstas para construção no Loteamento Célia Regina.</t>
   </si>
   <si>
     <t>36960</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36960/064-2024-req-edimilsonaprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36960/064-2024-req-edimilsonaprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal informações sobre o Piso Federal criado pela Lei nº 14.434/2022 para os Enfermeiros e Técnicos de Enfermagem dos ESF e Hospital Municipal; há relatos de atrasos nas transferências desses valores para os profissionais._x000D_
 Gostaria de saber se a complementação do Governo Federal está sendo repassado aos Enfermeiros e Técnicos de Enfermagem. Além disso, quando teve início o repasse desses valores aos profissionais?</t>
   </si>
   <si>
     <t>36970</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36970/065-2024-req-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36970/065-2024-req-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Requerendo informações detalhadas sobre o andamento do Processo Administrativo referente a Enfermeira Geisa Campos. Solicito esclarecimentos sobre os seguintes pontos: 1.	Andamento da Comissão: Peço informações sobre o estágio atual da Comissão responsável pelo processo. Quais etapas já foram concluídas e quais ainda estão pendentes? 2.	Depoimentos: Gostaria de saber se foram realizados depoimentos relevantes no âmbito dessa investigação. Caso positivo, quais foram os principais depoimentos colhidos até o momento? 3.	Prazo de entrega do Relatório Final: Qual é o prazo estabelecido para a entrega do relatório final da Comissão? 4.	Prazo de entrega Final da Investigação: Quando está prevista a conclusão completa da investigação administrativa? 5.	Permissão de Acesso ao Documento Final: Solicito informações sobre como será disponibilizado o acesso ao documento final do processo. Haverá divulgação pública ou acesso restrito?</t>
   </si>
   <si>
     <t>36986</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz, Diocelio Antunes Pruciano, Edson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36986/066-2024-req-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36986/066-2024-req-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Requerendo informações das notificações a Águas Diamantino no período de 2023 e 2024. Em especifico gostaríamos de saber:_x000D_
 Fiscal do Contrato: Quem é o responsável pela fiscalização do contrato com a Águas Diamantino?_x000D_
 Notificações: Quais notificações foram realizadas em relação aos serviços prestados pela referida empresa no âmbito do contrato de abastecimento de água em Diamantino?_x000D_
 Ponto de Atendimento: Qual é o motivo para o fechamento do ponto de atendimento da Águas Diamantino no Bairro Novo Diamantino? Como isso afetará o atendimento à população?</t>
   </si>
   <si>
     <t>36987</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36987/067-2024-req-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36987/067-2024-req-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, a instauração de Processo Administrativo do servidor público municipal JOÃO PAULO OLIVEIRA DOS REIS.</t>
   </si>
   <si>
     <t>36999</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36999/068-2024-req-josecarlosaprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36999/068-2024-req-josecarlosaprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal informações por Escola Municipal:_x000D_
 Relação dos servidores efetivos/contratados _x000D_
 Relação dos professores efetivos/contratados_x000D_
 Relação dos servidores/professores afastados _x000D_
 Relação dos alunos em sala de aula por Escola Municipal_x000D_
 Relação da Folha de Pagamento referente ao mês de maio de 2024</t>
   </si>
   <si>
     <t>37004</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37004/069-2024-req-michele-crechetiaalair.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37004/069-2024-req-michele-crechetiaalair.pdf</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, informações detalhadas sobre o lamentável acidente ocorrido na Creche Tia Lair, localizada no Bairro Jardim Alvorada, sobre o acidente com uma criança no dia 02.08.2024. Solicito que nos forneça esclarecimentos sobre os seguintes pontos:_x000D_
 1.	Quem prestou socorro para essa criança?_x000D_
 2.	Quem estava presente no local no momento do acidente?_x000D_
 3.	Quem acompanhou a criança após o ocorrido?_x000D_
 4.	Quem realizou a ligação para o Pronto Atendimento?_x000D_
 5.	Quem ofereceu atenção à família da criança?_x000D_
 6.	Quem continuou acompanhando a família após a prestação desse socorro?_x000D_
 7.	Quem foi o responsável no momento do acidente?</t>
   </si>
   <si>
     <t>37041</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida, José Carlos David</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37041/070-2024-req-edimilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37041/070-2024-req-edimilson.pdf</t>
   </si>
   <si>
     <t>requer ao Poder Executivo Municipal informações sobre o valor de R$ 2.100.000,00 que foi devolvido aos cofres públicos é significativo e merece esclarecimentos. No entanto é fundamental que a Administração Municipal forneça detalhes sobre o montante devolvido, como:_x000D_
 1.Ordem do Cronograma: Solicito a ordem cronológica de pagamento. A população tem o direito de saber quando e como esses recursos serão investidos. Seria interessante obter informações sobre a sequência de eventos relacionados à devolução desse montante._x000D_
 2.Empresas Pagas: Essa informação é crucial para entender a destinação do recurso e garantir que não haja irregularidades;_x000D_
 3.	Data do Pagamento: data exata em que os valores foram pagos também é relevante. Isso permitirá rastrear o fluxo de recursos e verificar se está alinhado com as necessidades e prioridades do município._x000D_
 4.Detalhamento da Utilização: E por fim, é fundamental entender como esses recursos foram utilizados. Considerando que inicialmente se destinavam à</t>
   </si>
   <si>
     <t>37042</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37042/071-2024-req-edimilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37042/071-2024-req-edimilson.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Poder Executivo Municipal, informações acerca dos seguintes assuntos relacionados a Empresa Home Care AME Família:_x000D_
 1.Detalhes dos pagamentos efetuados no ano de 2024, incluindo cópias dos empenhos e datas dos pagamentos;_x000D_
 2.Verificação se houve preferência de pagamento desobedecendo à Ordem Cronológica dos pagamentos das empresas, conforme estabelecido na Lei Municipal;_x000D_
 3.Esclarecimento sobre notificações por parte do Controlador Interno, referente a essa Ordem Cronológica.</t>
   </si>
   <si>
     <t>37047</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37047/072-2024-req-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37047/072-2024-req-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Prefeito Municipal e ao Secretário Municipal de Infraestrutura, requerendo cópia integral do Procedimento de Chamamento Público 01/2024, cujo objeto é a seleção de empresas do ramo da construção civil para o desenvolvimento e a produção de empreendimentos habitacionais em áreas públicas de propriedade do município, na forma da legislação federal incidente no Programa Minha Casa, Minha Vida, ou outro que o venha substituir, com recursos do Fundo de Garantia do Tempo de Serviço – FGTS, executados dentro do Programa SER Família Habitação – Modalidade Entrada Facilitada, instituído pela Lei Estadual nº 11.8/2021 e regulamentado pelo Decreto Estadual nº 371/2023, bem como a imediata suspensão de todos os atos relacionados a esse processo até possamos realizar as devidas averiguações.</t>
   </si>
   <si>
     <t>37048</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37048/073-2024-req-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37048/073-2024-req-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Que seja expedido ofício ao Excelentíssimo Prefeito Municipal e ao Secretário Municipal de Infraestrutura, requerendo cópia integral do Procedimento de Concorrência Pública Eletrônica Nº. 001/2024, lei nº 14.133/2021 Processo Administrativo: 780/2024, cujo objeto é a contratação de empresa especializada no ramo de obras civis para construção de escola militar em Diamantino/MT, bem como a imediata suspensão de todos os atos relacionados a esse processo até possamos realizar as devidas averiguações.</t>
   </si>
   <si>
     <t>37062</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37062/074-2024-req-arnildo-empresaame-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37062/074-2024-req-arnildo-empresaame-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio das seguintes informações sobre a empresa AME Família Ltda – CNPJ: 29.416.455/0001-74</t>
   </si>
   <si>
     <t>37067</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37067/075-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37067/075-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio das seguintes informações da Secretaria Municipal de Administração, até a presente data._x000D_
 - Despesas Empenhadas, Liquidadas e Pagar - Despesas de Restos a Pagar Processados - Despesas Restos a Pagar NÃO Processados._x000D_
 - Dívida Ativa atualizada. - O mandato encerra em 31 de dezembro de 2024, almejando o alcance da responsabilidade na gestão fiscal e o do equilíbrio das contas públicas, caso haja parcelas a serem pagas no exercício seguinte, deverá existir suficiente disponibilidade de caixa para o seu pagamento. Quais as medidas estão sendo providenciadas?</t>
   </si>
   <si>
     <t>37068</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37068/076-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37068/076-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio das seguintes informações da Secretaria Municipal de Esportes e Lazer, até a presente data._x000D_
 - Despesas Empenhadas, Liquidadas e Pagar - Despesas de Restos a Pagar Processados - Despesas Restos a Pagar NÃO Processados._x000D_
 - Dívida Ativa atualizada. - O mandato encerra em 31 de dezembro de 2024, almejando o alcance da responsabilidade na gestão fiscal e o do equilíbrio das contas públicas, caso haja parcelas a serem pagas no exercício seguinte, deverá existir suficiente disponibilidade de caixa para o seu pagamento. Quais as medidas estão sendo providenciadas?</t>
   </si>
   <si>
     <t>37069</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37069/077-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37069/077-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio das seguintes informações da Secretaria Municipal de Cultura, até a presente data._x000D_
 - Despesas Empenhadas, Liquidadas e Pagar - Despesas de Restos a Pagar Processados - Despesas Restos a Pagar NÃO Processados._x000D_
 - Dívida Ativa atualizada. - O mandato encerra em 31 de dezembro de 2024, almejando o alcance da responsabilidade na gestão fiscal e o do equilíbrio das contas públicas, caso haja parcelas a serem pagas no exercício seguinte, deverá existir suficiente disponibilidade de caixa para o seu pagamento. Quais as medidas estão sendo providenciadas?</t>
   </si>
   <si>
     <t>37070</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37070/078-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37070/078-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal o envio das seguintes informações da Secretaria Municipal de Meio Ambiente e Cidade, até a presente data._x000D_
 - Despesas Empenhadas, Liquidadas e Pagar - Despesas de Restos a Pagar Processados - Despesas Restos a Pagar NÃO Processados._x000D_
 - Dívida Ativa atualizada. - O mandato encerra em 31 de dezembro de 2024, almejando o alcance da responsabilidade na gestão fiscal e o do equilíbrio das contas públicas, caso haja parcelas a serem pagas no exercício seguinte, deverá existir suficiente disponibilidade de caixa para o seu pagamento. Quais as medidas estão sendo providenciadas?</t>
   </si>
   <si>
     <t>37074</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37074/079-2024-req-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37074/079-2024-req-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal informações sobre o Edital de Credenciamento nº 003/2024 a qual questiona que a senhora Fernanda de Almeida Molina teve pontuação de tempo de serviço de atividade profissional na função/cargo a que concorre que a cada 05 pontos por ano completo, totalizando 15 pontos. Em divulgação na página de facebook da mesma registrou que concluiu os estudos de Serviço Social em 31/12/2023.</t>
   </si>
   <si>
     <t>37075</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37075/080-2024-req-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37075/080-2024-req-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo Municipal informações sobre a implementação da Lei Federal nº 14.681/2023 - Institui a Política de Bem-Estar, Saúde e Qualidade de Vida no Trabalho e Valorização dos Profissionais da Educação.</t>
   </si>
   <si>
     <t>37077</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37077/081-2024-req-edimilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37077/081-2024-req-edimilson.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal informações detalhadas sobre os gastos realizados pela Secretaria Municipal de Infraestrutura (Obras) no período de 2021 a setembro de 2023, especificamente em relação manilhas, postes, caminhões e carros.</t>
   </si>
   <si>
     <t>37078</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37078/082-2024-req-edimilson.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37078/082-2024-req-edimilson.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal buscando informações detalhadas sobre o processo licitatório (na íntegra), edital, proposta, contratos, notas e comprovantes de pagamento, das máquinas impressoras alugadas para a Prefeitura de Diamantino, durante a gestão do Prefeito Municipal Senhor Juviano Lincoln.</t>
   </si>
   <si>
     <t>37084</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37084/083-2024-req-michele-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37084/083-2024-req-michele-aprovado.pdf</t>
   </si>
   <si>
     <t>Que sejam solicitadas ao Coordenador da Central de Regulação, Senhor Marco Diego, as seguintes informações:_x000D_
 1.	Motivos dos entraves nos encaminhamentos, tanto municipais quanto estaduais;_x000D_
 2.	Razões de demora nos encaminhamentos intermunicipais e estaduais e as devoluções de vários encaminhamentos; e_x000D_
 3.	Identificação de quem está avaliando e negando esses encaminhamentos para os pacientes.</t>
   </si>
   <si>
     <t>37090</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto, Adriano Soares Correa, Diocelio Antunes Pruciano, Edimilson Freitas Almeida, Eraldes Catarino de Campos, José Carlos David, Michele Cristina Carrasco Mauriz, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37090/084-2024-req-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37090/084-2024-req-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Requeremos que sejam convocados os Senhores Nicholas da Costa Machado – Chefe do Setor de Licitação e Jocimar Martins da Silva - Pregoeiro, para vir a Tribuna Livre explicar os motivos que levaram à desclassificação das empresas participantes da licitação, resultando na contratação da sétima empresa, denominada de Vetor.</t>
   </si>
   <si>
     <t>37099</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37099/085-2024-req-arnildo.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37099/085-2024-req-arnildo.pdf</t>
   </si>
   <si>
     <t>Requer que seja convocada a Senhora Marineides Nogueira Leite de Araújo, Secretária de Fazenda, juntamente com a equipe responsável, para sanar eventuais dúvidas dos presentes quanto à elaboração das leis orçamentárias para 2025, durante audiência pública a ser realizada em 25/11/2024 , ás 16h00 no Plenário da Câmara Municipal de Diamantino</t>
   </si>
   <si>
     <t>37097</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37097/511-gab-2024-mensagemvetolc-092-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37097/511-gab-2024-mensagemvetolc-092-2024.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto a Lei Complementar nº 092/2024 - Cria o Programa de Desenvolvimento Econômico de Diamantino – PRODED, para atrair novas empresas, mediante a concessão de incentivos fiscais, revoga a Lei Complementar nº 072/2022, e dá outras providências. - Protocolo nº 786/2024 - Oficio nº 511/GAB/2024.</t>
   </si>
   <si>
     <t>37114</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37114/002-2024-lo-1618-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37114/002-2024-lo-1618-2024.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto a Lei Ordinária nº 1.618/2024 - Autoriza o Poder Executivo Municipal a criar o Programa Municipal Porteira Adentro bem como utilizar recursos para promoção, implantação e monitoramento de ações de apoio à Agricultura Familiar - Oficio nº  550/GAB/2024</t>
   </si>
   <si>
     <t>36759</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>Parecer CCJ</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36759/001-2024-rp-ccj-plce-001-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36759/001-2024-rp-ccj-plce-001-2024.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CCJ nº 001/2024 - PLCE 01/2024</t>
   </si>
   <si>
     <t>36761</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36761/002-2024-rp-ccj-plce-002-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36761/002-2024-rp-ccj-plce-002-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CCJ nº 002/2024 - PLCE 02/2024</t>
   </si>
   <si>
     <t>36763</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36763/003-2024-rp-ccj-ple-002-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36763/003-2024-rp-ccj-ple-002-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CCJ nº 003/2024 - PLE nº 002/2024</t>
   </si>
   <si>
     <t>36765</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36765/004-2024-rp-ccj-pll-002-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36765/004-2024-rp-ccj-pll-002-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CCJ nº 004/2024 - PLL nº 002/2024</t>
   </si>
   <si>
     <t>36767</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36767/005-2024-rp-ccj-pll-003-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36767/005-2024-rp-ccj-pll-003-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CCJ nº 005/2024 - PLL nº 003/2024</t>
   </si>
   <si>
     <t>36769</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36769/006-2024-rp-ccj-pelom-001-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36769/006-2024-rp-ccj-pelom-001-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer nº 006/2024 - Projeto Emenda a Lei Orgânica nº 001/2024</t>
   </si>
   <si>
     <t>36774</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36774/007-2024-rel-par-ccj-pll-005-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36774/007-2024-rel-par-ccj-pll-005-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 007/2024 ao Projeto de Lei nº 005/2024</t>
   </si>
   <si>
     <t>36814</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36814/008-2024-rel-par-ccj-pll-001-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36814/008-2024-rel-par-ccj-pll-001-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 008/2024 - Projeto de Lei Legislativo nº 001/2024</t>
   </si>
   <si>
     <t>36815</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36815/009-2024-rp-ccj-pll-004-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36815/009-2024-rp-ccj-pll-004-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 009/2024 - Projeto de Lei Legislativo nº 004/2024</t>
   </si>
   <si>
     <t>36816</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36816/010-2024-rel-par-ccj-pll-006-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36816/010-2024-rel-par-ccj-pll-006-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 010/2024 - Projeto de Lei Legislativo nº 006/2024</t>
   </si>
   <si>
     <t>36817</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36817/011-2024-rp-ccj-pll-007-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36817/011-2024-rp-ccj-pll-007-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 011/2024 - Projeto de Lei Legislativo nº 007/2024</t>
   </si>
   <si>
     <t>36818</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36818/012-2024-rp-ccj-pll-008-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36818/012-2024-rp-ccj-pll-008-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 012/2024 - Projeto de Lei Legislativo nº 008/2024</t>
   </si>
   <si>
     <t>36819</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36819/013-2024-rp-ccj-plce-003-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36819/013-2024-rp-ccj-plce-003-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 013/2024 - Projeto de Lei Complementar nº 003/2024 do Executivo</t>
   </si>
   <si>
     <t>36825</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36825/014-2024-rp-ccj-ple-006-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36825/014-2024-rp-ccj-ple-006-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 014/2024 - Projeto de Lei  nº 006/2024</t>
   </si>
   <si>
     <t>36824</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36824/015-2024-ccj-pll-009-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36824/015-2024-ccj-pll-009-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 015/2024 - Projeto de Lei Legislativo nº 009/2024</t>
   </si>
   <si>
     <t>36827</t>
   </si>
   <si>
     <t>Rel/Par nº 016/2024 - PLE nº 005/2024</t>
   </si>
   <si>
     <t>36849</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36849/017-2024-ccj-ple-004-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36849/017-2024-ccj-ple-004-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 017/2024 - PLE nº 004/2024</t>
   </si>
   <si>
     <t>36850</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36850/018-2024-ccj-ple-007-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36850/018-2024-ccj-ple-007-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 018/2024 - PLE nº 007/2024</t>
   </si>
   <si>
     <t>36857</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36857/019-2024-ccj-pll-010-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36857/019-2024-ccj-pll-010-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 019/2024 - PLL nº 10/2024</t>
   </si>
   <si>
     <t>36861</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36861/020-2024-ccj-ple-008-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36861/020-2024-ccj-ple-008-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 020/2024 - PLE nº 008/2024</t>
   </si>
   <si>
     <t>36870</t>
   </si>
   <si>
     <t>Em Elaboração --------------  Rel/Par nº 021/2024 - PLE nº 10/2024 - EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>36869</t>
   </si>
   <si>
     <t>Em Elaboração -----  Rel/Par nº 022/2024 - PLE nº 011/2024 - Regime de Urgência</t>
   </si>
   <si>
     <t>36871</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36871/023-2024-ccj-pll-11-2024-adriano.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36871/023-2024-ccj-pll-11-2024-adriano.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 023/2024 - PLL nº 011/2024 Dispõe sobre a divulgação de informações relativas ao contrato de locação de imóveis locados pela Administração Pública no município de Diamantino - MT</t>
   </si>
   <si>
     <t>36901</t>
   </si>
   <si>
     <t>Rel/Par nº 024/2024 - CCJ - PLE nº 012/2024 - SUAS/MT</t>
   </si>
   <si>
     <t>36961</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36961/025-2024-ccj-ple-017-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36961/025-2024-ccj-ple-017-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 025/2024 - PLE nº 017/2024</t>
   </si>
   <si>
     <t>36964</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36964/026-2024-ccj-ple-018-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36964/026-2024-ccj-ple-018-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 026/2024 - PLE nº 018/2024</t>
   </si>
   <si>
     <t>36973</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36973/027-2024-rel-par-ccj-plce-004-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36973/027-2024-rel-par-ccj-plce-004-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par da CCJ - Projeto de Lei Complementar Executivo nº 004/2024 – Dispõe sobre a alteração da Lei Complementar nº 069/2022 e dá outras providências</t>
   </si>
   <si>
     <t>36974</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36974/028-2024-rel-par-ccj-pll-012-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36974/028-2024-rel-par-ccj-pll-012-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 028/2024 - CCJ - Projeto de Lei Legislativo nº 012/2024 - Institui o “Novembro Azul” mês dedicado à Prevenção e Diagnóstico precoce do Câncer de Próstata e à Promoção da Saúde do Homem no âmbito do município de Diamantino, e dá outras providências</t>
   </si>
   <si>
     <t>36976</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36976/029-2024-ccj-ple-003-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36976/029-2024-ccj-ple-003-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 029/2024 - Projeto de Lei Executivo nº 003/2024- autoriza o Poder Executivo a desafetar e alienar imóvel urbano localizado na Rua Almirante Batista das Neves, nº 363, Quadra 23, Lote 04, para fins de regularização fundiária, que tem como seu possuidor Jorge Oribes Barbosa.</t>
   </si>
   <si>
     <t>36988</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36988/030-2024-ccj-plce-005-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36988/030-2024-ccj-plce-005-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par - PLCE 005/2024</t>
   </si>
   <si>
     <t>36990</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36990/031-2024-ccj-ple-023-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36990/031-2024-ccj-ple-023-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par PLE nº 023/2024</t>
   </si>
   <si>
     <t>36996</t>
   </si>
   <si>
     <t>Rel/Par nº 032/2024 - PLL nº 013/2024</t>
   </si>
   <si>
     <t>36997</t>
   </si>
   <si>
     <t>Rel/Par nº 033/2024 PLL nº 014/2024</t>
   </si>
   <si>
     <t>37049</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37049/034-2024-rel-par-ccj-ple-025-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37049/034-2024-rel-par-ccj-ple-025-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par da CCJ nº 034/2024 - PLE 025/2024</t>
   </si>
   <si>
     <t>37051</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37051/035-rel-par-pll-016-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37051/035-rel-par-pll-016-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 035/2024 - CCJ - PLL nº 016/2024</t>
   </si>
   <si>
     <t>37052</t>
   </si>
   <si>
     <t>Rel/Par nº 036/2024 - CCJ - PLL nº 017/2024 - sem evolução da matéria legislativa</t>
   </si>
   <si>
     <t>37053</t>
   </si>
   <si>
     <t>Rel/Par CCJ nº 037/2024 - PLE nº 028/2024</t>
   </si>
   <si>
     <t>37061</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37061/038-2024-ccj-ple-026-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37061/038-2024-ccj-ple-026-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par CCJ nº 038/2024 - PLE nº 026/2024</t>
   </si>
   <si>
     <t>37063</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37063/039-2024-rel-par-ccj-ple-027-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37063/039-2024-rel-par-ccj-ple-027-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par CCJ nº 039/2024 ao PLE 027/2024</t>
   </si>
   <si>
     <t>37072</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37072/040-2024-ccj-ple-029-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37072/040-2024-ccj-ple-029-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par/CCJ nº 040/2024 - PLE nº 029/2024 - EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>37087</t>
   </si>
   <si>
     <t>Rel/Par CC nº 041/2024 - PLCL nº 001/2024</t>
   </si>
   <si>
     <t>37091</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37091/042-2024-rel-par-ccj-ple-032-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37091/042-2024-rel-par-ccj-ple-032-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par CCJ nº 042/2024 - PLE 032/2024</t>
   </si>
   <si>
     <t>37092</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37092/043-2024-rel-par-ccj-ple-033-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37092/043-2024-rel-par-ccj-ple-033-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par CCJ nº 043/2024 - PLE 033/2024 - EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>37109</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37109/044-2024-ccj-ple-037-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37109/044-2024-ccj-ple-037-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par CCJ nº 044/2024 - PLE 037/2024 - Autoriza o Poder Executivo a abrir Crédito Suplementar, incluindo na Lei nº 1.584, de 18 de dezembro de 2023, que estima a receita a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2023, e dá outras providências._x000D_
 Em Regime de Urgência</t>
   </si>
   <si>
     <t>37110</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37110/045-2024-ccj-plce-006-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37110/045-2024-ccj-plce-006-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>REl/Par CCJ nº 045/2024 - Criação da Lei Complementar e revoga a Lei Complementar nº 72/2022 - Programa de Desenvolvimento Econômico de Diamantino - PRODED, para atrair novas empresas, mediante concessão de incentivos fiscais.</t>
   </si>
   <si>
     <t>37154</t>
   </si>
   <si>
     <t>Rel/Par nº 046/2024 - PR nº 001/2024</t>
   </si>
   <si>
     <t>37160</t>
   </si>
   <si>
     <t>Parecer nº 047/2024 - CCJ - Mensagem de Veto a Lei Ordinária nº 1.618/2024</t>
   </si>
   <si>
     <t>36760</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer CFO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36760/001-2024-rp-cfo-plce-001-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36760/001-2024-rp-cfo-plce-001-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CFO nº 001/2024  - PLCE 01/2024</t>
   </si>
   <si>
     <t>36762</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36762/002-2024-rp-cfo-plce-002-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36762/002-2024-rp-cfo-plce-002-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CFO nº 002/2024 - PLCE 02/2024</t>
   </si>
   <si>
     <t>36764</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36764/003-2024-rp-cfo-ple-002-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36764/003-2024-rp-cfo-ple-002-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CFO nº 003/2024 - PLE 02/2024</t>
   </si>
   <si>
     <t>36766</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36766/004-2024-rp-cfo-pll-002-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36766/004-2024-rp-cfo-pll-002-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CFO nº 004/2024 - PLL 2/2024</t>
   </si>
   <si>
     <t>36768</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36768/005-2024-rp-cfo-pll-003-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36768/005-2024-rp-cfo-pll-003-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Relatório/Parecer CFO nº 005/2024 - PLL 3/2024</t>
   </si>
   <si>
     <t>36775</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36775/006-2024-rel-par-cfo-pll-005-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36775/006-2024-rel-par-cfo-pll-005-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 006/2024 ao Projeto de Lei nº 005/2024</t>
   </si>
   <si>
     <t>36803</t>
   </si>
   <si>
     <t>Rel/Parecer nº 007/2024 - PDL nº 001/2024 - Contas Anuais 2022</t>
   </si>
   <si>
     <t>36822</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36822/008-2024-rp-cfo-plce-003-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36822/008-2024-rp-cfo-plce-003-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 08/2024 - Projeto de Lei Complementar nº 003/2024 - Executivo</t>
   </si>
   <si>
     <t>36823</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36823/009-2024-rp-cfo-ple-006-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36823/009-2024-rp-cfo-ple-006-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 09/2024 - Projeto de Lei nº 006/2024 - Executivo - EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>36851</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36851/010-2024-cfo-ple-004-2024-retiradopauta.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36851/010-2024-cfo-ple-004-2024-retiradopauta.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 010/2024 - PLE nº 004/2024</t>
   </si>
   <si>
     <t>36852</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36852/011-2024-cfo-ple-007-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36852/011-2024-cfo-ple-007-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 011/2024 - PLE nº 007/2024</t>
   </si>
   <si>
     <t>36858</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36858/012-2024-cfo-pll-010-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36858/012-2024-cfo-pll-010-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 012/2024 - PLL nº 010/2024</t>
   </si>
   <si>
     <t>36862</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36862/013-2024--cfo-ple-008-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36862/013-2024--cfo-ple-008-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 013/2024 - PLE nº 008/2024</t>
   </si>
   <si>
     <t>36864</t>
   </si>
   <si>
     <t>Rel/Par nº 014/2024 - PLE 04/2024</t>
   </si>
   <si>
     <t>36902</t>
   </si>
   <si>
     <t>Rel/Par nº 015/2024 - PLE 012/2024</t>
   </si>
   <si>
     <t>36963</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36963/016-2024-cfo-ple-017-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36963/016-2024-cfo-ple-017-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 016/2024 - PLE 017/2024</t>
   </si>
   <si>
     <t>36965</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36965/017-2024-cfo-ple-018-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36965/017-2024-cfo-ple-018-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 017/2024 - PLE 018/2024</t>
   </si>
   <si>
     <t>36991</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36991/018-2024-cfo-ple-023-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36991/018-2024-cfo-ple-023-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>37050</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37050/019-2024-rel-par-cfo-ple-025-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37050/019-2024-rel-par-cfo-ple-025-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par da CFO nº 019/2024 - PLE nº 025/2024</t>
   </si>
   <si>
     <t>37055</t>
   </si>
   <si>
     <t>Rel/Par nº 020/2024/CFO - PLE 028/2024</t>
   </si>
   <si>
     <t>37058</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37058/021-2024-cfo-ple-027-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37058/021-2024-cfo-ple-027-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 021/2024 - PLE nº 027/2024</t>
   </si>
   <si>
     <t>37060</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37060/022-2024-cfo-ple-026-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37060/022-2024-cfo-ple-026-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 022/2024 - PLE nº 026/2024</t>
   </si>
   <si>
     <t>37073</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37073/023-2024-cfo-ple-029-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37073/023-2024-cfo-ple-029-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par/CFO nº 023/2024 - PLE nº 029/2024 - EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>37088</t>
   </si>
   <si>
     <t>Rel/Par CFO nº 024/2024 - PLCL nº 001/2024</t>
   </si>
   <si>
     <t>37094</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37094/025-2024-cfo-ple-033-2024-urgencia.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37094/025-2024-cfo-ple-033-2024-urgencia.pdf</t>
   </si>
   <si>
     <t>Rel/Par CFO nº 025/2024 - PLE nº 033/2024 - EM REGIME DE URGÊNCIA</t>
   </si>
   <si>
     <t>37093</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37093/026-2024-cfo-ple-032-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37093/026-2024-cfo-ple-032-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par CFO nº 026/2024 - PLE nº 032/2024</t>
   </si>
   <si>
     <t>37111</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37111/027-2024-cfo-ple-037-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37111/027-2024-cfo-ple-037-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par CFO nº 027/2024 - PLE nº 037/2024 Autoriza o Poder Executivo a abrir Crédito Suplementar, incluindo na Lei nº 1.584, de 18 de dezembro de 2023, que estima a receita a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>37112</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37112/028-2024-cfo-plce-006-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37112/028-2024-cfo-plce-006-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par CFO nº 028/2024 - PLCE nº 006/2024 - Criação da Lei Complementar e revoga a Lei Complementar nº 72/2022 - Programa de Desenvolvimento Econômico de Diamantino - PRODERD, para atrair novas empresas, mediante concessão de incentivos fiscais.</t>
   </si>
   <si>
     <t>37137</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37137/029-2024-cfo-ple-030-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37137/029-2024-cfo-ple-030-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 029/2024 - ao Projeto de Lei nº 030/2024 - LDO 2024</t>
   </si>
   <si>
     <t>37138</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37138/030-2024-cfo-emendasimpositivas-ple-031-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37138/030-2024-cfo-emendasimpositivas-ple-031-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 030/2024 - Emendas Modificativas Impositivas Individuais ao Projeto de Lei nº 031/2024 Estima a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>37139</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37139/031-2024-cfo-ple-031-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37139/031-2024-cfo-ple-031-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 031/2024 - PLE 031/2024 - LOA 2025</t>
   </si>
   <si>
     <t>37140</t>
   </si>
   <si>
     <t>Rel/Par nº 032/2024 - PLE nº 034/2024 - Altera a Le nº 1446/2021 - PPA 2022-2025</t>
   </si>
   <si>
     <t>37158</t>
   </si>
   <si>
     <t>Rel/Par nº 033/2024 - PDL nº 058/2024 - Contas Anuais 2023</t>
   </si>
   <si>
     <t>36820</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer CESAS</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36820/001-2024-rp-cesas-pll-07-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36820/001-2024-rp-cesas-pll-07-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 01/2024 - Projeto de Lei Legislativo nº 007/2024</t>
   </si>
   <si>
     <t>36853</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36853/002-2024-cesas-ple-007-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36853/002-2024-cesas-ple-007-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 02/2024 - Projeto de Lei nº 007/2024</t>
   </si>
   <si>
     <t>36903</t>
   </si>
   <si>
     <t>Rel/Par nº 03/2024 - PLE nº 012/2024</t>
   </si>
   <si>
     <t>36993</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36993/004-2024-rel-par-cesas-pll-012-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36993/004-2024-rel-par-cesas-pll-012-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 004/2024 - PLL nº 012/2024</t>
   </si>
   <si>
     <t>36821</t>
   </si>
   <si>
     <t>PCUOS</t>
   </si>
   <si>
     <t>Parecer CUOSPT</t>
   </si>
   <si>
     <t>CUOSPT - Comissão de Urbanismo, Obras, Serviços Públicos e Terras</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36821/01-2024-rp-cuospt-pll-008-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36821/01-2024-rp-cuospt-pll-008-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 01/2024 - Projeto de Lei Legislativo nº 008/2024</t>
   </si>
   <si>
     <t>36826</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36826/02-2024-cuospt-pll-009-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36826/02-2024-cuospt-pll-009-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Parecer nº 02/2024 - Projeto de Lei Legislativo nº 009/2024</t>
   </si>
   <si>
     <t>36828</t>
   </si>
   <si>
     <t>Rel/Parecer nº 03/2024 - Projeto de Lei Executivo nº 005/2024</t>
   </si>
   <si>
     <t>36977</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36977/004-2024-cuospt-ple-003-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36977/004-2024-cuospt-ple-003-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 004/2024 - Projeto de Lei Executivo nº 003/2024- autoriza o Poder Executivo a desafetar e alienar imóvel urbano localizado na Rua Almirante Batista das Neves, nº 363, Quadra 23, Lote 04, para fins de regularização fundiária, que tem como seu possuidor Jorge Oribes Barbosa.</t>
   </si>
   <si>
     <t>36989</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36989/005-2024-cuospt-plce-005-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36989/005-2024-cuospt-plce-005-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par PLCE 005/2024</t>
   </si>
   <si>
     <t>37064</t>
   </si>
   <si>
     <t>Rel/Par nº 006/2024 - PLE nº 027/2024</t>
   </si>
   <si>
     <t>37117</t>
   </si>
   <si>
     <t>EMIM</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37117/01-2024-ei-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37117/01-2024-ei-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 001/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Diocelio Antunes Pruciano._x000D_
 Justificativa: ampliação do ESF Deciolândia por meio da construção de três salas de atendimento para psicologia, fisioterapia e Raio-X, trazendo assim melhoria no atendimento a  população.</t>
   </si>
   <si>
     <t>37118</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37118/02-2024-ei-diocelio-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37118/02-2024-ei-diocelio-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 002/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Diocelio Antunes Pruciano._x000D_
 Justificativa: destinação de recursos para o Instituto Amigos pela Solidariedade, CNPJ: 23.329.468/0001-06, os recursos serão mantidos projetos de fomento ao esporte e lazer no município, conforme projeto e plano de trabalho a ser apresentado pela entidade beneficiária.</t>
   </si>
   <si>
     <t>37119</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37119/03-2024-ei-edimilson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37119/03-2024-ei-edimilson-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 003/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Edimilson Freitas Almeida._x000D_
 Justificativa: a aquisição de equipamentos para o Hospital Municipal atualmente gerido pelo Instituto Primeiro, CNPJ: 10.872.276/0001-13. O recurso_x000D_
 custeará a aquisição dos materiais permanentes (anexo lista dos materiais a ser adquiridos).</t>
   </si>
   <si>
     <t>37120</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37120/04-2024-ei-ranielli-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37120/04-2024-ei-ranielli-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 004/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Ranielli Patrick Arruda Lima._x000D_
 Justificativa: a aquisição de equipamentos para o Hospital Municipal atualmente gerido pelo Instituto Primeiro, CNPJ: 10.872.276/0001-13. O recurso_x000D_
 custeará a aquisição dos materiais permanentes (anexo lista dos materiais a ser adquiridos).</t>
   </si>
   <si>
     <t>37121</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37121/05-2024-ei-ranielli-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37121/05-2024-ei-ranielli-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 005/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Ranielli Patrick Arruda Lima._x000D_
 Justificativa: a aquisição de equipamentos para o Hospital Municipal atualmente gerido pelo Instituto Primeiro, CNPJ: 10.872.276/0001-13. O recurso_x000D_
 custeará a aquisição dos materiais permanentes (anexo lista dos materiais a ser adquiridos).</t>
   </si>
   <si>
     <t>37122</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37122/06-2024-ei-ranielli-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37122/06-2024-ei-ranielli-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 006/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Ranielli Patrick Arruda Lima._x000D_
 Justificativa: destinação de recursos para o Instituto Amigos pela Solidariedade, CNPJ: 23.329.468/0001-06, os recursos serão mantidos projetos de fomento ao esporte e lazer no município, conforme projeto e plano de trabalho a ser apresentado pela entidade beneficiária.</t>
   </si>
   <si>
     <t>37123</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37123/07-2024-ei-josecarlos-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37123/07-2024-ei-josecarlos-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 007/2024 - ao PLE nº 031/2024, apresentado pelo Vereador José Carlos David. Justificativa: destinação de recursos para o Instituto Amigos pela Solidariedade, CNPJ: 23.329.468/0001-06, os recursos serão mantidos projetos de fomento ao esporte e lazer no município, conforme projeto e plano de trabalho a ser apresentado pela entidade beneficiária.</t>
   </si>
   <si>
     <t>37124</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37124/08-2024-ei-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37124/08-2024-ei-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 008/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Adriano Soares Correa. Justificativa: destinação de recursos para o Instituto Amigos pela Solidariedade, CNPJ: 23.329.468/0001-06, os recursos serão mantidos projetos de fomento ao esporte e lazer no município, conforme projeto e plano de trabalho a ser apresentado pela entidade beneficiária.</t>
   </si>
   <si>
     <t>37125</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37125/09-2024-ei-edimilson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37125/09-2024-ei-edimilson-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 009/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Edimilson Freitas Almeida._x000D_
 Justificativa: destinação de recursos para o Instituto Amigos pela Solidariedade, CNPJ: 23.329.468/0001-06, os recursos serão mantidos projetos de fomento ao esporte e lazer no município, conforme projeto e plano de trabalho a ser apresentado pela entidade beneficiária.</t>
   </si>
   <si>
     <t>37126</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37126/010-2024-ei-eraldes-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37126/010-2024-ei-eraldes-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 010/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Eraldes Catarino de Campos._x000D_
 Justificativa: destinação de recursos para o Instituto Amigos pela Solidariedade, CNPJ: 23.329.468/0001-06,  os recursos serão mantidos projetos de fomento ao esporte e lazer no município, conforme projeto e plano de trabalho a ser apresentado pela entidade beneficiária.</t>
   </si>
   <si>
     <t>37127</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37127/011-2024-ei-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37127/011-2024-ei-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 011/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Arnildo Gerhardt Neto._x000D_
 Justificativa: aquisição de materiais permanentes para a Escola Municipal Elza Marins de Queiroz Oliveira</t>
   </si>
   <si>
     <t>37128</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37128/012-2024-ei-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37128/012-2024-ei-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 012/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Arnildo Gerhardt Neto._x000D_
 Justificativa:  aquisição de materiais permanentes para a unidade da UAB em Diamantino (anexo lista de materiais a ser adquiridos)</t>
   </si>
   <si>
     <t>37129</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37129/013-2024-ei-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37129/013-2024-ei-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 012/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Arnildo Gerhardt Neto._x000D_
 Justificativa: aquisição de materiais para a montagem da brinquedoteca/curso de Licenciatura em Pedagogia (livros, brinquedos, fantoches, materiais de jogos, montagens, etc).</t>
   </si>
   <si>
     <t>37130</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37130/014-2024-ei-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37130/014-2024-ei-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 014/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Arnildo Gerhardt Neto</t>
   </si>
   <si>
     <t>37131</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37131/015-2024-ei-arnildo-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37131/015-2024-ei-arnildo-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 015/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Arnildo Gerhardt Neto._x000D_
 Justificativa: e equipar a Unidade Básica de Saúde do Posto Gil para melhor comodidade dos pacientes e servidores locais, desta forma, o recurso_x000D_
 será para a aquisição conforme demanda levantada na UBS. (anexo lista dos materiais a ser adquiridos)</t>
   </si>
   <si>
     <t>37132</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37132/016-2024-ei-adriano-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37132/016-2024-ei-adriano-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 016/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Adriano Soares Correa._x000D_
 Justificativa: a aquisição de equipamentos para o Hospital Municipal atualmente gerido pelo Instituto Primeiro, CNPJ: 10.872.276/0001-13. O recurso_x000D_
 custeará a aquisição dos materiais permanentes (anexo lista dos materiais a ser adquiridos).</t>
   </si>
   <si>
     <t>37133</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37133/017-2024-ei-eraldes-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37133/017-2024-ei-eraldes-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 017/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Eraldes Catarino de Campos_x000D_
 _x000D_
 Justificativa - aquisição de equipamentos para o Hospital Municipal atualmente gerido pelo Instituto Primeiro, CNPJ: 10.872.276/0001-13. O recurso_x000D_
 custeará a aquisição dos materiais permanentes (anexo lista dos materiais a ser adquiridos)</t>
   </si>
   <si>
     <t>37134</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37134/018-2024-ei-josecarlos-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37134/018-2024-ei-josecarlos-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 018/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Jose Carlos David. Justificativa: e da aquisição de equipamentos para o Hospital Municipal atualmente gerido peio Instituto Primeiro, CNPJ: 10.872.276/0001-13. O recurso custeará a aquisição dos materiais permanentes. (anexo lista dos materiais a ser adquiridos).</t>
   </si>
   <si>
     <t>37135</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37135/019-2024-ei-edson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37135/019-2024-ei-edson-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 019/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Edson da Silva._x000D_
 Justificativa:  destinação de recursos para o Instituto Amigos pela Solidariedade, CNPJ: 23.329.468/0001-06. Com os recursos serão mantidos projetos de fomento ao esporte e lazer no município, conforme projeto e plano de trabalho a ser apresentado pela entidade beneficiária</t>
   </si>
   <si>
     <t>37136</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37136/020-2024-ei-edson-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37136/020-2024-ei-edson-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 020/2024 - ao PLE nº 031/2024, apresentado pelo Vereador Edson da Silva. Justificativa: em razão da necessidade da aquisição de equipamentos para o Hospital Municipal atualmente gerido pelo Instituto Primeiro, CNPJ: 10.872.276/0001-13. O recurso_x000D_
 custeará a aquisição dos materiais permanentes (anexo os materiais a ser adquiridos).</t>
   </si>
   <si>
     <t>37143</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37143/021-2024-ei-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37143/021-2024-ei-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 021/2024 - ao PLE nº 031/2024, apresentada pela Vereadora Michele Cristina Carrasco Mauriz._x000D_
 Justificativa:  reforma da parte externa do prédio do ESF Pé Branco de forma a melhor atender aos pacientes.</t>
   </si>
   <si>
     <t>37144</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37144/022-2024-ei-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37144/022-2024-ei-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 022/2024 - ao PLE nº 031/2024, apresentada pela Vereadora Michele Cristina Carrasco Mauriz._x000D_
 Justificativa: disponibilizar população serviços à odontológicos especializados (canal) que serão fornecidos pelo SEST/SENAT.</t>
   </si>
   <si>
     <t>37145</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37145/023-2024-ei-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37145/023-2024-ei-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 023/2024 - ao PLE nº 031/2024, apresentada pela Vereadora Michele Cristina Carrasco Mauriz. Justificativa: destinação de recursos para o CONSELHO COMUNITÁRIO DE SEGURANÇA PUBLICA DE DIAMANTINO MT - CNPJ/MF n°24.507.833/0001-01, a fim de manter o projeto PM MIRIM</t>
   </si>
   <si>
     <t>37146</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37146/024-2024-ei-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37146/024-2024-ei-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 024/2024 - ao PLE nº 031/2024, apresentada pela Vereadora Michele Cristina Carrasco Mauriz,_x000D_
 Justificativa: a destinação de recursos para custeio das despesas do projeto Melhor Aluno da Escola, que busca valorizar os alunos que se destacam em seu_x000D_
 desempenho escolar.</t>
   </si>
   <si>
     <t>37147</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37147/025-2024-ei-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37147/025-2024-ei-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 025/2024 - ao PLE nº 031/2024, apresentada pela Vereadora Michele Cristina Carrasco Mauriz. Justificativa: razão da destinação de recursos para custeio das despesas do projeto Jovem Aprendiz capacitação de jovens.</t>
   </si>
   <si>
     <t>37148</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37148/026-2024-ei-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37148/026-2024-ei-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 026/2024 - ao PLE nº 031/2024, apresentada pela Vereadora Michele Cristina Carrasco Mauriz. Justificativa: destinação de recursos para desenvolvimento de projetos para o público portador de transtorno do espectro autista, desenvolvidos pela ASSOCIACAO_x000D_
 DA FAMÍLIA DO ESPECTRO AUTISTA - CNPJ: 46.865.165/0001-27.</t>
   </si>
   <si>
     <t>37149</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37149/027-2024-ei-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37149/027-2024-ei-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 027/2024 - ao PLE nº 031/2024, apresentada pela Vereadora Michele Cristina Carrasco Mauriz_x000D_
 _x000D_
 Justificativa: destinação de recursos paia o lar dos idosos a fim de se fazer reformas necessárias no local. LAR SAO ROQUE - CNPJ: 84.304.179/0017-28</t>
   </si>
   <si>
     <t>37150</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37150/028-2024-ei-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37150/028-2024-ei-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 028/2024 - ao PLE nº 031/2024, apresentada pela Vereadora Michele Cristina Carrasco Mauriz_x000D_
 _x000D_
 Justificativa: destinação de recursos para o CONSELHO COMUNITÁRIO DE SEGURANÇA PUBLICA DE DIAMANTINO MT - CNPJ/MF n° 24.507.833/0001-01, a fim de equipar a da Sala da Mulher para atendimento de mulheres vítimas de violência (Delegacia Civil).</t>
   </si>
   <si>
     <t>37151</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37151/029-2024-ei-michelecarrasco-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37151/029-2024-ei-michelecarrasco-aprovado.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa Impositiva Individual nº 029/2024 - ao PLE nº 031/2024, apresentada pela Vereadora Michele Cristina Carrasco Mauriz_x000D_
 _x000D_
 Justificativa: destinação para a APAE DE DIAMANTINO - CNPJ 15061765000109  a fim de custear a manutenção de seu prédio.</t>
   </si>
   <si>
     <t>36846</t>
   </si>
   <si>
     <t>RePar</t>
   </si>
   <si>
     <t>Relatório e Parecer em Conjunto das Comissões</t>
   </si>
   <si>
     <t>Rel/Par em Conjunto da CCJ e CESAS nº  001/2024 - PDL nº 002/2024</t>
   </si>
   <si>
     <t>36913</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça, CESAS - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36913/002-2024-parconj-ccj-cesas-pdl003_a_030-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36913/002-2024-parconj-ccj-cesas-pdl003_a_030-2024.pdf</t>
   </si>
   <si>
     <t>Rel/Par em Conjunto da CCJ e CESAS nº 002/2024 - Projetos de Decretos Legislativos – Concede honraria Ordem Almirante Batista das Neves, aos diletos filhos de Diamantino, de autoria dos Vereadores: Adriano Soares Correa; Arnildo Gerhardt Neto; Diocelio Antunes Pruciano; Edimilson Freitas Almeida; Edson da Silva; Eraldes Catarino de Campos; José Carlos David; Michele Cristina Carrasco Mauriz e Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
     <t>37000</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37000/003-2024-rp-ccj-cuospt-ple-019-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37000/003-2024-rp-ccj-cuospt-ple-019-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par em Conjunto da CCJ e CUOSPT nº 3/2024 - PLE nº 019/2024 - Altera a Lei Municipal nº 495/2002, e dá outras providências</t>
   </si>
   <si>
     <t>37045</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37045/004-2024-ccj-cesas-rel-parconjunto-tcd.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37045/004-2024-ccj-cesas-rel-parconjunto-tcd.pdf</t>
   </si>
   <si>
     <t>Parecer nº 004/2024 em conjunto das Comissões CCJ e CESAS aos Projetos de Decretos Legislativos de nº 031 a 057/2024 - Título de Cidadão e Cidadã Honorário Diamantinense</t>
   </si>
   <si>
     <t>37159</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37159/005-2024-rel-par-ccj-cesas-ple-035-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37159/005-2024-rel-par-ccj-cesas-ple-035-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par em Conjunto nº 005/2024 - CCJ e CFO - PLE nº 035/2024</t>
   </si>
   <si>
     <t>37141</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37141/006-2024-rel-paremconjunto-ccj-cfo-cuospt-ple-038-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37141/006-2024-rel-paremconjunto-ccj-cfo-cuospt-ple-038-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par nº 006/2024 em Conjunto ao Projeto de Lei nº 038/2024 - Dispõe sobre a criação do Fundo Municipal de Transportes (FMT), junto a Secretaria Municipal de Infraestrutura e Obras, e dá outras providências. Em Regime de Urgência</t>
   </si>
   <si>
     <t>37164</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37164/007-2024-rel-par-ccj-cesas-pll-018-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37164/007-2024-rel-par-ccj-cesas-pll-018-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par CCJ/CFO em conjunto ao PLL nº 018/2024</t>
   </si>
   <si>
     <t>37165</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37165/008-2024-rel-par-ccj-cesas-pll-019-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37165/008-2024-rel-par-ccj-cesas-pll-019-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par CCJ/CFO em conjunto ao PLL nº 019/2024</t>
   </si>
   <si>
     <t>37161</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37161/009-2024-rel-par-ccj-cfo-ple-039-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37161/009-2024-rel-par-ccj-cfo-ple-039-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par em Conjunto nº 009/2024 - CCJ/CFO - PLE nº 039/2024</t>
   </si>
   <si>
     <t>37162</t>
   </si>
   <si>
     <t>REl/Par em Conjunto nº 010/2024 - CCJ/CFO - PLE nº 040/2024</t>
   </si>
   <si>
     <t>37163</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37163/011-2024-rel-par-ccj-cfo-ple-016-2024-aprovado.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37163/011-2024-rel-par-ccj-cfo-ple-016-2024-aprovado.pdf</t>
   </si>
   <si>
     <t>Rel/Par em Conjunto CCJ/CFO nº 011/2024 - PLE nº 016/2024</t>
   </si>
   <si>
     <t>36794</t>
   </si>
   <si>
     <t>Den</t>
   </si>
   <si>
     <t>Denuncia</t>
   </si>
   <si>
     <t>Maria de Fatima Simonini Molina</t>
   </si>
   <si>
     <t>Pedido de Afastamento e Liminar do Senhor Prefeito Municipal Manoel Loureiro Neto, juntada com pen-drive</t>
   </si>
   <si>
     <t>36859</t>
   </si>
   <si>
     <t>Representação por Quebra de Decoro Parlamentar em face do Excelentíssimo senhor EDSON DA SILVA - Art. 101, Inciso II do Regimento Interno da Câmara Municipal de Diamantino</t>
   </si>
   <si>
     <t>37076</t>
   </si>
   <si>
     <t>Pedido de instauração de processo investigatório acerca de graves denuncias envolvendo a empresa AME FAMILIA LTDA - HOMECARE, com fortes indícios de irregularidades/ilicitudes._x000D_
 Denunciante: Republicanos - Diamantino/MT-Municipal CNPJ: 15718173/0001-17_x000D_
 Representante: Claudimar Antonio Barbacovi_x000D_
 Protocolo 709/2024 - Data: 20/09/2024</t>
   </si>
   <si>
     <t>36733</t>
   </si>
   <si>
     <t>RECOM</t>
   </si>
   <si>
     <t>Recomendação</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36733/001-2024-recomendatoria-promotoriadtno.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36733/001-2024-recomendatoria-promotoriadtno.pdf</t>
   </si>
   <si>
     <t>RESOLVE RECOMENDAR a todos os agentes públicos (Prefeito, Vice-prefeito, Secretários Municipais, Vereadores e demais agentes públicos) que venham a realizar ou de qualquer forma apoiar festejos nesse ano eleitoral de 2024</t>
   </si>
   <si>
     <t>36911</t>
   </si>
   <si>
     <t>Rel-P</t>
   </si>
   <si>
     <t>Relatório/Parecer da Comissão Processante</t>
   </si>
   <si>
     <t>CP - Comissão Processante 002/2024 - Decreto-Lei 201/67</t>
   </si>
   <si>
     <t>Relatório/Parecer Prévio da Comissão Processante nº 002/2024</t>
   </si>
   <si>
     <t>36982</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36982/parecerfinal-cp-002-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36982/parecerfinal-cp-002-2024.pdf</t>
   </si>
   <si>
     <t>PARECER FINAL DA COMISSÃO PROCESSANTE Nº 002/2024 que apura a suposta Quebra de Decoro Parlamentar por parte do Excelentíssimo senhor EDSON DA SILVA, em virtude da Denúncia apresentada pelo Munícipe VANDERLEI SANTOS DA SILVA.</t>
   </si>
   <si>
     <t>37002</t>
   </si>
   <si>
     <t>PRP</t>
   </si>
   <si>
     <t>Pedido de Retirada de Pauta</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37002/368-2024-gab-pederetiradaple-023-2024.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37002/368-2024-gab-pederetiradaple-023-2024.pdf</t>
   </si>
   <si>
     <t>Pedido de Retirada de Pauta do Projeto de Lei nº 023/2024 - Dispõe sobre a alteração da Lei nº 1.599/2024 e dá outras providências, conforme Oficio nº 368/GAB/2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4671,68 +4671,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37116/002-2024-emendaaditiva-ple-030-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36992/001-2024-es-ccj-aprovada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37115/002-2024-emendasupressiva-ple-030-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36737/001-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36738/002-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36739/003-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36742/004-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36749/005-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36756/006-2024-ind-verbal-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36757/007-2024-ind-verbal-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36772/008-2024-ind-raniellilima-aprovado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36790/009-2024-ind-verbal-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36796/014-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36810/015-2024-ind-rosenilda.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36831/016-2024-ind-raniellilima.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36834/017-2024-ind-diocelio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36838/018-2024-ind-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36841/019-2024-ind-michelecarrasco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36843/020-2024-ind-michelecarrasco.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36855/021-2024-ind-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36863/022-2024-ind-edson.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36865/023-2024-ind-adriano.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36882/024-2024-ind-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36883/025-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36910/026-2024-ind-edimilson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36967/027-2024-ind-adrianoaprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36969/028-2024-ind-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36975/029-2024-ind-diocelio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36978/030-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36979/031-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36985/032-2024-ind-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37003/033-2024-michelecarrasco.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37005/034-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37006/035-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37009/036-2024-ind-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37010/037-2024-ind-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37039/038-2024-ind-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37079/039-2024-michelecarrasco-bombeiro.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37080/040-2024-michelecarrasco-secsaude.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37095/041-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36801/001-2024-moc-edimilson-bombeiros.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36802/002-2024-moc-pesar-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36812/003-2024-mocaoaplausos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36840/006-2024-moc-edson.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36866/007-2024-moc-michele-luizhenrique.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36873/008-2024-moc-aplausos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36877/009-2024-moc-aplausos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36875/010-2024-moc-aplausos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36876/doc_30042024_080509_112005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36896/012-2024-moc-michele-emerson.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36897/013-2024-moc-michele-mulheresquicuidam.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36898/014-2024-moc-michele-profissionais_de_enfermagem.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36904/015-2024-moc-ranielli-therese.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36908/016-2024-arnildo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36968/017-2024-moc-aplausos-.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36983/018-2024-moc-aplausoedimilsonaprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36984/019-2024-moc-pesar-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36994/020-2024-moc-aplausoadrianoaprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36998/021-2024-mocaplauso-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37101/022-2024-moc-pesar-arnildo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37156/024-2024-moc-aplausos-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36732/001-2024-pdl-contasanuais-2022-aprovado-processocompleto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36912/003-2024-pdl-oabn-adriano-cleomaravasconcellos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36914/004-2024-pdl-oabn-adriano-cristiano.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36915/005-2024-pdl-oabn-adriano-marcos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36916/006-2024-pdl-oabn-diocelio-genecirfranca.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36917/007-2024-pdl-oabn-diocelio-leonil.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36918/008-2024-pdl-oabn-diocelio-roberto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36919/009-2024-pdl-oabn-edimilson-andremacedo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36920/010-2024-pdl-oabn-edimilson-gabrielpedrini.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36921/011-2024-pdl-oabn-edimilson-leticiacapistrano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36922/012-2024-pdl-oabn-edson-kelthonpsmagalhaes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36923/013-2024-pdl-oabn-eraldes-vanessa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36924/014-2024-pdl-oabn-eraldes-yasmin.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36925/015-2024-pdl-oabn-josecarlos-terezinha.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36926/016-2024-pdl-oabn-josecarlos-hildegundes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36927/017-2024-pdl-oabn-josecarlos-marcoshennrichs.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36928/018-2024-pdl-oabn-michele-joemilson.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36929/019-2024-pdl-oabn-michele-miriam.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36930/020-2024-pdl-oabn-michele-paulacapistrano.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36931/021-2024-pdl-oabn-ranielli-adenir.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36932/022-2024-pdl-oabn-ranielli-joaopaulo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36933/023-2024-pdl-oabn-ranielli-nestorfelipe.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36934/024-2024-pdl-oabn-adriano-mesa-arlindo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36935/025-2024-pdl-oabn-josecarlos-mesa-brunoparo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36937/026-2024-pdl-oabn-eraldes-robson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36940/027-2024-pdl-oabn-arnildo-altamiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36941/028-2024-pdl-oabn-arnildo-roberto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36942/029-2024-pdl-oabn-arnildo-jumara.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36943/030-2024-pdl-oabn-arnildo-mesa-gabriela.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37013/031-2024-pdl-adriano-igoalexandre.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37015/032-2024-pdl-adriano-salete.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37016/033-2024-pdl-adriano-lidio-md.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37017/034-2024-pdl-edimilson-mariojakson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37018/035-2024-pdl-edimilson-venanciosoares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37019/036-2024-pdl-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37020/037-2024-pdl-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37021/038-2024-pdl-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37022/039-2024-pdl-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37023/040-2024-pdl-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37024/041-2024-pdl-eraldes-jovino.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37025/042-2024-pdl-eraldes-maravisnadi.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37026/043-2024-pdl-josecarlos-gilmar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37027/044-2024-pdl-josecarlos-willian.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37028/045-2024-pdl-josecarlos-sandro-md.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37029/046-2024-pdl-ranielli-avelino.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37030/047-2024-pdl-ranielli-givaldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37031/048-2024-pdl-ranielli-raimundo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37032/049-2024-pdl-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37033/050-2024-pdl-mesadiretora-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37034/051-2024-pdl-arnildo-paulenes.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37035/052-2024-pdl-arnildo-wener.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37036/053-2024-pdl-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37037/054-2024-pdl-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37038/055-2024-pdl-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37040/056-2024-pdl-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37044/057-2024-pdl-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37157/058-2024-pdl-contasanuais2023-processocompleto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36750/001-2024-pelom.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36729/001-2024-plce-rga-servidoresmunicipais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36728/002-2024-plce-rga-agentespoliticos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36798/003-2024-plce-alteralc-49-2018-51-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36899/004-2024-plce-alteralc-69-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36958/005-2024-plce-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37105/006-2024-proded.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36730/001-2024-ple-operacaocredito.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36731/002-2024-ple-ab-creditoadcespecial.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36781/003-2024-ple-imovel.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36787/004-2024-ple-convenioconseg.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36797/005-2024-ple-revogalei-1583-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36811/006-2024-ple-.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36813/007-2024-ple-conveniorotary.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36836/008-2024-ple-aberturacredito.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36842/010-2024-ple-alteralei-881-2013-urgencia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36844/011-2024-ple-alteralei-1230-2018-urgencia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36860/012-2024-ple-suas-mt.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36884/013-2024-ple-assocconectlife-retirado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36905/016-2024-ple-dosepremiada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36909/017-2024-ple-aberturacredito.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36944/018-2024-ple-aberturacredito.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36966/019-2024-ple-alteralei495-2002.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36971/021-2024-ple-desafetaimoveis.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36972/022-2024-ple-dacaopgto-benutefaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37007/025-2024-credadespecial.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37011/026-2024-credadespecial.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37012/027-2024-parceriapublicoprivada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37046/028-2024-creditoadicional-um-milhao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37066/029-2024-ple-alteralo-1610-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37071/030-2024-ple-ldo-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37085/031-2024-ple-loa-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37083/032-2024-ple-creditoacidional.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37089/033-2024-ple-alteralo-1584-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37096/034-2024-altera-acrescentalo-1446-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37098/projeto_de_lei_35.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37100/036-2024-alienarbensmoveis.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37106/037-2024-creditoadicional.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37113/038-2024-criafmt.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37152/039-2024-alteralo-1584-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37155/040-ple-regime_urgencia-alterado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36734/001-2024-pll-adriano.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36736/003-2024-pll.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36746/004-2024-pll-ranielli.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36773/005-2024-pll-mesaucmmat.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36776/006-2024-pll-adrianocorrea.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36777/007-2024-pll-rosenildapinhata.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36785/008-2024-pll-edimilson.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36799/009-2024-pll-diocelio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36856/010-2024-pll-mesa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36867/011-2024-pll-adriano-divulgainformacoesrelativascontratollocacaoimoveis..doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36895/012-2024-pll-michelecarrasco-novembroazul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36938/013-2024-pll-michele-retirado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36939/014-2024-pll-michele-retirado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36995/015-2024-pll-edson-retirado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37001/016-2024-pll-adriano-processocompletocom-veto.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37008/017-2024-pll-adriano-retirado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37103/018-2024-pll-michele-tituloshonorificos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37104/019-2024-pll-michele-mulherdiamante.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37142/001-2024-pr-aprovadoprimeiroturno.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37153/redafinal-ple_030_031_034_de_2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36743/001-2024-req-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36740/002-2024-req-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36741/003-2024-req-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36744/004-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36745/005-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36747/006-2024-req-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36751/008-2024-req-verbal-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36752/009-2024-req-verbal-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36753/010-2024-req-verbal-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36754/011-2024-req-verbal-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36755/012-2024-req-verbal-jcdavid-aprovado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36758/013-2024-req-verbal-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36770/014-2024-req-edimilsonalmeida.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36771/015-2024-req-edimilsonalmeida.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36782/019-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36783/020-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36784/021-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36789/024-2024-req-verbal-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36806/027-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36807/028-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36808/029-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36809/030-2024-req-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36830/032-2024-req-arnildo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36835/035-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36848/037-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36854/038-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36872/039-2024-req-michele-justificando_ausencia_sessao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36874/040-2024-req-michele-_vigilanciasanitaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36880/041-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36881/042-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36887/043-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36888/044-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36889/045-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36890/046-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36891/047-2024-req-adriano-aprovada.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36892/048-2024-req-ranielli-aprovada.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36893/049-2024-req-edimilson.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36894/050-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36946/051-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36947/052-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36948/053-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36949/054-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36950/055-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36951/056-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36952/057-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36953/058-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36954/059-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36955/060-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36956/061-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36957/062-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36959/063-2024-req-edimilsonaprovado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36960/064-2024-req-edimilsonaprovado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36970/065-2024-req-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36986/066-2024-req-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36987/067-2024-req-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36999/068-2024-req-josecarlosaprovado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37004/069-2024-req-michele-crechetiaalair.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37041/070-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37042/071-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37047/072-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37048/073-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37062/074-2024-req-arnildo-empresaame-aprovado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37067/075-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37068/076-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37069/077-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37070/078-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37074/079-2024-req-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37075/080-2024-req-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37077/081-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37078/082-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37084/083-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37090/084-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37099/085-2024-req-arnildo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37097/511-gab-2024-mensagemvetolc-092-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37114/002-2024-lo-1618-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36759/001-2024-rp-ccj-plce-001-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36761/002-2024-rp-ccj-plce-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36763/003-2024-rp-ccj-ple-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36765/004-2024-rp-ccj-pll-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36767/005-2024-rp-ccj-pll-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36769/006-2024-rp-ccj-pelom-001-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36774/007-2024-rel-par-ccj-pll-005-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36814/008-2024-rel-par-ccj-pll-001-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36815/009-2024-rp-ccj-pll-004-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36816/010-2024-rel-par-ccj-pll-006-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36817/011-2024-rp-ccj-pll-007-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36818/012-2024-rp-ccj-pll-008-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36819/013-2024-rp-ccj-plce-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36825/014-2024-rp-ccj-ple-006-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36824/015-2024-ccj-pll-009-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36849/017-2024-ccj-ple-004-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36850/018-2024-ccj-ple-007-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36857/019-2024-ccj-pll-010-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36861/020-2024-ccj-ple-008-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36871/023-2024-ccj-pll-11-2024-adriano.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36961/025-2024-ccj-ple-017-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36964/026-2024-ccj-ple-018-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36973/027-2024-rel-par-ccj-plce-004-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36974/028-2024-rel-par-ccj-pll-012-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36976/029-2024-ccj-ple-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36988/030-2024-ccj-plce-005-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36990/031-2024-ccj-ple-023-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37049/034-2024-rel-par-ccj-ple-025-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37051/035-rel-par-pll-016-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37061/038-2024-ccj-ple-026-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37063/039-2024-rel-par-ccj-ple-027-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37072/040-2024-ccj-ple-029-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37091/042-2024-rel-par-ccj-ple-032-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37092/043-2024-rel-par-ccj-ple-033-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37109/044-2024-ccj-ple-037-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37110/045-2024-ccj-plce-006-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36760/001-2024-rp-cfo-plce-001-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36762/002-2024-rp-cfo-plce-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36764/003-2024-rp-cfo-ple-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36766/004-2024-rp-cfo-pll-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36768/005-2024-rp-cfo-pll-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36775/006-2024-rel-par-cfo-pll-005-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36822/008-2024-rp-cfo-plce-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36823/009-2024-rp-cfo-ple-006-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36851/010-2024-cfo-ple-004-2024-retiradopauta.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36852/011-2024-cfo-ple-007-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36858/012-2024-cfo-pll-010-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36862/013-2024--cfo-ple-008-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36963/016-2024-cfo-ple-017-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36965/017-2024-cfo-ple-018-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36991/018-2024-cfo-ple-023-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37050/019-2024-rel-par-cfo-ple-025-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37058/021-2024-cfo-ple-027-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37060/022-2024-cfo-ple-026-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37073/023-2024-cfo-ple-029-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37094/025-2024-cfo-ple-033-2024-urgencia.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37093/026-2024-cfo-ple-032-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37111/027-2024-cfo-ple-037-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37112/028-2024-cfo-plce-006-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37137/029-2024-cfo-ple-030-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37138/030-2024-cfo-emendasimpositivas-ple-031-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37139/031-2024-cfo-ple-031-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36820/001-2024-rp-cesas-pll-07-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36853/002-2024-cesas-ple-007-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36993/004-2024-rel-par-cesas-pll-012-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36821/01-2024-rp-cuospt-pll-008-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36826/02-2024-cuospt-pll-009-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36977/004-2024-cuospt-ple-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36989/005-2024-cuospt-plce-005-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37117/01-2024-ei-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37118/02-2024-ei-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37119/03-2024-ei-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37120/04-2024-ei-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37121/05-2024-ei-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37122/06-2024-ei-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37123/07-2024-ei-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37124/08-2024-ei-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37125/09-2024-ei-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37126/010-2024-ei-eraldes-aprovado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37127/011-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37128/012-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37129/013-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37130/014-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37131/015-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37132/016-2024-ei-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37133/017-2024-ei-eraldes-aprovado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37134/018-2024-ei-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37135/019-2024-ei-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37136/020-2024-ei-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37143/021-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37144/022-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37145/023-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37146/024-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37147/025-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37148/026-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37149/027-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37150/028-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37151/029-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36913/002-2024-parconj-ccj-cesas-pdl003_a_030-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37000/003-2024-rp-ccj-cuospt-ple-019-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37045/004-2024-ccj-cesas-rel-parconjunto-tcd.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37159/005-2024-rel-par-ccj-cesas-ple-035-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37141/006-2024-rel-paremconjunto-ccj-cfo-cuospt-ple-038-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37164/007-2024-rel-par-ccj-cesas-pll-018-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37165/008-2024-rel-par-ccj-cesas-pll-019-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37161/009-2024-rel-par-ccj-cfo-ple-039-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37163/011-2024-rel-par-ccj-cfo-ple-016-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36733/001-2024-recomendatoria-promotoriadtno.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36982/parecerfinal-cp-002-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37002/368-2024-gab-pederetiradaple-023-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37116/002-2024-emendaaditiva-ple-030-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36992/001-2024-es-ccj-aprovada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37115/002-2024-emendasupressiva-ple-030-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36737/001-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36738/002-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36739/003-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36742/004-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36749/005-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36756/006-2024-ind-verbal-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36757/007-2024-ind-verbal-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36772/008-2024-ind-raniellilima-aprovado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36790/009-2024-ind-verbal-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36796/014-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36810/015-2024-ind-rosenilda.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36831/016-2024-ind-raniellilima.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36834/017-2024-ind-diocelio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36838/018-2024-ind-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36841/019-2024-ind-michelecarrasco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36843/020-2024-ind-michelecarrasco.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36855/021-2024-ind-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36863/022-2024-ind-edson.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36865/023-2024-ind-adriano.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36882/024-2024-ind-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36883/025-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36910/026-2024-ind-edimilson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36967/027-2024-ind-adrianoaprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36969/028-2024-ind-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36975/029-2024-ind-diocelio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36978/030-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36979/031-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36985/032-2024-ind-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37003/033-2024-michelecarrasco.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37005/034-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37006/035-2024-ind-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37009/036-2024-ind-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37010/037-2024-ind-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37039/038-2024-ind-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37079/039-2024-michelecarrasco-bombeiro.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37080/040-2024-michelecarrasco-secsaude.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37095/041-2024-ind-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36801/001-2024-moc-edimilson-bombeiros.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36802/002-2024-moc-pesar-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36812/003-2024-mocaoaplausos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36840/006-2024-moc-edson.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36866/007-2024-moc-michele-luizhenrique.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36873/008-2024-moc-aplausos.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36877/009-2024-moc-aplausos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36875/010-2024-moc-aplausos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36876/doc_30042024_080509_112005.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36896/012-2024-moc-michele-emerson.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36897/013-2024-moc-michele-mulheresquicuidam.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36898/014-2024-moc-michele-profissionais_de_enfermagem.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36904/015-2024-moc-ranielli-therese.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36908/016-2024-arnildo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36968/017-2024-moc-aplausos-.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36983/018-2024-moc-aplausoedimilsonaprovado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36984/019-2024-moc-pesar-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36994/020-2024-moc-aplausoadrianoaprovado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36998/021-2024-mocaplauso-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37101/022-2024-moc-pesar-arnildo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37156/024-2024-moc-aplausos-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36732/001-2024-pdl-contasanuais-2022-aprovado-processocompleto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36912/003-2024-pdl-oabn-adriano-cleomaravasconcellos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36914/004-2024-pdl-oabn-adriano-cristiano.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36915/005-2024-pdl-oabn-adriano-marcos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36916/006-2024-pdl-oabn-diocelio-genecirfranca.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36917/007-2024-pdl-oabn-diocelio-leonil.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36918/008-2024-pdl-oabn-diocelio-roberto.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36919/009-2024-pdl-oabn-edimilson-andremacedo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36920/010-2024-pdl-oabn-edimilson-gabrielpedrini.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36921/011-2024-pdl-oabn-edimilson-leticiacapistrano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36922/012-2024-pdl-oabn-edson-kelthonpsmagalhaes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36923/013-2024-pdl-oabn-eraldes-vanessa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36924/014-2024-pdl-oabn-eraldes-yasmin.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36925/015-2024-pdl-oabn-josecarlos-terezinha.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36926/016-2024-pdl-oabn-josecarlos-hildegundes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36927/017-2024-pdl-oabn-josecarlos-marcoshennrichs.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36928/018-2024-pdl-oabn-michele-joemilson.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36929/019-2024-pdl-oabn-michele-miriam.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36930/020-2024-pdl-oabn-michele-paulacapistrano.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36931/021-2024-pdl-oabn-ranielli-adenir.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36932/022-2024-pdl-oabn-ranielli-joaopaulo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36933/023-2024-pdl-oabn-ranielli-nestorfelipe.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36934/024-2024-pdl-oabn-adriano-mesa-arlindo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36935/025-2024-pdl-oabn-josecarlos-mesa-brunoparo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36937/026-2024-pdl-oabn-eraldes-robson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36940/027-2024-pdl-oabn-arnildo-altamiro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36941/028-2024-pdl-oabn-arnildo-roberto.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36942/029-2024-pdl-oabn-arnildo-jumara.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36943/030-2024-pdl-oabn-arnildo-mesa-gabriela.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37013/031-2024-pdl-adriano-igoalexandre.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37015/032-2024-pdl-adriano-salete.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37016/033-2024-pdl-adriano-lidio-md.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37017/034-2024-pdl-edimilson-mariojakson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37018/035-2024-pdl-edimilson-venanciosoares.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37019/036-2024-pdl-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37020/037-2024-pdl-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37021/038-2024-pdl-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37022/039-2024-pdl-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37023/040-2024-pdl-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37024/041-2024-pdl-eraldes-jovino.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37025/042-2024-pdl-eraldes-maravisnadi.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37026/043-2024-pdl-josecarlos-gilmar.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37027/044-2024-pdl-josecarlos-willian.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37028/045-2024-pdl-josecarlos-sandro-md.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37029/046-2024-pdl-ranielli-avelino.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37030/047-2024-pdl-ranielli-givaldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37031/048-2024-pdl-ranielli-raimundo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37032/049-2024-pdl-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37033/050-2024-pdl-mesadiretora-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37034/051-2024-pdl-arnildo-paulenes.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37035/052-2024-pdl-arnildo-wener.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37036/053-2024-pdl-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37037/054-2024-pdl-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37038/055-2024-pdl-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37040/056-2024-pdl-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37044/057-2024-pdl-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37157/058-2024-pdl-contasanuais2023-processocompleto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36750/001-2024-pelom.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36729/001-2024-plce-rga-servidoresmunicipais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36728/002-2024-plce-rga-agentespoliticos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36798/003-2024-plce-alteralc-49-2018-51-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36899/004-2024-plce-alteralc-69-2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36958/005-2024-plce-.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37105/006-2024-proded.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36730/001-2024-ple-operacaocredito.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36731/002-2024-ple-ab-creditoadcespecial.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36781/003-2024-ple-imovel.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36787/004-2024-ple-convenioconseg.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36797/005-2024-ple-revogalei-1583-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36811/006-2024-ple-.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36813/007-2024-ple-conveniorotary.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36836/008-2024-ple-aberturacredito.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36842/010-2024-ple-alteralei-881-2013-urgencia.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36844/011-2024-ple-alteralei-1230-2018-urgencia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36860/012-2024-ple-suas-mt.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36884/013-2024-ple-assocconectlife-retirado.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36905/016-2024-ple-dosepremiada.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36909/017-2024-ple-aberturacredito.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36944/018-2024-ple-aberturacredito.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36966/019-2024-ple-alteralei495-2002.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36971/021-2024-ple-desafetaimoveis.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36972/022-2024-ple-dacaopgto-benutefaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37007/025-2024-credadespecial.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37011/026-2024-credadespecial.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37012/027-2024-parceriapublicoprivada.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37046/028-2024-creditoadicional-um-milhao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37066/029-2024-ple-alteralo-1610-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37071/030-2024-ple-ldo-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37085/031-2024-ple-loa-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37083/032-2024-ple-creditoacidional.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37089/033-2024-ple-alteralo-1584-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37096/034-2024-altera-acrescentalo-1446-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37098/projeto_de_lei_35.2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37100/036-2024-alienarbensmoveis.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37106/037-2024-creditoadicional.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37113/038-2024-criafmt.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37152/039-2024-alteralo-1584-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37155/040-ple-regime_urgencia-alterado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36734/001-2024-pll-adriano.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36736/003-2024-pll.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36746/004-2024-pll-ranielli.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36773/005-2024-pll-mesaucmmat.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36776/006-2024-pll-adrianocorrea.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36777/007-2024-pll-rosenildapinhata.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36785/008-2024-pll-edimilson.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36799/009-2024-pll-diocelio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36856/010-2024-pll-mesa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36867/011-2024-pll-adriano-divulgainformacoesrelativascontratollocacaoimoveis..doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36895/012-2024-pll-michelecarrasco-novembroazul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36938/013-2024-pll-michele-retirado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36939/014-2024-pll-michele-retirado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36995/015-2024-pll-edson-retirado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37001/016-2024-pll-adriano-processocompletocom-veto.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37008/017-2024-pll-adriano-retirado.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37103/018-2024-pll-michele-tituloshonorificos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37104/019-2024-pll-michele-mulherdiamante.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37142/001-2024-pr-aprovadoprimeiroturno.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37153/redafinal-ple_030_031_034_de_2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36743/001-2024-req-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36740/002-2024-req-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36741/003-2024-req-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36744/004-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36745/005-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36747/006-2024-req-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36751/008-2024-req-verbal-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36752/009-2024-req-verbal-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36753/010-2024-req-verbal-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36754/011-2024-req-verbal-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36755/012-2024-req-verbal-jcdavid-aprovado.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36758/013-2024-req-verbal-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36770/014-2024-req-edimilsonalmeida.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36771/015-2024-req-edimilsonalmeida.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36782/019-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36783/020-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36784/021-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36789/024-2024-req-verbal-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36806/027-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36807/028-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36808/029-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36809/030-2024-req-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36830/032-2024-req-arnildo.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36835/035-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36848/037-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36854/038-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36872/039-2024-req-michele-justificando_ausencia_sessao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36874/040-2024-req-michele-_vigilanciasanitaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36880/041-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36881/042-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36887/043-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36888/044-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36889/045-2024-req-edimilsonalmeida-aprovado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36890/046-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36891/047-2024-req-adriano-aprovada.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36892/048-2024-req-ranielli-aprovada.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36893/049-2024-req-edimilson.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36894/050-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36946/051-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36947/052-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36948/053-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36949/054-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36950/055-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36951/056-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36952/057-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36953/058-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36954/059-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36955/060-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36956/061-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36957/062-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36959/063-2024-req-edimilsonaprovado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36960/064-2024-req-edimilsonaprovado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36970/065-2024-req-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36986/066-2024-req-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36987/067-2024-req-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36999/068-2024-req-josecarlosaprovado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37004/069-2024-req-michele-crechetiaalair.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37041/070-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37042/071-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37047/072-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37048/073-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37062/074-2024-req-arnildo-empresaame-aprovado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37067/075-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37068/076-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37069/077-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37070/078-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37074/079-2024-req-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37075/080-2024-req-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37077/081-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37078/082-2024-req-edimilson.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37084/083-2024-req-michele-aprovado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37090/084-2024-req-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37099/085-2024-req-arnildo.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37097/511-gab-2024-mensagemvetolc-092-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37114/002-2024-lo-1618-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36759/001-2024-rp-ccj-plce-001-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36761/002-2024-rp-ccj-plce-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36763/003-2024-rp-ccj-ple-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36765/004-2024-rp-ccj-pll-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36767/005-2024-rp-ccj-pll-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36769/006-2024-rp-ccj-pelom-001-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36774/007-2024-rel-par-ccj-pll-005-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36814/008-2024-rel-par-ccj-pll-001-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36815/009-2024-rp-ccj-pll-004-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36816/010-2024-rel-par-ccj-pll-006-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36817/011-2024-rp-ccj-pll-007-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36818/012-2024-rp-ccj-pll-008-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36819/013-2024-rp-ccj-plce-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36825/014-2024-rp-ccj-ple-006-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36824/015-2024-ccj-pll-009-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36849/017-2024-ccj-ple-004-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36850/018-2024-ccj-ple-007-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36857/019-2024-ccj-pll-010-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36861/020-2024-ccj-ple-008-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36871/023-2024-ccj-pll-11-2024-adriano.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36961/025-2024-ccj-ple-017-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36964/026-2024-ccj-ple-018-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36973/027-2024-rel-par-ccj-plce-004-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36974/028-2024-rel-par-ccj-pll-012-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36976/029-2024-ccj-ple-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36988/030-2024-ccj-plce-005-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36990/031-2024-ccj-ple-023-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37049/034-2024-rel-par-ccj-ple-025-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37051/035-rel-par-pll-016-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37061/038-2024-ccj-ple-026-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37063/039-2024-rel-par-ccj-ple-027-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37072/040-2024-ccj-ple-029-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37091/042-2024-rel-par-ccj-ple-032-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37092/043-2024-rel-par-ccj-ple-033-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37109/044-2024-ccj-ple-037-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37110/045-2024-ccj-plce-006-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36760/001-2024-rp-cfo-plce-001-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36762/002-2024-rp-cfo-plce-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36764/003-2024-rp-cfo-ple-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36766/004-2024-rp-cfo-pll-002-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36768/005-2024-rp-cfo-pll-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36775/006-2024-rel-par-cfo-pll-005-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36822/008-2024-rp-cfo-plce-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36823/009-2024-rp-cfo-ple-006-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36851/010-2024-cfo-ple-004-2024-retiradopauta.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36852/011-2024-cfo-ple-007-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36858/012-2024-cfo-pll-010-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36862/013-2024--cfo-ple-008-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36963/016-2024-cfo-ple-017-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36965/017-2024-cfo-ple-018-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36991/018-2024-cfo-ple-023-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37050/019-2024-rel-par-cfo-ple-025-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37058/021-2024-cfo-ple-027-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37060/022-2024-cfo-ple-026-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37073/023-2024-cfo-ple-029-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37094/025-2024-cfo-ple-033-2024-urgencia.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37093/026-2024-cfo-ple-032-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37111/027-2024-cfo-ple-037-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37112/028-2024-cfo-plce-006-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37137/029-2024-cfo-ple-030-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37138/030-2024-cfo-emendasimpositivas-ple-031-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37139/031-2024-cfo-ple-031-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36820/001-2024-rp-cesas-pll-07-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36853/002-2024-cesas-ple-007-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36993/004-2024-rel-par-cesas-pll-012-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36821/01-2024-rp-cuospt-pll-008-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36826/02-2024-cuospt-pll-009-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36977/004-2024-cuospt-ple-003-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36989/005-2024-cuospt-plce-005-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37117/01-2024-ei-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37118/02-2024-ei-diocelio-aprovado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37119/03-2024-ei-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37120/04-2024-ei-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37121/05-2024-ei-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37122/06-2024-ei-ranielli-aprovado.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37123/07-2024-ei-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37124/08-2024-ei-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37125/09-2024-ei-edimilson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37126/010-2024-ei-eraldes-aprovado.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37127/011-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37128/012-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37129/013-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37130/014-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37131/015-2024-ei-arnildo-aprovado.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37132/016-2024-ei-adriano-aprovado.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37133/017-2024-ei-eraldes-aprovado.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37134/018-2024-ei-josecarlos-aprovado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37135/019-2024-ei-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37136/020-2024-ei-edson-aprovado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37143/021-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37144/022-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37145/023-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37146/024-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37147/025-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37148/026-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37149/027-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37150/028-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37151/029-2024-ei-michelecarrasco-aprovado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36913/002-2024-parconj-ccj-cesas-pdl003_a_030-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37000/003-2024-rp-ccj-cuospt-ple-019-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37045/004-2024-ccj-cesas-rel-parconjunto-tcd.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37159/005-2024-rel-par-ccj-cesas-ple-035-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37141/006-2024-rel-paremconjunto-ccj-cfo-cuospt-ple-038-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37164/007-2024-rel-par-ccj-cesas-pll-018-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37165/008-2024-rel-par-ccj-cesas-pll-019-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37161/009-2024-rel-par-ccj-cfo-ple-039-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37163/011-2024-rel-par-ccj-cfo-ple-016-2024-aprovado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36733/001-2024-recomendatoria-promotoriadtno.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/36982/parecerfinal-cp-002-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2024/37002/368-2024-gab-pederetiradaple-023-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H415"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="213.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>