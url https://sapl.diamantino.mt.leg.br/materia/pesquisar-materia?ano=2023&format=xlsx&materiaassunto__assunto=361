--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -54,168 +54,168 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>35998</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Manoel Loureiro Neto</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/35998/plc_012023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/35998/plc_012023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da revisão geral de subsídios dos servidores públicos efetivos e comissionados do Poder Executivo e Legislativo do Município de Diamantino para o ano de 2023, e dá outras providencias,</t>
   </si>
   <si>
     <t>35999</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/35999/plc_022023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/35999/plc_022023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da revisão geral do subisídio dos agentes politicos do Poder Legislativo do Município de Diamantino para o ano de 2023 , e dá outras providências .</t>
   </si>
   <si>
     <t>36405</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36405/ple-022-2023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36405/ple-022-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., e dá outras providências. R$ 10.000.000,00 (dez milhões de reais)</t>
   </si>
   <si>
     <t>36004</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora 2023/2024</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36004/pll-001-2023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36004/pll-001-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1378/2020, e dá outras providências.</t>
   </si>
   <si>
     <t>36005</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36005/pll-002-2023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36005/pll-002-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.474/2022, cria a função gratificada de Chefe de Secretaria Legislativa e concede reajuste às demais funções gratificadas, no âmbito da Câmara Municipal de Diamantino/MT, e dá outras providências.</t>
   </si>
   <si>
     <t>36006</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36006/pll-003-2023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36006/pll-003-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos parágrafos 1º, 2º e 3º , todos dos artigos 1º da Lei Municipal nº 821/2011.</t>
   </si>
   <si>
     <t>36007</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36007/pll-004-2023.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36007/pll-004-2023.pdf</t>
   </si>
   <si>
     <t>Concede a revisão geral dos subsídios dos agentes políticos do Poder Legislativo Municipal, referente ao ano de 2021.</t>
   </si>
   <si>
     <t>36010</t>
   </si>
   <si>
     <t>PCCJ</t>
   </si>
   <si>
     <t>Parecer CCJ</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36010/parecer-ccj-plo2.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36010/parecer-ccj-plo2.pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI Nº 02/2023 - ALTERA A LEI MUNICIPAL Nº 1.474/2022, CRIA A FUNÇÃO GRATIFICADA DE CHEFE DE SECRETARIA LEGISLATIVA E CONCEDE O REAJUSTE ÀS DEMAIS FUNÇÕES GRATIFICADAS, NO ÂMBITO DA CÂMARA MUNICIPAL DE DIAMANTINO/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>36011</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer CFO</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36011/parecer-cfo-plo2.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36011/parecer-cfo-plo2.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -519,68 +519,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/35998/plc_012023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/35999/plc_022023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36405/ple-022-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36004/pll-001-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36005/pll-002-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36006/pll-003-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36007/pll-004-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36010/parecer-ccj-plo2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36011/parecer-cfo-plo2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/35998/plc_012023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/35999/plc_022023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36405/ple-022-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36004/pll-001-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36005/pll-002-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36006/pll-003-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36007/pll-004-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36010/parecer-ccj-plo2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2023/36011/parecer-cfo-plo2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>