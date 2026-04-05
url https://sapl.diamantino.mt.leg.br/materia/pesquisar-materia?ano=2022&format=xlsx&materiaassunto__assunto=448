--- v0 (2026-02-15)
+++ v1 (2026-04-05)
@@ -54,219 +54,219 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>35967</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35967/rf-004-2022-pl034-2022-exec.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35967/rf-004-2022-pl034-2022-exec.pdf</t>
   </si>
   <si>
     <t>Redação Final ao ao Projeto de Lei nº 034/2022 - Estima a Receita e Fixa a Despesa para o exercício de 2023.</t>
   </si>
   <si>
     <t>35956</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer CFO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35956/rel-parcfo-56-2022-_emendasimpositivas-pl_34-2022.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35956/rel-parcfo-56-2022-_emendasimpositivas-pl_34-2022.doc</t>
   </si>
   <si>
     <t>Parecer das Emendas Impositivas ao Projeto de Lei nº 034/2022 - Estima a Receita e Fixa a Despesa para o exercício de 2023</t>
   </si>
   <si>
     <t>35968</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35968/rel-parcfo-61-2022-pl-034-2022.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35968/rel-parcfo-61-2022-pl-034-2022.doc</t>
   </si>
   <si>
     <t>Parecer a Redação Final do Projeto de Lei nº 034/2022 - Estima a Receita e Fixa a Despesa para o exercício de 2023.</t>
   </si>
   <si>
     <t>35952</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMIM</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35952/001-2022-pl-034-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35952/001-2022-pl-034-2022.docx</t>
   </si>
   <si>
     <t>Emenda Individual ao Projeto de Lei nº 034/2022 - Estima a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2023, no valor de R$ 66.000,00</t>
   </si>
   <si>
     <t>35953</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Eraldes Catarino de Campos</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35953/002-2022--pl-034-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35953/002-2022--pl-034-2022.docx</t>
   </si>
   <si>
     <t>35954</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35954/003-2022--pl-034-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35954/003-2022--pl-034-2022.docx</t>
   </si>
   <si>
     <t>35957</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35957/004-2022--pl-034-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35957/004-2022--pl-034-2022.docx</t>
   </si>
   <si>
     <t>Emenda Individual ao Projeto de Lei nº 034/2022 - Estima a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2023, no valor de R$ 14.000,00</t>
   </si>
   <si>
     <t>35959</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35959/005-2022-pl-034-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35959/005-2022-pl-034-2022.docx</t>
   </si>
   <si>
     <t>Emenda Individual ao Projeto de Lei nº 034/2022 - Estima a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2023, no valor de R$ 15.000,00</t>
   </si>
   <si>
     <t>35960</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35960/006-2022-pl-034-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35960/006-2022-pl-034-2022.docx</t>
   </si>
   <si>
     <t>Emenda Individual ao Projeto de Lei nº 034/2022 - Estima a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2023, no valor de R$ 36.997,57</t>
   </si>
   <si>
     <t>35963</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alfredo Matheus Keller</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35963/007-2022-pl-34-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35963/007-2022-pl-34-2022.docx</t>
   </si>
   <si>
     <t>Emenda Individual ao Projeto de Lei nº 034/2022 - Estima a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2023, no valor de R$ 65.997,57</t>
   </si>
   <si>
     <t>35964</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35964/008-2022-pl034-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35964/008-2022-pl034-2022.docx</t>
   </si>
   <si>
     <t>35961</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35961/009-2022-pl-034-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35961/009-2022-pl-034-2022.docx</t>
   </si>
   <si>
     <t>Emenda Individual ao Projeto de Lei nº 034/2022 - Estima a receita e fixa a despesa do Município de Diamantino para o exercício financeiro de 2023, no valor de R$ 65.997,52</t>
   </si>
   <si>
     <t>35965</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35965/010-2022-pl-034-2022.docx</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35965/010-2022-pl-034-2022.docx</t>
   </si>
   <si>
     <t>35966</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Eraldes Catarino de Campos, José Carlos David, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35966/011-2022-pl-034-2022.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35966/011-2022-pl-034-2022.doc</t>
   </si>
   <si>
     <t>Emenda Modificativa Projeto de Lei nº 034/2022 altera o Inciso I, art 6º.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -573,68 +573,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35967/rf-004-2022-pl034-2022-exec.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35956/rel-parcfo-56-2022-_emendasimpositivas-pl_34-2022.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35968/rel-parcfo-61-2022-pl-034-2022.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35952/001-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35953/002-2022--pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35954/003-2022--pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35957/004-2022--pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35959/005-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35960/006-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35963/007-2022-pl-34-2022.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35964/008-2022-pl034-2022.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35961/009-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35965/010-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35966/011-2022-pl-034-2022.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35967/rf-004-2022-pl034-2022-exec.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35956/rel-parcfo-56-2022-_emendasimpositivas-pl_34-2022.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35968/rel-parcfo-61-2022-pl-034-2022.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35952/001-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35953/002-2022--pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35954/003-2022--pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35957/004-2022--pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35959/005-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35960/006-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35963/007-2022-pl-34-2022.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35964/008-2022-pl034-2022.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35961/009-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35965/010-2022-pl-034-2022.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/2022/35966/011-2022-pl-034-2022.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="111.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="153" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>