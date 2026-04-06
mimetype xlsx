--- v0 (2026-02-16)
+++ v1 (2026-04-06)
@@ -54,171 +54,171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32392</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Adriano Soares Correa</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32392/7393631f-4cea-46ce-8c00-a79345746ca6.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32392/7393631f-4cea-46ce-8c00-a79345746ca6.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR DAUTON LUIZ SANTOS VASCONCELLOS</t>
   </si>
   <si>
     <t>32393</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32393/b9342df7-a52c-49c1-9482-1971c4a5b87a.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32393/b9342df7-a52c-49c1-9482-1971c4a5b87a.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR SIMONE APARECIDA DOS SANTOS.</t>
   </si>
   <si>
     <t>32394</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Diocelio Antunes Pruciano</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32394/53051078-6f3b-4592-9ca0-1e3b62d3da33.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32394/53051078-6f3b-4592-9ca0-1e3b62d3da33.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR JONATHAN HENRIQUE FERREIRA BOTH</t>
   </si>
   <si>
     <t>32395</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32395/1a51e091-4e72-4176-b384-de23ba322343.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32395/1a51e091-4e72-4176-b384-de23ba322343.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR EUZÉBIO LOPES MACEDO FILHO</t>
   </si>
   <si>
     <t>32398</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Edson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32398/f3888a9b-56b8-4ac3-a180-4101360143af.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32398/f3888a9b-56b8-4ac3-a180-4101360143af.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA KARINA MATIAS DE CAMARGO BRAGHIN</t>
   </si>
   <si>
     <t>32399</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Eraldes Catarino de Campos</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32399/597afcac-dfaa-4d0d-97a2-fafe462bcd55.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32399/597afcac-dfaa-4d0d-97a2-fafe462bcd55.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR FERNANDO ROCHA PAIXÃO</t>
   </si>
   <si>
     <t>32400</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>José Carlos David</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32400/64f4076a-0c27-434d-9558-db1b6485cfbe.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32400/64f4076a-0c27-434d-9558-db1b6485cfbe.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR GEAN DIAS</t>
   </si>
   <si>
     <t>32402</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32402/763ce612-cd74-4758-97ae-97040ddefaa0.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32402/763ce612-cd74-4758-97ae-97040ddefaa0.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR WESLEY CARLOS ALVES RODRIGUES  PEREIRA</t>
   </si>
   <si>
     <t>32403</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32403/2224f163-20af-4a9d-813c-8a622fd9cdd9.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32403/2224f163-20af-4a9d-813c-8a622fd9cdd9.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR EDSON JOSÉ DA COSTA FILHO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -525,68 +525,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32392/7393631f-4cea-46ce-8c00-a79345746ca6.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32393/b9342df7-a52c-49c1-9482-1971c4a5b87a.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32394/53051078-6f3b-4592-9ca0-1e3b62d3da33.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32395/1a51e091-4e72-4176-b384-de23ba322343.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32398/f3888a9b-56b8-4ac3-a180-4101360143af.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32399/597afcac-dfaa-4d0d-97a2-fafe462bcd55.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32400/64f4076a-0c27-434d-9558-db1b6485cfbe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32402/763ce612-cd74-4758-97ae-97040ddefaa0.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32403/2224f163-20af-4a9d-813c-8a622fd9cdd9.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32392/7393631f-4cea-46ce-8c00-a79345746ca6.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32393/b9342df7-a52c-49c1-9482-1971c4a5b87a.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32394/53051078-6f3b-4592-9ca0-1e3b62d3da33.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32395/1a51e091-4e72-4176-b384-de23ba322343.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32398/f3888a9b-56b8-4ac3-a180-4101360143af.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32399/597afcac-dfaa-4d0d-97a2-fafe462bcd55.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32400/64f4076a-0c27-434d-9558-db1b6485cfbe.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32402/763ce612-cd74-4758-97ae-97040ddefaa0.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32403/2224f163-20af-4a9d-813c-8a622fd9cdd9.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="108.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>