--- v0 (2026-02-19)
+++ v1 (2026-06-10)
@@ -54,198 +54,198 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>32963</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Adriano Soares Correa</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32963/a22acf36-41b2-4fc7-959d-255a1604e0f3.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32963/a22acf36-41b2-4fc7-959d-255a1604e0f3.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO DIAMANTINENSE AO SENHOR JAMIL RODRIGUES BARROSO</t>
   </si>
   <si>
     <t>32964</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32964/2720bfb4-453f-4687-b96f-a84f81eea805.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32964/2720bfb4-453f-4687-b96f-a84f81eea805.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO DIAMANTINENSE AO SENHOR JÚLIO OLIVEIRA MENDES</t>
   </si>
   <si>
     <t>32965</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Diocelio Antunes Pruciano</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32965/5f77b4a9-d588-4ac0-af6a-e892ec98a8c3.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32965/5f77b4a9-d588-4ac0-af6a-e892ec98a8c3.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO DIAMANTINENSE AO SENHOR JEREMIAS EUCLIDES DOS SANTOS</t>
   </si>
   <si>
     <t>32966</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Edimilson Freitas Almeida</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32966/0d36cc54-a413-4a1d-aa60-bc8aaadb2a33.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32966/0d36cc54-a413-4a1d-aa60-bc8aaadb2a33.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ DIAMANTINENSE A SENHORA ADÉLIA MARIA DOS SANTOS</t>
   </si>
   <si>
     <t>32967</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Edson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32967/005077ff-fcae-45ae-9ad8-355ce17f62f5.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32967/005077ff-fcae-45ae-9ad8-355ce17f62f5.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ DIAMANTINENSE A SENHORA GONÇALINA MARIA VIEGAS DE ALMEIDA</t>
   </si>
   <si>
     <t>32968</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Eraldes Catarino de Campos</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32968/34ee66c7-1307-4710-8131-3c8de9dd92aa.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32968/34ee66c7-1307-4710-8131-3c8de9dd92aa.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ DIAMANTINENSE A SENHORA ROSINERE BENTO DA ROCHA</t>
   </si>
   <si>
     <t>32969</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>José Carlos David</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32969/3ba69c91-3e11-4f2d-b975-ad658dcf035f.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32969/3ba69c91-3e11-4f2d-b975-ad658dcf035f.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ DIAMANTINENSE A SENHORA TEREZINHA CADÓ LANZA</t>
   </si>
   <si>
     <t>32970</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Michele Cristina Carrasco Mauriz</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32970/ad78f153-903e-4562-b98a-7993bed5fcc0.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32970/ad78f153-903e-4562-b98a-7993bed5fcc0.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO DIAMANTINENSE AO SENHOR MILTON MATEUS CRIVELETTO</t>
   </si>
   <si>
     <t>32971</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32971/e2d4dccb-24f6-448d-9f91-9938face1947.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32971/e2d4dccb-24f6-448d-9f91-9938face1947.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO DIAMANTINENSE AO SENHOR RODRIGO DOS ANJOS BARROSO MATTOS</t>
   </si>
   <si>
     <t>32972</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Arnildo Gerhardt Neto, Diocelio Antunes Pruciano, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32972/4b3f7599-0192-4569-950d-62cdbc7604b7.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32972/4b3f7599-0192-4569-950d-62cdbc7604b7.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO DIAMANTINENSE AO PREFEITO MUNICIPAL DE CUIABÁ SENHOR EMANUEL PINHEIRO</t>
   </si>
   <si>
     <t>33133</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/33133/60cc99ef-f4b1-4792-a97d-b995bbbc8e60.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/33133/60cc99ef-f4b1-4792-a97d-b995bbbc8e60.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO DECRETO LEGISLATIVO Nº. 623/2021, QUE CONCEDE O TÍTULO DE CIDADÃO DIAMANTINENSE AO PREFEITO MUNICIPAL DE CUIABÁ SENHOR EMANUEL PINHEIRO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -552,68 +552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32963/a22acf36-41b2-4fc7-959d-255a1604e0f3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32964/2720bfb4-453f-4687-b96f-a84f81eea805.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32965/5f77b4a9-d588-4ac0-af6a-e892ec98a8c3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32966/0d36cc54-a413-4a1d-aa60-bc8aaadb2a33.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32967/005077ff-fcae-45ae-9ad8-355ce17f62f5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32968/34ee66c7-1307-4710-8131-3c8de9dd92aa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32969/3ba69c91-3e11-4f2d-b975-ad658dcf035f.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32970/ad78f153-903e-4562-b98a-7993bed5fcc0.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32971/e2d4dccb-24f6-448d-9f91-9938face1947.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32972/4b3f7599-0192-4569-950d-62cdbc7604b7.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/33133/60cc99ef-f4b1-4792-a97d-b995bbbc8e60.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32963/a22acf36-41b2-4fc7-959d-255a1604e0f3.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32964/2720bfb4-453f-4687-b96f-a84f81eea805.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32965/5f77b4a9-d588-4ac0-af6a-e892ec98a8c3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32966/0d36cc54-a413-4a1d-aa60-bc8aaadb2a33.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32967/005077ff-fcae-45ae-9ad8-355ce17f62f5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32968/34ee66c7-1307-4710-8131-3c8de9dd92aa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32969/3ba69c91-3e11-4f2d-b975-ad658dcf035f.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32970/ad78f153-903e-4562-b98a-7993bed5fcc0.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32971/e2d4dccb-24f6-448d-9f91-9938face1947.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/32972/4b3f7599-0192-4569-950d-62cdbc7604b7.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2021/33133/60cc99ef-f4b1-4792-a97d-b995bbbc8e60.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="70.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="169.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>