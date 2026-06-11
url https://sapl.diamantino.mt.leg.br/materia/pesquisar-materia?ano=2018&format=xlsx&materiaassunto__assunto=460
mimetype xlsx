--- v0 (2026-02-17)
+++ v1 (2026-06-11)
@@ -54,156 +54,156 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>25282</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Edson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25282/2e55785a-de30-4761-949e-cb3856aee66e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25282/2e55785a-de30-4761-949e-cb3856aee66e.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR ALESSANDRO BISPO SANTANA</t>
   </si>
   <si>
     <t>25283</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>GISLENE APARECIDA DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25283/daf28cf0-6e3f-4f90-b244-4e76077c954e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25283/daf28cf0-6e3f-4f90-b244-4e76077c954e.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA ' ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR ADAILTON HONORIO DA SILVA.</t>
   </si>
   <si>
     <t>25284</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>GONCALINA MARIA VIEGAS DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25284/bf7b7343-5946-4e35-ae8d-bf1d3e3cd437.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25284/bf7b7343-5946-4e35-ae8d-bf1d3e3cd437.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA ' ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR ILTON FRANCISCO DE SOUZA..</t>
   </si>
   <si>
     <t>25285</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>JOSÉ BEZERRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25285/9b9b5160-6c08-408e-83f2-89b9264f07bb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25285/9b9b5160-6c08-408e-83f2-89b9264f07bb.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' A SENHORA JANAINA CRUZ CAMARGO RAMOS</t>
   </si>
   <si>
     <t>25286</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>JOZENIL COSTA LUBE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25286/e2d23f9f-a101-49a9-8541-1fbcb84a312d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25286/e2d23f9f-a101-49a9-8541-1fbcb84a312d.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' A SENHORA REGINA LÚCIA BARROS FROTA</t>
   </si>
   <si>
     <t>25287</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>MARIA EUGÊNIA DOS SANTOS VASCONCELLOS</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25287/c2a47c2c-a4b3-4837-a343-eae3d6fc7b7b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25287/c2a47c2c-a4b3-4837-a343-eae3d6fc7b7b.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR ANTÔNIO MARTINS DE SOUZA NETO</t>
   </si>
   <si>
     <t>25291</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25291/09d7584d-45a2-4ffd-b0bb-0bf2611dd83d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25291/09d7584d-45a2-4ffd-b0bb-0bf2611dd83d.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' A SENHORA JULIANA MARY BARROS</t>
   </si>
   <si>
     <t>25292</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25292/f692b91e-8872-4200-9aa8-c2b91bc859a5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25292/f692b91e-8872-4200-9aa8-c2b91bc859a5.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR JOSIVAN DIVINO DOS ANJOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -510,68 +510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25282/2e55785a-de30-4761-949e-cb3856aee66e.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25283/daf28cf0-6e3f-4f90-b244-4e76077c954e.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25284/bf7b7343-5946-4e35-ae8d-bf1d3e3cd437.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25285/9b9b5160-6c08-408e-83f2-89b9264f07bb.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25286/e2d23f9f-a101-49a9-8541-1fbcb84a312d.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25287/c2a47c2c-a4b3-4837-a343-eae3d6fc7b7b.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25291/09d7584d-45a2-4ffd-b0bb-0bf2611dd83d.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25292/f692b91e-8872-4200-9aa8-c2b91bc859a5.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25282/2e55785a-de30-4761-949e-cb3856aee66e.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25283/daf28cf0-6e3f-4f90-b244-4e76077c954e.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25284/bf7b7343-5946-4e35-ae8d-bf1d3e3cd437.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25285/9b9b5160-6c08-408e-83f2-89b9264f07bb.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25286/e2d23f9f-a101-49a9-8541-1fbcb84a312d.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25287/c2a47c2c-a4b3-4837-a343-eae3d6fc7b7b.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25291/09d7584d-45a2-4ffd-b0bb-0bf2611dd83d.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25292/f692b91e-8872-4200-9aa8-c2b91bc859a5.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="100.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>