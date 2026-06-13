--- v0 (2026-02-19)
+++ v1 (2026-06-13)
@@ -54,171 +54,171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>25697</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Edson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25697/9d171caf-dd29-401f-a99e-c0fad7eff308.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25697/9d171caf-dd29-401f-a99e-c0fad7eff308.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE "CIDADÃ DIAMANTINENSE" A SENHORA MARINÊS CHRISTOFOLLI PARISENTI.</t>
   </si>
   <si>
     <t>25698</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>EDILSON MOTA SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25698/9f3b2bf4-5b82-49ac-8d00-b98a596a931c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25698/9f3b2bf4-5b82-49ac-8d00-b98a596a931c.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃ DIAMANTINENSE" A SENHORA  MÔNICA ZIMMER RAMBO.</t>
   </si>
   <si>
     <t>25699</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Eraldes Catarino de Campos</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25699/817e4b23-cff7-48e8-802e-ca8d07545cf7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25699/817e4b23-cff7-48e8-802e-ca8d07545cf7.doc</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃ DIAMANTINENSE A SENHORA VALDENES MORAES CADÓ</t>
   </si>
   <si>
     <t>25700</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>GONCALINA MARIA VIEGAS DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25700/66bde96b-29a4-4e07-9f94-00acde448565.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25700/66bde96b-29a4-4e07-9f94-00acde448565.doc</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO DIAMANTINENSE AO SENHOR CARLOS FERNANDO PEREIRA.</t>
   </si>
   <si>
     <t>25701</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>JOSÉ BEZERRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25701/f999e2fe-95fb-406a-9c2d-cfc640fedefe.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25701/f999e2fe-95fb-406a-9c2d-cfc640fedefe.doc</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO DIAMANTINENSE AO SENHOR EDSON GONÇALVES COSTA</t>
   </si>
   <si>
     <t>25702</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>MARIA EUGÊNIA DOS SANTOS VASCONCELLOS</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25702/4687e6fa-1a94-4582-ae2b-9b344ad77541.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25702/4687e6fa-1a94-4582-ae2b-9b344ad77541.doc</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO DIAMANTINENSE AO SENHOR SERGIO JOSE MEISTER.</t>
   </si>
   <si>
     <t>25703</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25703/f094fa1e-c5ec-4c24-88a5-ca98f374c75c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25703/f094fa1e-c5ec-4c24-88a5-ca98f374c75c.doc</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADAO DIAMANTINENSE AO SENHOR WILSON FALCÃO MOREIRA  DA SILVA</t>
   </si>
   <si>
     <t>25704</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25704/75e20020-e1ff-43e1-8f87-a4478bd6580d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25704/75e20020-e1ff-43e1-8f87-a4478bd6580d.doc</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO DIAMANTINANENSE AO SENHOR DOMINGOS PINTO DE MIRANDA</t>
   </si>
   <si>
     <t>25708</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>JOZENIL COSTA LUBE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25708/7179fdd6-e5b8-4f2e-9052-d56b92d2b5c6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25708/7179fdd6-e5b8-4f2e-9052-d56b92d2b5c6.doc</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADAO DIAMANTINENSE AO SENHOR RONALDO KROHLING</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -525,68 +525,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25697/9d171caf-dd29-401f-a99e-c0fad7eff308.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25698/9f3b2bf4-5b82-49ac-8d00-b98a596a931c.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25699/817e4b23-cff7-48e8-802e-ca8d07545cf7.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25700/66bde96b-29a4-4e07-9f94-00acde448565.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25701/f999e2fe-95fb-406a-9c2d-cfc640fedefe.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25702/4687e6fa-1a94-4582-ae2b-9b344ad77541.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25703/f094fa1e-c5ec-4c24-88a5-ca98f374c75c.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25704/75e20020-e1ff-43e1-8f87-a4478bd6580d.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25708/7179fdd6-e5b8-4f2e-9052-d56b92d2b5c6.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25697/9d171caf-dd29-401f-a99e-c0fad7eff308.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25698/9f3b2bf4-5b82-49ac-8d00-b98a596a931c.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25699/817e4b23-cff7-48e8-802e-ca8d07545cf7.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25700/66bde96b-29a4-4e07-9f94-00acde448565.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25701/f999e2fe-95fb-406a-9c2d-cfc640fedefe.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25702/4687e6fa-1a94-4582-ae2b-9b344ad77541.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25703/f094fa1e-c5ec-4c24-88a5-ca98f374c75c.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25704/75e20020-e1ff-43e1-8f87-a4478bd6580d.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2018/25708/7179fdd6-e5b8-4f2e-9052-d56b92d2b5c6.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="88" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>