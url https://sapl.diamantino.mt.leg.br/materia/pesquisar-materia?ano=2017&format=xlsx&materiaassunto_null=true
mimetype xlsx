--- v0 (2026-02-16)
+++ v1 (2026-06-10)
@@ -54,4108 +54,4108 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>24439</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24439/499cf790-863a-437e-b528-ce9b4cf3bd8f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24439/499cf790-863a-437e-b528-ce9b4cf3bd8f.doc</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Complementar Nº 9/2017 - INSTITUI O REGIME ESPECIAL DE INCENTIVOS FISCAIS PARA O DESENVOLVIMENTO DE INFRAESTRUTURA DE INDÚSTRIA DE ENERGIA RENOVÁVEL NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23928</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23928/f700c96c-2bf2-4a3b-b811-2fe471389cdf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23928/f700c96c-2bf2-4a3b-b811-2fe471389cdf.doc</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 25/2017 - INSTITUI O CONSELHO DE CONTROLE SOCIAL DE SANEAMENTO BÁSICO, EM CONFORMIDADE COM O DISPOSTO NA LEI FEDERAL Nº 11.445/07, QUE ESTABELECE DIRETRIZES NACIONAIS PARA O SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>23969</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23969/5b2eb159-e9e5-462d-9d8d-60da7d8b0b8f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23969/5b2eb159-e9e5-462d-9d8d-60da7d8b0b8f.doc</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Emenda à Lei Orgânica Nº 1/2017 - ACRESCENTA PARÁGRAFOS AO INCISO IX, ARTIGO 67, NA LEI ORGÂNICA MUNICIPAL DE DIAMANTINO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>24440</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24440/0e09a16f-9dfb-4e1c-9ebf-ffe94a45a7fb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24440/0e09a16f-9dfb-4e1c-9ebf-ffe94a45a7fb.doc</t>
   </si>
   <si>
     <t>23753</t>
   </si>
   <si>
     <t>EMS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23753/2f6f93b3-da22-43da-ab83-ddfbfbcb4f2f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23753/2f6f93b3-da22-43da-ab83-ddfbfbcb4f2f.doc</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei Nº 12/2017 - AUTORIZA O MUNICÍPIO DE DIAMANTINO-MT A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE GESTÃO COMPARTILHADA DE RESÍDUOS SÓLIDOS - COIGRES OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22915</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edson da Silva, Eraldes Catarino de Campos</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22915/960ee9a1-ae5d-4a63-adfe-97fccbf248fc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22915/960ee9a1-ae5d-4a63-adfe-97fccbf248fc.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A LIMPEZA DO CAMPO DE FUTEBOL SITUADO NO FINAL DO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>22916</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22916/6a2c9880-a4aa-4ead-a6e9-38cebf3b2587.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22916/6a2c9880-a4aa-4ead-a6e9-38cebf3b2587.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE 'TAPA BURACOS' NA AVENIDA COLINA AZUL DO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>22944</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22944/c3ec689d-27df-4379-b454-a8693a90f24a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22944/c3ec689d-27df-4379-b454-a8693a90f24a.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAMENTO E ENCASCALHAMENTO NAS RUAS DO BAIRRO BENTO E BAIRRO PROGRESSO.</t>
   </si>
   <si>
     <t>22945</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22945/6a7b394a-37c4-406c-8e20-db6cf20a9aaa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22945/6a7b394a-37c4-406c-8e20-db6cf20a9aaa.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE QUEBRA-MOLAS NA RUA 06 DO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>22946</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22946/b0772e3a-0471-423a-ae75-c8ddd5ed0048.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22946/b0772e3a-0471-423a-ae75-c8ddd5ed0048.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DA REALIZAÇÃO DE 'TAPA BURACOS' E CONSERTOS NAS RUAS DO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>22947</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22947/86bad569-71bd-4861-b476-46c0b3ba2853.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22947/86bad569-71bd-4861-b476-46c0b3ba2853.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE LIMPEZAS/RETIRADAS DOS ENTULHOS DO MUNICÍPIO DE DIAMANTINO, PARA  QUE DIMINUA FOCOS DO MOSQUITO DA DENGUE.</t>
   </si>
   <si>
     <t>22948</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOSÉ BEZERRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22948/e873a445-1505-446d-9d17-f5e430442de2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22948/e873a445-1505-446d-9d17-f5e430442de2.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR ABRIGOS NOS PONTOS DE ÔNIBUS CIRCULARES QUE AINDA NÃO POSSUI.</t>
   </si>
   <si>
     <t>22949</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22949/8d373bad-9bcd-4848-a8f2-4dc09dfd560d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22949/8d373bad-9bcd-4848-a8f2-4dc09dfd560d.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE DUPLICAR A RODOVIA QUE LIGA DIAMANTINO AO NOVO DIAMANTINO: POSTO 10 ATÉ A ROTATÓRIA DA SERRA.</t>
   </si>
   <si>
     <t>22950</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22950/5a41442f-12f0-474b-9f96-0a1976b9c063.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22950/5a41442f-12f0-474b-9f96-0a1976b9c063.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, A NECESSIDADE DE REFAZER A CALÇADA DA AVENIDA IRMÃO MIGUEL ABIB NO TRECHO DA CÂMARA MUNICIPAL AO TREVO DA SERRA PASSANDO PELO PRONTO ATENDIMENTO. LADO DIREITO E ESQUERDO.</t>
   </si>
   <si>
     <t>22951</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22951/9d91fae2-9004-4f7d-a7fb-c10968a7e26e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22951/9d91fae2-9004-4f7d-a7fb-c10968a7e26e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, POR MEIO DA SECRETARIA DE OBRAS, A NECESSIDADE DE AUMENTAR A LARGURA DA CALÇADA  DA AVENIDA GILMAR MENDES, CONHECIDA COMO 'AVENIDA DO AEROPORTO', DE 2(DOIS) METROS PARA 5(CINCO) METROS.</t>
   </si>
   <si>
     <t>22952</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22952/eee00d37-1668-4cd5-80f3-d4cc5185713c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22952/eee00d37-1668-4cd5-80f3-d4cc5185713c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE COMPRAR UMA ÁREA DE TERRA PARA A CONSTRUÇÃO DO PARQUE INDUSTRIAL.</t>
   </si>
   <si>
     <t>22953</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22953/f7e0a810-575a-4173-9eec-ce2e57704549.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22953/f7e0a810-575a-4173-9eec-ce2e57704549.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM VIVEIRO MUNICIPAL.</t>
   </si>
   <si>
     <t>22954</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22954/18d0fe47-f382-47f1-8ae7-56231892470c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22954/18d0fe47-f382-47f1-8ae7-56231892470c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR ILUMINAÇÃO PÚBLICA NA AVENIDA GILMAR MENDES.</t>
   </si>
   <si>
     <t>22956</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22956/fe1638a3-c876-4323-acda-1dc883088cff.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22956/fe1638a3-c876-4323-acda-1dc883088cff.doc</t>
   </si>
   <si>
     <t>INDICO AO DNIT A NECESSIDADE DE ROTATÓRIA EM FRENTE A RODOVIÁRIA DO POSTO GIL.</t>
   </si>
   <si>
     <t>22957</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22957/8e03220e-ff9e-412e-9ea6-34b0f56bc3f6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22957/8e03220e-ff9e-412e-9ea6-34b0f56bc3f6.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DA COLETA DE MATERIAIS PARA EXAME NO POSTO DE SAÚDE DO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>22958</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22958/8d277bba-5373-467b-8019-a1ed549bf319.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22958/8d277bba-5373-467b-8019-a1ed549bf319.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REMODELAR O TREVÃO DA ENTRADA DA CIDADE PARALELO AO POSTO TREVÃO.</t>
   </si>
   <si>
     <t>22962</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>EDILSON MOTA SAMPAIO, Ranielli Patrick Arruda Lima, VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22962/f2e0e105-76b4-4d9c-a374-b5993fae19a5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22962/f2e0e105-76b4-4d9c-a374-b5993fae19a5.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAMENTO E ENCASCALHAMENTO NOS PONTOS CRÍTICOS DA ESTRADA MUNICIPAL DA SEGUNDA E PRIMEIRA SETE PLACAS.</t>
   </si>
   <si>
     <t>22963</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>JOSÉ BEZERRA DE LIMA, VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22963/4d0d150d-fde1-419d-83b3-b12196955867.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22963/4d0d150d-fde1-419d-83b3-b12196955867.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REUNIÃO COM OS SEGUINTES ÓRGÃOS: POLO REGIONAL DE SAÚDE, SECRETARIA MUNICIPAL DE SAÚDE, CONSÓRCIO INTERMUNICIPAL DE SAÚDE, DIREÇÃO DO HOSPITAL SÃO JOÃO BATISTA, PARA QUE HAJA UM ESFORÇO EM PROL DO HOSPITAL SÃO JOÃO BATISTA E SUAS NECESSIDADES.</t>
   </si>
   <si>
     <t>22965</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Eraldes Catarino de Campos, GONCALINA MARIA VIEGAS DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22965/23ed23fb-304b-4651-b8ee-e965fb511821.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22965/23ed23fb-304b-4651-b8ee-e965fb511821.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE REFORMAR A PONTE LOCALIZADA SOB O CÓRREGO LIMOEIRO NA ESTRADA QUE DÁ ACESSO A REGIÃO DA ASTORDA.</t>
   </si>
   <si>
     <t>22973</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JOSÉ BEZERRA DE LIMA, Ranielli Patrick Arruda Lima, VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22973/6710116a-4ead-427e-8979-475d5f77f868.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22973/6710116a-4ead-427e-8979-475d5f77f868.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE POSTO DE ATENDIMENTO ORIENTADO LOCALIZADO RODOVIÁRIA DE DIAMANTINO, SENDO ELES PROCON, RECEITA FEDERAL E SINE.</t>
   </si>
   <si>
     <t>22999</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>MARIA EUGÊNIA DOS SANTOS VASCONCELLOS</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22999/68d25f26-80bb-4aa2-b474-8848025ff7c7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22999/68d25f26-80bb-4aa2-b474-8848025ff7c7.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REVITALIZAÇÃO OU MANUTENÇÃO DA PRAÇA DO BAIRRO DA PONTE, COMO LIMPEZA, REFORMA E ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>23000</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>JOZENIL COSTA LUBE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23000/975ae5d6-bfb6-405c-b253-e94d401f119f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23000/975ae5d6-bfb6-405c-b253-e94d401f119f.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE UMA ÁREA COBERTA PARA SERVIR DE ABRIGO AOS USUÁRIOS DO ESF DO BAIRRO DA PONTE, PROTEGENDO-OS DA CHUVA E DO SOL ANTES DO INÍCIO DO ATENDIMENTO E ABERTURA DO LOCAL.</t>
   </si>
   <si>
     <t>23001</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23001/530552d3-3cbf-467d-9086-98df3f3a3b95.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23001/530552d3-3cbf-467d-9086-98df3f3a3b95.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE URGENTE DE CONSTRUIR UMA ROTATÓRIA NA AVENIDA DESEMBARGADOR J. P. F. MENDES COM A RUA RUI BARBOSA E RUA DOS LÍRIOS, NO BAIRRO JARDIM ELDORADO.(ESQUINA DA PREFEITURA MUNICIPAL)</t>
   </si>
   <si>
     <t>23002</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23002/f34a9a6f-6c11-4f2a-b0bc-f3fc0979d5e8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23002/f34a9a6f-6c11-4f2a-b0bc-f3fc0979d5e8.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR ROTATÓRIA NA AVENIDA MUNICIPAL CRUZAMENTO COM A TRAVESSA COMENDADOR HENRIQUE (ESQUINA DA IGREJA PRESBITERIANA).</t>
   </si>
   <si>
     <t>23003</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23003/51725d06-4df9-49c0-a99d-f5421ac91b56.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23003/51725d06-4df9-49c0-a99d-f5421ac91b56.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE ROÇAGEM DOS CAPINS AO LADO DA RUA MARCILIO FREIRE RÉGIS, BAIRRO BURITI.</t>
   </si>
   <si>
     <t>23004</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23004/db3fdc08-ebc7-4aec-a012-cb6863a8b99d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23004/db3fdc08-ebc7-4aec-a012-cb6863a8b99d.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE TROCA DE LÂMPADAS QUE SE ENCONTRAM QUEIMADAS NO GINÁSIO DE ESPORTES DO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>23024</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23024/52d8a8d3-82ac-4d99-bb55-b3c58190a2f6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23024/52d8a8d3-82ac-4d99-bb55-b3c58190a2f6.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE PLACAS PARE NA ROTATÓRIA EM FRENTE A LANCHONETE FORNAZZO (ANTIGO TALISMÃ) NA AVENIDA DAS PALMEIRAS E TAMBÉM NA RUA 9 DO BAIRRO BOM JESUS, ESQUINA COM A ESCOLA SERRA AZUL.</t>
   </si>
   <si>
     <t>23025</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23025/d2962535-d5a9-4bd5-b874-2530596e6bde.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23025/d2962535-d5a9-4bd5-b874-2530596e6bde.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR MANILHAS NA RUA 2, QUADRA 3 DO BAIRRO COHAB MORUMBI, BEM COMO A URGENTE LIMPEZA DOS BUEIROS DA MESMA.</t>
   </si>
   <si>
     <t>23027</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23027/530ce15d-c302-4080-9870-f4f6c55f5daf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23027/530ce15d-c302-4080-9870-f4f6c55f5daf.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A URGENTE NECESSIDADE DE TAMPAR OS BURACOS DA RUA NEWTON SANTOS LEQUE, ANTIGA RUA RUI BARBOSA, TAMBÉM CONHECIDA COMO 'DESCIDA DA UNEMAT'.</t>
   </si>
   <si>
     <t>23028</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23028/17e26687-25fc-449c-a8c5-7f4797953eac.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23028/17e26687-25fc-449c-a8c5-7f4797953eac.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAR A AVENIDA DOM AGOSTINHO KIRST, MARGINAL PARALELA A RODOVIA SEN. ROBERTO CAMPOS, ONDE SE LOCALIZA O LOTEAMENTO SOLAR DE DIAMANTINO E INDÚSTRIAS.</t>
   </si>
   <si>
     <t>23029</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23029/0aa365f5-d146-4ed4-b76c-736c75360eeb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23029/0aa365f5-d146-4ed4-b76c-736c75360eeb.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE SUBSTITUIR AS PEQUENAS MANILHAS DA RUA URBANO RODRIGUES (BAIRRO DA PONTE) POR MANILHAS MAIORES.</t>
   </si>
   <si>
     <t>23030</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>GONCALINA MARIA VIEGAS DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23030/41915f3d-0806-4739-a564-2d039b1a4b59.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23030/41915f3d-0806-4739-a564-2d039b1a4b59.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER QUEBRA MOLA NA RUA FREDERICO PAES DA COSTA FILHO (ANTIGA RUA SETE), LOCALIZADA NO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>23031</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23031/4fc9e800-86ae-438e-a4e4-2a018d681886.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23031/4fc9e800-86ae-438e-a4e4-2a018d681886.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL E A SECRETARIA MUNICIPAL DE OBRAS, A NECESSIDADE DE REALIZAR LIMPEZA DAS RUAS E SARGETAS DOS BAIRROS CONCEIÇÃO E SÃO BENEDITO, BEM COMO REALIZAR OPERAÇÃO TAPA BURACO NAS MESMAS.</t>
   </si>
   <si>
     <t>23032</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23032/ffa71912-18ec-4742-9086-661313f55982.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23032/ffa71912-18ec-4742-9086-661313f55982.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECONSTRUIR O MURO DOS FUNDOS DA FEIRA MUNICIPAL DE DIAMANTINO QUE FAZ DIVISA COM O PRÉDIO DO INCRA.</t>
   </si>
   <si>
     <t>23033</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23033/4b804f67-bb68-4179-9c50-01f40b79960a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23033/4b804f67-bb68-4179-9c50-01f40b79960a.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE AMPLIAR O PONTO DE ÔNIBUS QUE ATENDE PRINCIPALMENTE AOS ALUNOS DO IFMT – INSTITUTO FEDERAL DE MATO GROSSO.</t>
   </si>
   <si>
     <t>23036</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23036/0f134b45-f21f-4d12-b054-14f4f715b1ea.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23036/0f134b45-f21f-4d12-b054-14f4f715b1ea.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDA DE REFAZER UM ATERRO SANITÁRIO ENTRE O BAIRRO JARDIM PRIMAVERA E BENTO PORTO PARA SOLUCIONAR O PROBLEMA COM A REDE DE ESGOTO E FOSSAS DOS REFERIDOS BAIRROS.</t>
   </si>
   <si>
     <t>23037</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23037/ef82a6ed-214e-4d64-b239-530e3ce5ca0e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23037/ef82a6ed-214e-4d64-b239-530e3ce5ca0e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CANALIZAÇÃO CO MANILHAS PARA RETIRAR A GRANDE QUANTIDADE DE ÁGUA QUE ESCORRE NA RUA JOAQUIM PEREIRA JÚNIOR NO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>23041</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23041/fdcc0690-2b45-442c-9852-175deea8eb08.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23041/fdcc0690-2b45-442c-9852-175deea8eb08.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL QUE REALIZE POR MEIO DA SECRETARIA DE ESPORTES A PINTURA DA QUADRA DO GINÁSIO DE ESPORTES LOCALIZADA NO BAIRRO BURITI, BEM COMO PINTURA DE TODO O PRÉDIO.</t>
   </si>
   <si>
     <t>23050</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23050/47e14c1b-da3b-48b8-be5b-64829818ffc1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23050/47e14c1b-da3b-48b8-be5b-64829818ffc1.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER ESGOTO NAS RUAS DO BAIRRO NOVO DIAMANTINO QUE AINDA NÃO POSSUEM ESTE IMPORTANTE BENEFÍCIO DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>23053</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23053/b061ea19-3500-49ea-9747-15e4329c623d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23053/b061ea19-3500-49ea-9747-15e4329c623d.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL NECESSIDADE DE REMODELAR AS PRAÇAS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>23056</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>EDILSON MOTA SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23056/457d880b-a1cd-4638-8d9b-8b6873d08bef.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23056/457d880b-a1cd-4638-8d9b-8b6873d08bef.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER REPAROS NA ILUMINAÇÃO PÚBLICA NO BAIRRO DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>23057</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23057/68def450-ba55-47a4-9647-5e5ea56807e3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23057/68def450-ba55-47a4-9647-5e5ea56807e3.doc</t>
   </si>
   <si>
     <t>REQUEIRO A PREFEITO MUNICIPAL A NECESSIDADE DE FAZER PATROLAMENTO E ENCASCALHAMENTO NAS ESTRADAS VICINAIS DA REGIÃO DE  DECIOLÂNDIA:_x000D_
 •	ESTRADA VICINAL VLADEMIR LUIZ FORMIGONI;_x000D_
 •	ESTRADA VICINAL (FAZENDAS: SÃO CAETANO; MÃE RAINHA; SÃO PAULO; SANTO ANTONIO; ESMERALDA E OUTRAS);_x000D_
 •	ESTRADA VICINAL FAZENDA PORTO UNIÃO (ENTRONCAMENTO MT 480 – DIVISA CAMPO NOVO DOS PARECIS);_x000D_
 •	ESTRADA VICINAL SEGUNDA SETE PLACAS – RAMAL FAZENDA GUAPIRAMA – RAMAL ENTRONCAMENTO MT 480.</t>
   </si>
   <si>
     <t>23058</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23058/f4f5b612-e021-4638-bc2e-2b698a42a3fe.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23058/f4f5b612-e021-4638-bc2e-2b698a42a3fe.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER PINTURA DAS DEMARCAÇÕES DA QUADRA ESPORTIVA DA ESCOLA DÉCIO LUIZ FURIGO  NO BAIRRO DE  DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>23059</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23059/25fda6f3-b289-45fd-90c5-71687a25a9f7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23059/25fda6f3-b289-45fd-90c5-71687a25a9f7.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR LIMPEZA NO PATIO DA ESCOLA DECIO LUIZ FURIGO NO BAIRRO    DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>23060</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23060/e7c52ecc-0dba-4416-aee2-dcbcce8d1cb1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23060/e7c52ecc-0dba-4416-aee2-dcbcce8d1cb1.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER ROÇAGEM NOS CANTEIROS DA BR-364 EM FRENTE AO BAIRRO    DECIOLÂNDIA E NO ENTRONCAMNETO COM A MT-480 (PINHEIRINHO).</t>
   </si>
   <si>
     <t>23062</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23062/f8a5362c-147a-4d65-8daf-9f3059e86c64.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23062/f8a5362c-147a-4d65-8daf-9f3059e86c64.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR REPAROS NOS MEIO-FIO (ESQUINAS) DAS RUAS ASFALTADAS NO BAIRRO DECIOLÂNDIA QUE FORAM DANIFICADOS POR CAMIHÕES DE GRANDE PORTE.</t>
   </si>
   <si>
     <t>23063</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23063/eaaab449-469c-4d92-b721-af67683cd597.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23063/eaaab449-469c-4d92-b721-af67683cd597.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER O RESTANTE DA PAVIMENTAÇÃO ASFALTICA DO BAIRRO DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>23064</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23064/e057e794-d5d3-4649-b0da-aa7cf89c451e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23064/e057e794-d5d3-4649-b0da-aa7cf89c451e.doc</t>
   </si>
   <si>
     <t>INDICO A CONCESSIONÁRIA ÁGUAS DE DIAMANTINO A NECESSIDADE DE OBRAS DE RECUPERAÇÃO NOS DUTOS DE ABASTECIMENTO NA RUA SUELY TEREZINHA DIAS COM A RUA FRANCISCA T. DA SILVA NO BAIRRO JARDIM GUARANÁ, BEM COMO A RECUPERAÇÃO DA PAVIMENTAÇÃO DETERIORADA.</t>
   </si>
   <si>
     <t>23065</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23065/657deaa2-7dd9-4503-b7ca-d7a1516e540f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23065/657deaa2-7dd9-4503-b7ca-d7a1516e540f.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, QUE POR MEIO DA SECRETARIA DE OBRAS REALIZE A SUBSTITUIÇÃO DE LÂMPADAS QUEBRDAS NOS POSTES DE ILUMINAÇÃO DA RUA DA ESCADARIA.</t>
   </si>
   <si>
     <t>23111</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23111/ec50442c-444b-4969-ad90-bffbacc5812b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23111/ec50442c-444b-4969-ad90-bffbacc5812b.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONTRUÇÃO DE ÁREA COBERTA E COM BANCO NO ESF CAETÉ.</t>
   </si>
   <si>
     <t>23112</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23112/494cc185-d596-4a02-bd7c-b97cbe8dfb71.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23112/494cc185-d596-4a02-bd7c-b97cbe8dfb71.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR UMA ACADEMIA DA TERCEIRA IDADE NO PÁTIO DO ESF DA CAETÉ OU DA ESCOLA SITUADA NESTE ASSENTAMENTO.</t>
   </si>
   <si>
     <t>23113</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23113/881a2773-c8b2-498d-b0ac-636e084002a0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23113/881a2773-c8b2-498d-b0ac-636e084002a0.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ABRIR RUAS NA ÁREA PARALELA AO ESF CAETÉ, DENOMINADA AGROVILA.</t>
   </si>
   <si>
     <t>23114</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23114/071c1213-dcca-4171-bd17-3ba82d8a3216.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23114/071c1213-dcca-4171-bd17-3ba82d8a3216.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DA SECRETARIA DE SAÚDE IMPLANTAR UM SISTEMA DE ATENDIMENTO AO PÚBLICO DIFERENTE DO ATUAL, COM CONSULTA AGENDADA.</t>
   </si>
   <si>
     <t>23116</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23116/73372ace-def6-49cd-b307-3f7f13e8ba2e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23116/73372ace-def6-49cd-b307-3f7f13e8ba2e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DO MURO EM TORNO DO ESF DA COMUNIDADE DE DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>23117</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23117/cd198f15-295e-4b42-8ee1-70dd4222d1c3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23117/cd198f15-295e-4b42-8ee1-70dd4222d1c3.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE LIMPEZA E PLANTIO DE GRAMA NO CANTEIRO CENTRAL DA AVENIDA DORVALINO BRUNETTA DO BAIRRO DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>23118</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23118/a916fa46-282e-4ad9-9fc6-97d0a534cc4a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23118/a916fa46-282e-4ad9-9fc6-97d0a534cc4a.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER LIMPEZA (RETIRAR ENTULHOS) E FAZER REPAROS NAS RUAS DO BAIRRO DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>23119</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23119/38d61a26-3df8-42d3-8702-f2bcd4095a90.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23119/38d61a26-3df8-42d3-8702-f2bcd4095a90.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA CRECHE NO BAIRRO DE DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>23121</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23121/ceb072d1-8b93-4a44-aee5-4027dcb71dba.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23121/ceb072d1-8b93-4a44-aee5-4027dcb71dba.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE DOTAR O ESF DO BAIRRO DECIOLÂNDIA COM UM VEÍCULO PARA TRANSPORTE DE PACIENTES DE HEMODIÁLISE E PARA EXAMES LABORATORIAIS.</t>
   </si>
   <si>
     <t>23122</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23122/0963e3bb-26c0-4757-81b0-b7c450907e90.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23122/0963e3bb-26c0-4757-81b0-b7c450907e90.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER CALÇADAS NOS PRÉDIOS PÚBLICOS DO BAIRRO DECIOLÂNDIA, SENDO ELES ESCOLA DÉCIO LUIZ FURIGO; ESF MARIA ADAIR RORIZ MONÇÃO; POSTO DOS CORREIOS; CARTÓRIO ELEITORAL; ACADEMIA DA MELHOR IDADE E PRÉDIO DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>23123</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23123/8e1ae41d-6cec-4187-9d2c-5b36575ea4ea.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23123/8e1ae41d-6cec-4187-9d2c-5b36575ea4ea.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE AQUISIÇÃO DE UMA ÁREA PARA INSTALAÇÃO DE UM ATERRO SANITÁRIO NO BAIRRO DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>23124</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23124/7ed7d2b1-6d60-4ae0-83fb-cab5b7c01685.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23124/7ed7d2b1-6d60-4ae0-83fb-cab5b7c01685.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE DOTAR O ESF DECIOLÂNDIA COM UMA AMBULÂNCIA MAIOR.</t>
   </si>
   <si>
     <t>23149</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23149/36e85fd5-699e-422a-88d1-220826600011.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23149/36e85fd5-699e-422a-88d1-220826600011.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR OPERAÇÃO TAPA BURACO NA AVENIDA DIAMANTINO</t>
   </si>
   <si>
     <t>23150</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23150/0464e088-3eb8-48d7-bc51-c05c0a81e0e4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23150/0464e088-3eb8-48d7-bc51-c05c0a81e0e4.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REFAZER O CALÇAMENTO DE PEDRA DA TRAVESSA COMENDADOR HENRIQUE ESQUINA COM A AVENIDA DIAMANTINO.</t>
   </si>
   <si>
     <t>23152</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23152/b4ebdf55-19a2-48b6-9e35-cf0990a83430.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23152/b4ebdf55-19a2-48b6-9e35-cf0990a83430.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE SER INSTALADO UMA REDE WI-FI NA ASSOCIAÇÃO DOS MORADORES DO BAIRRO BENTO PORTO PARA ATENDER A COMUNIDADE.</t>
   </si>
   <si>
     <t>23153</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23153/e5be18b7-446d-4ebe-8ed0-a729017da9b1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23153/e5be18b7-446d-4ebe-8ed0-a729017da9b1.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR LIMPEZA NA PRAÇA PROF. LUIZ MARQUES DA SILVA, SITUADA NA RUA AURELIANO PRAXEDES - BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>23164</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23164/933e9bee-483a-4dff-86ec-81e81ef3b65e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23164/933e9bee-483a-4dff-86ec-81e81ef3b65e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A REFORMA E AMPLIAÇÃO DO MURO DA ESCOLA DE EDUCAÇÃO INFANTIL VOVÓ CELINA - BAIRRO BURITI.</t>
   </si>
   <si>
     <t>23174</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23174/f342108a-315e-4fca-805d-87c07b5d99a3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23174/f342108a-315e-4fca-805d-87c07b5d99a3.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DOTAR O POSTO DO CARTÓRIO ELEITORAL E O NÚCLEO DA POLÍCIA MILITAR DA COMUNIDADE DE DECIOLANDIA DE INTERNET BANDA LARGA.</t>
   </si>
   <si>
     <t>23176</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23176/88c14ef7-ab5a-4630-b33a-f44fe7874d89.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23176/88c14ef7-ab5a-4630-b33a-f44fe7874d89.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE FAZER A SUBSTITUIÇÃO IMEDIATA DOS ÔNIBUS ESCOLARES QUE ESTÃO FAZENDO O TRANSPORTE ESCOLAR NA COMUNIDADE DE DECIOLÂNDIA E NO ASSENTAMENTO NOSSA SENHORA APARECIDA (ESCOLA CHAPADA).</t>
   </si>
   <si>
     <t>23189</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Eraldes Catarino de Campos</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23189/a5331686-5af5-4015-a405-d33a0005a9f7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23189/a5331686-5af5-4015-a405-d33a0005a9f7.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DAS RUAS SEM CALÇAMENTO/PAVIMENTAÇÃO DO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>23210</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23210/40576097-4f8a-43e4-b511-36f277aecc90.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23210/40576097-4f8a-43e4-b511-36f277aecc90.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE SE COLOCAR MANILHAS NA RUA BRASIL, NO BAIRRO PROGRESSO.</t>
   </si>
   <si>
     <t>23211</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23211/23bc53e6-be36-45c6-a53f-7d981ddf175f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23211/23bc53e6-be36-45c6-a53f-7d981ddf175f.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UMA PONTE NO SÍTIO DOIS IRMÃOS, LOTE Nº 186, PROPRIETÁRIO SENHOR WALMOR E ESPOSA IZILENE.</t>
   </si>
   <si>
     <t>23212</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23212/a98d2c01-d875-47a8-abb8-7a55a003a232.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23212/a98d2c01-d875-47a8-abb8-7a55a003a232.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE CASA DE APOIO EM CUIABÁ.</t>
   </si>
   <si>
     <t>23214</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23214/77f08f14-8451-4b6c-bfa7-34021e1c2e23.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23214/77f08f14-8451-4b6c-bfa7-34021e1c2e23.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ABRIR UMA RUA QUE SAI DA RUA BOA ESPERANÇA E SEGUE RUMO A RUA PARALELA A IGREJA ASSEMBLEIA DE DEUS, DO BAIRRO POPINO, ENCONTRANDO COM A RUA PROJETADA DO BAIRRO PROGRESSO.</t>
   </si>
   <si>
     <t>23220</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>GONCALINA MARIA VIEGAS DE ALMEIDA, Ranielli Patrick Arruda Lima, VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23220/4aad5592-5c00-4b79-9955-b02a440a9912.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23220/4aad5592-5c00-4b79-9955-b02a440a9912.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PODAR ÁRVORE DO BAIRRO COHAB MORUMBI NA AVENIDA MUNICIPAL, PERTO DA ESCOLA CASTORINA SABO MENDES.</t>
   </si>
   <si>
     <t>23221</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23221/4b53b2c7-fd87-475e-a6af-c286247afd0a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23221/4b53b2c7-fd87-475e-a6af-c286247afd0a.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ARRUMAR AS QUADRAS DE AREIA DO BAIRRO DA PONTE E DO BAIRRO CONCEIÇÃO, COMO AREIA, POSTES, ILUMINAÇÃO E TELA.</t>
   </si>
   <si>
     <t>23226</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23226/74bd56a8-d3ff-45c1-93f0-e4f348465e34.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23226/74bd56a8-d3ff-45c1-93f0-e4f348465e34.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ABERTURA DE RUA NO FINAL DA RUA DOS DIRETORES PARA LIGAR COM A RUA DA COHAB BURITI AO LADO DO GINÁRIO DE ESPORTES.</t>
   </si>
   <si>
     <t>23227</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Ranielli Patrick Arruda Lima, VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23227/b20558ae-cfaf-445a-bce0-f353e7da2092.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23227/b20558ae-cfaf-445a-bce0-f353e7da2092.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONTRATAR VIGIAS PARA O PRONTO ATENDIMENTO NO PERÍODO DIURNO.</t>
   </si>
   <si>
     <t>23230</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23230/c99e2e2f-5796-4522-9465-55a5e88d02a7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23230/c99e2e2f-5796-4522-9465-55a5e88d02a7.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR MANUTENÇÃO NO ATERRO SOBRE A DUELA DA PONTE DO RIO ÁGUA FRIA SENTIDO RIO PRETO.</t>
   </si>
   <si>
     <t>23231</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Edson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23231/27157455-ee90-46c5-8de5-be1b301dd1b1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23231/27157455-ee90-46c5-8de5-be1b301dd1b1.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE ECOPONTO EM DIAMANTINO, DESTINADO A RECOLHER RESTOS DE CONSTRUÇÕES, REFORMAS E LIMPEZAS PARA QUE SEJA DISTRIBUIDO A POPULAÇÃO COMO DOAÇÃO.</t>
   </si>
   <si>
     <t>23232</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23232/2f82e915-c496-4e8e-9a5b-e234d1ede9e7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23232/2f82e915-c496-4e8e-9a5b-e234d1ede9e7.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR PATROLAMENTO DAS RUAS DO LOTEAMENTO CÉLIA REGINA NO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>23233</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23233/6ccb8a01-03bc-4ab1-8a81-3f001c403728.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23233/6ccb8a01-03bc-4ab1-8a81-3f001c403728.doc</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR MANUTENÇÃO NA PONTE SOBRE O RIO DIAMANTINO NA TRAVESSA COMENDADOR HENRIQUE QUE DÁ ACESSO AO BAIRRO DA PONTE, POIS DEVIDO AO EXCESSO DE ÁGUA DA CHUVA O BARRANCO ESTA COM EROSÃO, PODENDO CEDER A CABECEIRA DA PONTE A QUALQUER MOMENTO.</t>
   </si>
   <si>
     <t>23234</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23234/f77368a0-2b3c-4f33-8be0-682bc7baed3c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23234/f77368a0-2b3c-4f33-8be0-682bc7baed3c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RETIRAR 01 (UMA) MANILHA E COLOCAR 02 (DUAS) ADUELAS SOBRE O CÓRREGO TEIXEIRA LOCALIZADO NA COMUNIDADE TEIXEIRA EM DIAMANTINO-MT.</t>
   </si>
   <si>
     <t>23248</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23248/f90d466e-1ec9-4fa6-8f0d-4c6862c60294.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23248/f90d466e-1ec9-4fa6-8f0d-4c6862c60294.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE EXTENSÃO DE REDE DE ENERGIA PARA ILUMINAÇÃO PÚBLICA NOS SEGUINTES PONTOS: - RUA B, BAIRRO PEDREGAL; RUA BANDEIRANTES, BAIRRO BURITI; RUA N, BAIRRO BELA VISTA; RUA SÃO GONÇALI, BAIRRO DA PONTE.</t>
   </si>
   <si>
     <t>23249</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23249/ee4fed0f-7c8c-43e8-a715-6469a5af1400.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23249/ee4fed0f-7c8c-43e8-a715-6469a5af1400.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CALÇAMENTO NA RUA OSAIR FERREIRA, LOCALIZADA NA COHAB AO LADO DO GINÁSIO DE ESPORTES DO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>23250</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23250/6338cc36-6f16-4a1c-8aa5-2512211f7477.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23250/6338cc36-6f16-4a1c-8aa5-2512211f7477.doc</t>
   </si>
   <si>
     <t>INDICAÇA AO PREFEITO MUNICIAL A NECESSIDADE DE REDE DE ENERGIA ELÉTRICA NA RUA CATARINA DA COSTA, EM FRENTE A ESTAÇÃO DE TRATAMENTO DE ÁGUA - ETA, BAIRRO DA PONTE.</t>
   </si>
   <si>
     <t>23257</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23257/238e7901-4d9d-4a42-8416-cc070952676c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23257/238e7901-4d9d-4a42-8416-cc070952676c.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE RESTAURAR A ESCADARIA QUE LIGA O BAIRRO BURITI AO BAIRRO JARDIM GUARANÁ: COMO PINTURA, ILUMINAÇÃO E CONSERTO DE DEGRAUS E MUROS.</t>
   </si>
   <si>
     <t>23303</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23303/a278f2d5-8d0d-4f09-9edb-900e7f377d78.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23303/a278f2d5-8d0d-4f09-9edb-900e7f377d78.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE LIXEIRAS PARAS AS PRAÇAS DA COHAB SERRA AZUL E PRAÇA DO BAIRRO JARDIM ELDORADO (EM FRENTE A PREFEITURA).</t>
   </si>
   <si>
     <t>23304</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23304/53ef3096-38ae-4c3d-939f-0c2faf915901.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23304/53ef3096-38ae-4c3d-939f-0c2faf915901.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAR E ENCASCALHAR A RUA MILITÃO PINTO MIRANDA DO BAIRRO DA PONTE.</t>
   </si>
   <si>
     <t>23305</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23305/2d111ba5-4415-428e-a3c6-62f8b4fae23a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23305/2d111ba5-4415-428e-a3c6-62f8b4fae23a.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECAPEAMENTO COM LAMA ASFÁLTICA NAS RUAS DO BAIRRO BURITI E JARDIM TROPICAL.</t>
   </si>
   <si>
     <t>23307</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23307/c80fa96e-1f6e-4644-ae68-50956bf6581e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23307/c80fa96e-1f6e-4644-ae68-50956bf6581e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE JOGAR PEDRA BRITA EM FRENTE A ESCOLA MUNICIPAL JOÃO BATISTA DE ALMEIDA, BAIRRO JARDIM ALVORADA, ANTIGA CRECHE PIANFE.</t>
   </si>
   <si>
     <t>23308</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23308/357d621f-110e-435b-8ae4-d1b41f7b2b55.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23308/357d621f-110e-435b-8ae4-d1b41f7b2b55.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAR E PATROLAR NO BAIRRO JARDIM ALVORADA, PERTO DA BORRACHARIA ESTRELA, EM FRENTE AO PÉ DE SETE COPAS.</t>
   </si>
   <si>
     <t>23309</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23309/3427c1f2-0937-44a2-a567-a3673e6c389f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23309/3427c1f2-0937-44a2-a567-a3673e6c389f.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE JUNTAR O LIXO NA AVENIDA MUNICIPAL, BAIRRO DA PONTE.</t>
   </si>
   <si>
     <t>23310</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23310/1578f1a6-3482-4bf9-84e6-198e97f32b86.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23310/1578f1a6-3482-4bf9-84e6-198e97f32b86.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE DAR UMA OLHADA NA ILUMINAÇÃO DA SERRA QUE LIGA DIAMANTINO AO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>23350</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23350/f54ca650-038e-4271-b741-f4728922369d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23350/f54ca650-038e-4271-b741-f4728922369d.doc</t>
   </si>
   <si>
     <t>INDICO AO GOVERNADOR DO ESTADO A NECESSIDADE DE CONSTRUIR UMA QUADRA COBERTA NA ESCOLA ESTADUAL SERRA AZUL, BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>23351</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23351/2770b0a2-b812-4470-b33a-89552362ff06.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23351/2770b0a2-b812-4470-b33a-89552362ff06.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CASCALHAR O CARREADOR DO SÍTIO Nº 49, PROPRIETÁRIO: ALCINDO RAFAEL, LOCALIZADO NA GLEBA CAETÉ.</t>
   </si>
   <si>
     <t>23367</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23367/19e9f972-36f1-4a5c-b155-06a0206649b6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23367/19e9f972-36f1-4a5c-b155-06a0206649b6.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REVITALIZAR A ENTRADA DO BAIRRO NOVO DIAMANTINO EM FRENTE AO POSTO TREVÃO COM JARDINAGEM, RECAPEAMENTO DO ASFALTO, LIMPEZA, PINTURA E SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>23371</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23371/f84740c9-ff56-4d8c-9ba0-ed19e91488cd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23371/f84740c9-ff56-4d8c-9ba0-ed19e91488cd.doc</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DE SE COLOCAR FAIXA DE PEDRESTRE EM FRENTE A CAIXA ECONOMICA FEDERAL</t>
   </si>
   <si>
     <t>23430</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23430/d852c5c1-7b95-432c-a469-516899daaec6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23430/d852c5c1-7b95-432c-a469-516899daaec6.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR MAIS TRÊS TRATORES COM EQUIPAMENTO NECESSÁRIO PARA ATENDER O PEQUENO AGRICULTOR.</t>
   </si>
   <si>
     <t>23431</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23431/87d742cb-fc82-4446-a0d8-14801734e70c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23431/87d742cb-fc82-4446-a0d8-14801734e70c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ABRIR, PATROLAR E CASCALHAR A RUA 15 DA AGROVILA DO POSTO GIL.</t>
   </si>
   <si>
     <t>23432</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23432/0be906d9-26e9-429d-9ce3-49ab204898b8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23432/0be906d9-26e9-429d-9ce3-49ab204898b8.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE TROCAR ALGUMAS LÂMPADAS NO POSTO GIL.</t>
   </si>
   <si>
     <t>23433</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23433/834c2407-a1d2-49d2-8029-0cda8368de84.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23433/834c2407-a1d2-49d2-8029-0cda8368de84.doc</t>
   </si>
   <si>
     <t>INDICO AO GOVERNADOR DO ESTADO A NECESSIDADE DE CONSTRUIR UMA QUADRA COBERTA DE ESPORTE NA ESCOLA ESTADUAL CASTRO ALVES, LOCALIZADA NA GLEBA CAETÉ.</t>
   </si>
   <si>
     <t>23464</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23464/f610ff8c-c539-487e-8a94-3803ec74bc46.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23464/f610ff8c-c539-487e-8a94-3803ec74bc46.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR OPERAÇÃO TAPA BURACO NA RUA SANTA MARIA EM DIREÇÃO A PRAÇA DELBRAY CHIRTOFOLLI NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>23469</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23469/8b520bb2-2d11-448a-a415-9d1bf8ef9372.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23469/8b520bb2-2d11-448a-a415-9d1bf8ef9372.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE VIABILIZAR JUNTO AS PRAÇAS PÚBLICAS DE LAZER UM ESPAÇO PARA ADEQUAR ALGUNS BRINQUEDOS PARA ATENDER AS NECESSIDADES DE CRIANÇAS POR OCASIÃO DE SUAS PERMANÊNCIAS EM TAIS LOCAIS.</t>
   </si>
   <si>
     <t>23516</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23516/2da3d8b5-d716-4ec8-aa30-c7dfa7355084.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23516/2da3d8b5-d716-4ec8-aa30-c7dfa7355084.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REFORMAS NO PISO DA QUADRA ESPORTIVA DA ESCOLA MUNICIPAL MARIA EUZÉBIA DE FERREIRA NA LOCALIDADE BOJUI.</t>
   </si>
   <si>
     <t>23541</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23541/081028c7-0305-4770-9ba4-57123f1fffdb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23541/081028c7-0305-4770-9ba4-57123f1fffdb.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, QUE SE FAÇA POR MEIO DO DEPARTAMENTO DE TRÂNSITO SE HOUVER, A DEVIDA PINTURA LUMINOSA NAS FAIXAS DE PEDESTRES DA CIDADE, BEM COMO ADEQUADA ILUMINAÇÃO NESSES LOCAIS.</t>
   </si>
   <si>
     <t>23543</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23543/1b9dc100-59c0-4a2f-832b-e915c27b818d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23543/1b9dc100-59c0-4a2f-832b-e915c27b818d.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A NECESSIDADE DE FAZER A SINALIZAÇÃO HORIZONTAL E VERTICAL NA AVENIDA DIAMANTINO NO ENTRONCAMENTO COM A AVENIDA MARIO FERREIRA MENDES, PROXIMO A ROTATORIA.</t>
   </si>
   <si>
     <t>23554</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23554/7e568325-dfc3-42ae-b589-f32327c8792c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23554/7e568325-dfc3-42ae-b589-f32327c8792c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REPAROS NA ILUMINAÇÃO E REFORMA DA CALÇADA DA AVENIDA IRMÃO MIGUEL ABIB.</t>
   </si>
   <si>
     <t>23571</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23571/1e042068-9e66-470a-b660-d3ba3b94cf98.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23571/1e042068-9e66-470a-b660-d3ba3b94cf98.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE ERGUER, CASCALHAR E PATROLAR TODOS OS CARREADORES QUE LIGAM AS ESTRADAS ATÉ AS RESIDÊNCIAS DOS SÍTIOS, INDEPENDENTE DE TER RESFRIADOR DE LEITE OU NÃO.</t>
   </si>
   <si>
     <t>23573</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23573/7df94da5-3c51-412a-9535-5dc29504bf1c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23573/7df94da5-3c51-412a-9535-5dc29504bf1c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE LIMPEZA E REFORMA NA PRAÇA LATERAL AO POSTO DE SAÚDE CENTRAL.</t>
   </si>
   <si>
     <t>23643</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23643/be3120c6-7ae2-4067-aa6a-54e96d8d0778.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23643/be3120c6-7ae2-4067-aa6a-54e96d8d0778.doc</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DE FAZER REDE DE EXTENSÃO DA ILUMINAÇÃO PÚBLICA NA ESTRADA RURAL S/Nº (RUA PARALELA À BR 364 LADO DIREITO), POSTO GIL – DIAMANTINO.</t>
   </si>
   <si>
     <t>23650</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23650/dddcd95f-68fb-4922-b84a-703a168b8dbb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23650/dddcd95f-68fb-4922-b84a-703a168b8dbb.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A REALIZAÇÃO DO MULTIRÃO DE LIMPEZA E TAMBÉM TAPA BURACOS NO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>23668</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23668/10dc57d1-4c4b-4eec-9d58-244404e27480.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23668/10dc57d1-4c4b-4eec-9d58-244404e27480.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAR E CASCALHAR A ESTRADA QUE DÁ ACESSO A FAZENDA PEDRA BRANCA</t>
   </si>
   <si>
     <t>23732</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23732/f8851208-eff4-4a22-971d-d26ba2d6a60a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23732/f8851208-eff4-4a22-971d-d26ba2d6a60a.doc</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DE REALIZAR LIMPEZA NAS LATERAIS DA RUA ALMIRANTE BATISTA DAS NEVES, NO TRECHO COMPREENDIDO ENTRE A RUA RUI BARBOSA E RUA NEWTON SANTOS LEQUE, PRÓXIMA A JUSTIÇA FEDERAL.</t>
   </si>
   <si>
     <t>23733</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23733/81437fcc-9991-4c84-b9e9-961f2e9a3d77.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23733/81437fcc-9991-4c84-b9e9-961f2e9a3d77.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE PATROLAR E CASCALHAR  AS RUAS DO BAIRRO POSTO GIL</t>
   </si>
   <si>
     <t>23760</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23760/34d4c88c-5954-4e09-b7dc-7ffb7059bafc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23760/34d4c88c-5954-4e09-b7dc-7ffb7059bafc.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO DA RUA DE PARALELEPIPEDO, DENOMINADA RUA SÃO GONÇALO, PRÓXIMA A ASSOCIAÇÃO DE MORADORES DO BAIRRO DA PONTE.</t>
   </si>
   <si>
     <t>23762</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23762/65786fc5-248d-4978-bbb0-ca371455a48b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23762/65786fc5-248d-4978-bbb0-ca371455a48b.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO DOS PARALELEPIPEDOS DA AVENIDA CONCEIÇÃO,  NA ENTRADA DO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>23878</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23878/47fbbba9-366c-4414-819d-98bf7c7c471e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23878/47fbbba9-366c-4414-819d-98bf7c7c471e.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER LIMPEZA E REPAROS JUNTO A PRAÇA LATERAL AO POSTO DE SAÚDE CENTRAL, BEM COMO DA PRAÇA AO LADO DO ANTIGO PRÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>23900</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23900/16fc3be3-5a00-4dce-97b0-76b590eeccbc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23900/16fc3be3-5a00-4dce-97b0-76b590eeccbc.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, A NECESSIDADE DE EXECUTAR MANUTENÇÃO NOS CALÇAMENTOS DAS RUAS DE NOSSA CIDADE, EM TODOS OS BAIRROS.</t>
   </si>
   <si>
     <t>23932</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23932/9570b04a-1c6b-4981-813c-4e75a406be62.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23932/9570b04a-1c6b-4981-813c-4e75a406be62.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE CONSTRUIR UMA CRECHE O BAIRRO BOM JESUS</t>
   </si>
   <si>
     <t>23933</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23933/26ad1afd-0593-47c5-91fa-b1c5ee1355cf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23933/26ad1afd-0593-47c5-91fa-b1c5ee1355cf.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE ELABORAR UM PROJETO ARQUITETÔNICO E PAISAGISTICO COM O OBJETIVO DE REVITALIZAR A ESCADARIA QUE LIGA O BAIRRO BURITI A PARTE ALTA DA CIDADE.</t>
   </si>
   <si>
     <t>23985</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23985/cbf60097-ed7d-4b12-99aa-28ec7ccbcee5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23985/cbf60097-ed7d-4b12-99aa-28ec7ccbcee5.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR A MANUTENÇÃO DOS PARALELEPIPEDOS DA AVENIDA MUNICIPAL NO TRECHO ENTRE O CEMITÉRIO MUNICIPAL  E A PRAÇA GABRIEL ANTUNES MACIEL..</t>
   </si>
   <si>
     <t>23986</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Edson da Silva, JOZENIL COSTA LUBE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23986/40efee13-5c81-4c89-bed2-9e79c0bedf13.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23986/40efee13-5c81-4c89-bed2-9e79c0bedf13.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RODOVIA SENADOR ROBERTO CAMPOS, PROXIMO A DOURACAP E ENTRADA DO PARQUE DE EXPOSIÇÕES.</t>
   </si>
   <si>
     <t>24002</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24002/7389555b-cae5-454a-b5b8-74d4ddcff49e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24002/7389555b-cae5-454a-b5b8-74d4ddcff49e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ÔNIBUS PARA TRAZER ALUNOS DA COMUNIDADE BOJUI QUE ESTUDAM NO PERÍODO NOTURNO NAS ESCOLAS E FACULDADES LOCALIZADAS NA ZONA URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>24084</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24084/d9e2e91b-4a57-482d-99e9-7ba9c18c7450.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24084/d9e2e91b-4a57-482d-99e9-7ba9c18c7450.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL DISPONIBILIZAR AULAS DE VIOLÃO NO PERÍODO NOTURNO PARA OS JOVENS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>24137</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24137/0aceea03-1225-4edf-ad84-faff2e8726ca.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24137/0aceea03-1225-4edf-ad84-faff2e8726ca.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE LIMPEZA E MANUTENÇÃO NOS CEMITÉRIOS PÚBLICOS DE DIAMANTINO E NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>24138</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24138/47e349a5-843a-435a-8992-b6e4c2d237ec.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24138/47e349a5-843a-435a-8992-b6e4c2d237ec.doc</t>
   </si>
   <si>
     <t>REITERANDO A INDICAÇÃO Nº 105/2017, INDICO AO PREFEITO MUNICIPAL ADEQUEADA PINTURA, SINALIZAÇÃO E ILUMINAÇÃO DE FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADE DA CIDADE.</t>
   </si>
   <si>
     <t>24192</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24192/3aace68e-2223-48b9-a8f9-36f471e4f5da.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24192/3aace68e-2223-48b9-a8f9-36f471e4f5da.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL NECESSIDADE DE SE EXECUTAR MANUTENÇÃO NOS CALÇAMENTOS (PARALELEPÍPEDOS) DAS RUAS DE NOSSA CIDADE, EM ESPECIAL NA AV. MUNICIPAL PRÓXIMO A ESCOLA LAPIS DE COR, NA ENTRADA DO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>24227</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24227/d0b40872-5586-4c31-a293-e9d32b64047c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24227/d0b40872-5586-4c31-a293-e9d32b64047c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REPARAR E CASCALHAR AS SEGUITES ESTRADAS RURAIS:_x000D_
 - A ESTRADA DO 'PALUDO' QUE PASSA EM FRENTE A FAZENDA NOSSA SENHORA APARECIDA CHEGANDO ATÉ A FAZENDA COLORADO;_x000D_
 - A ESTRADA DO PARECISINHO _x000D_
 -A ESTRADA DA SETE PLACAS_x000D_
 -A ESTRADA QUE SAI DO VIPICHI, PASSANDO EM FRENTE A FAZENDA GUAPIRAMA CHEGANDO À FAZENDA PAIAGUAS, E CHEGANDO AO ASFALTO QUE VAI PARA CAMPO NOVO DOS PARECIS-MT OU DECIOLANDIA-MT_x000D_
 -ESTRADA DO ENTROCAMENTO DA FAZENDA PAIAGUAS, PASSANDO PELA FAZENDA QUATRO IRMÃOS, FAZENDA BOM JESUS, FAZENDA DO JAPONES, CHEGANDO ATÉ O ASFALTO QUE SEGUE PARA CAMPO NOVO DO PARECIS-MT.</t>
   </si>
   <si>
     <t>24233</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24233/226c6225-1208-418a-8733-4a6db383aa11.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24233/226c6225-1208-418a-8733-4a6db383aa11.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REPAROS NAS SALAS DE ATENDIMENTO MÉDICO DO PRONTO ATENDIMENTO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>24244</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>EDILSON MOTA SAMPAIO, Edson da Silva, JOZENIL COSTA LUBE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24244/5af38988-49ea-4174-b38d-40214b7d4043.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24244/5af38988-49ea-4174-b38d-40214b7d4043.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REPAROS NOS COMPUTADORES DA BIBLIOTECA MUNICIPAL MONTEIRO LOBATO, JÁ QUE OS MESMOS NÃO ESTÃO FUNCIONANDO.</t>
   </si>
   <si>
     <t>24248</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24248/abe79a83-409b-47a7-841f-0ecedba6ee4b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24248/abe79a83-409b-47a7-841f-0ecedba6ee4b.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DA CONSTRUÇÃO DE VIA DE ACESSO PARA PEDESTRES E CICLISTAS NA RODOVIA SENADOR ROBERTO CAMPOS NO TRAJETO ENTRE O INSTITUTO FEDERAL MATO GROSSENSE CAMPOS AVANÇADO DE DIAMANTINO - IFMT E A ROTATÓRIA PRÓXIMA AO POSTO DE GASOLINA 'POSTO 10' QUE DÁ ACESSO AS AVENIDAS DO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>24256</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24256/dba74044-87a1-4ccd-9325-9cdb0d38f576.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24256/dba74044-87a1-4ccd-9325-9cdb0d38f576.doc</t>
   </si>
   <si>
     <t>INDICO A PREFEITURA MUNICIPAL DE DIAMANTINO E ÓRGÃOS A ESTA VINCULADOS UTILIZEM A ILUMINAÇÃO “ROSA” EM SEUS PRÉDIOS DURANTE O PERÍODO DA CAMPANHA OUTUBRO ROSA</t>
   </si>
   <si>
     <t>24269</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24269/2eeb6c41-ca86-4db9-9284-df81031155b3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24269/2eeb6c41-ca86-4db9-9284-df81031155b3.doc</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DE REALIZAR LIMPEZA NAS LATERAIS DA RUA ALMIRANTE BATISTA DAS NEVES, NO TRECHO COMPREENDIDO ENTRE A RUA RUI BARBOSA E A RUA NEWTON SANTOS LEQUE, PRÓXIMO A JUSTIÇA FEDERAL.</t>
   </si>
   <si>
     <t>24274</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24274/c5aaac73-fc9c-4661-a5c1-10a3e6b18ee8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24274/c5aaac73-fc9c-4661-a5c1-10a3e6b18ee8.doc</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DE SE REALIZAR UM MUTIRÃO DE LIMPEZA NO BAIRRO CONCEIÇÃO.</t>
   </si>
   <si>
     <t>24278</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24278/2469d6c9-b1d2-4b23-8d20-7bcf14abdc88.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24278/2469d6c9-b1d2-4b23-8d20-7bcf14abdc88.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA TUMBIARA, Nº 197, BAIRRO NOVO DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>24291</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24291/842739ef-59c6-43ae-b261-07458046a893.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24291/842739ef-59c6-43ae-b261-07458046a893.doc</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO ESTADUAL DE INFRAESTRUTURA A NECESSIDADE DE SINALIZAÇÃO VERTICAL NA SERRA EXISTENTE NA MT 240 – PERÍMETRO URBANO DO MUNICIPIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>24306</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24306/541bee27-83b7-48a6-8cab-746f62e51437.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24306/541bee27-83b7-48a6-8cab-746f62e51437.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ILUMINAÇÃO E CALÇAMENTO NA RUA ALMIRANTE BATISTA DAS NEVES, RUA SITUADA A CIMA DA JUSTIÇA FEDERAL, BEM COMO A DEVIDA LIMPEZA.</t>
   </si>
   <si>
     <t>24322</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24322/925d5d05-3f2d-4414-8102-197bf767081e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24322/925d5d05-3f2d-4414-8102-197bf767081e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE TROCA DE LÂMPADAS DOS POSTES DA RUA RECIFE - FUNDOS COM A ESCOLA CEJA (CENTRO DE EDUCAÇÃO DE JUVENS E ADULTOS) NO BAIRRO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>24346</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24346/c0ab8a18-b891-4238-9445-58ec2f21dd00.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24346/c0ab8a18-b891-4238-9445-58ec2f21dd00.doc</t>
   </si>
   <si>
     <t>INDICO AO GERENTE DA ENERGISA A NECESSIDADE DE MANUTENÇÃO DA REDE ELÉTRICA PARA EVITAR AS CONSTANTES QUEDAS DE ENERGIA NA EMEI TANIA MARA DREHER LOCALIZADA NA COMUNIDADE DO POSTO GIL.</t>
   </si>
   <si>
     <t>24366</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24366/3daaa493-19a0-4382-8447-1b1763db5388.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24366/3daaa493-19a0-4382-8447-1b1763db5388.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL QUE COLOQUE DE VOLTA NA QUADRA DE VOLEI DE AREIA DA PRAÇA DO BAIRRO DA PONTE OS POSTES DE INSTALAR AS REDES QUE FORAM RETIRADAS AO COLOCAREM AREIA NA MENCIONADA QUADRA.</t>
   </si>
   <si>
     <t>24406</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24406/a866a40a-6b67-4538-9ae3-8749bf89720c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24406/a866a40a-6b67-4538-9ae3-8749bf89720c.doc</t>
   </si>
   <si>
     <t>INDICO A CONCESSIONÁRIA ÁGUAS DE DIAMANTINO, QUE REALIZE EM CARÁTER DE URGÊNCIA REPAROS NO ASFALTO DA RUA JOÃO PESSOA, NA ALTURA DO NÚMERO 510, NO BAIRRO JARDIM GUARANÁ,CAUSADOS POR VAZAMENTO NA TUBULAÇÃO.</t>
   </si>
   <si>
     <t>24435</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24435/f1ce8987-0ca2-4a8e-a2d6-a08df7e684be.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24435/f1ce8987-0ca2-4a8e-a2d6-a08df7e684be.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE A RUA G, BAIRRO COHAB MORUMBI, ONDE SE SITUA A ESCOLA CASTORINA SABO MENDES, SER 'MÃO ÚNICA'.</t>
   </si>
   <si>
     <t>24462</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24462/9d02a7d0-fee7-41be-86e1-ca0498441c8c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24462/9d02a7d0-fee7-41be-86e1-ca0498441c8c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE SINALIZAÇÃO HORIZONTAL COM ELEVAÇÃO (FAIXA DE PEDESTRE) E VERTICAL (PLACAS REFLETIVAS COM INDICADORES DE VELOCIDADE E TRAVESSIA DE PEDESTRES) NA RUA DESEMBARGADOR J. P. F.  MENDES, NA ALTURA DO Nº 2345, BAIRRO JARDIM ELDORADO ENTRE A PRAÇA PREFEITO BENEDITO BRUNO E A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>24499</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24499/5c1d1222-3800-4e10-b7eb-4c134451dd38.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24499/5c1d1222-3800-4e10-b7eb-4c134451dd38.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO NO CALÇAMENTO DA RUA BANDEIRANTES E RUA VITÓRIA RÉGIA, AMBAS DO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>23125</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23125/7f60fd52-69c7-41e7-9673-0fb2c0f7669e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23125/7f60fd52-69c7-41e7-9673-0fb2c0f7669e.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SENHORA GREICE MIRIAN DA CRUZ MARMOS.</t>
   </si>
   <si>
     <t>23223</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23223/589a3440-5122-41d5-8e33-e86d3b76f8c0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23223/589a3440-5122-41d5-8e33-e86d3b76f8c0.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR VALTER CÉSAR PEREIRA, AUTORIA VEREADOR VALDEMIR IZAIAS DA COSTA.</t>
   </si>
   <si>
     <t>23224</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23224/1e97748f-d8fa-4a20-ba2b-beaa7903656e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23224/1e97748f-d8fa-4a20-ba2b-beaa7903656e.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA O SENHOR JACILDO DE SIQUEIRA PINHO.</t>
   </si>
   <si>
     <t>23241</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23241/2e3b033b-95f9-4e6c-bb05-cd0192ada09e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23241/2e3b033b-95f9-4e6c-bb05-cd0192ada09e.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PROFESSOR WILBUM DE ANDRADE CARDOSO, DIRETOR POLÍTICO-PEDAGÓGICO E FINANCEIRO DO CAMPUS UNIVERSITÁRIO DE DIAMANTINO</t>
   </si>
   <si>
     <t>23242</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23242/cf11f54a-4274-44c4-bb89-7beeeb440577.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23242/cf11f54a-4274-44c4-bb89-7beeeb440577.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A PROFESSORA ANA MARIA DI RENZO REITORA DA UNIVERSIDADE DO ESTADO DE MATO GROSSO</t>
   </si>
   <si>
     <t>23330</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23330/8a5d4479-79a1-493c-8a8d-4bcaf98bc9da.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23330/8a5d4479-79a1-493c-8a8d-4bcaf98bc9da.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR GERARDO HUMBERTO ALVES SILVA</t>
   </si>
   <si>
     <t>23331</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23331/54f1a14f-80d7-4778-b9d5-095b11aa5ea5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23331/54f1a14f-80d7-4778-b9d5-095b11aa5ea5.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A PROPOSTA DE EMENDA CONSTITUCIONAL - PEC 287/2016</t>
   </si>
   <si>
     <t>23365</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23365/55d1fa57-618e-449a-bf65-8f63a24fb10b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23365/55d1fa57-618e-449a-bf65-8f63a24fb10b.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SOLDADO PM WAGNER DOS SANTOS PARDINHO</t>
   </si>
   <si>
     <t>23494</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23494/b56a97e0-b41f-4f34-a4b3-b81ef178a556.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23494/b56a97e0-b41f-4f34-a4b3-b81ef178a556.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS SENHORES MOIZES SANTINO DE ALMEIDA, ANSELMO MERQUIADES SOUZA, ANTONIO VIEIRA LOPES, MANOEL LEANDRO PADIAS E JOSÉ JOAQUIM DA SILVA E PARA A SENHORA VANUZA NOVAIS DE ARAUJO PEREIRA DE SOUZA</t>
   </si>
   <si>
     <t>23523</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23523/e570a5e1-109b-4417-950d-60ebb6a6df26.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23523/e570a5e1-109b-4417-950d-60ebb6a6df26.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS SENHORES JOSÉ ALVES DE ALMEIDA NETO, FABIO LOURENÇO DE ALMEIDA E JAIR VIEIRA</t>
   </si>
   <si>
     <t>23544</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23544/5843a7b1-e342-43df-8113-732114fc84ce.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23544/5843a7b1-e342-43df-8113-732114fc84ce.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA MATOS, PELO FALECIMENTO DA SENHORA FRANCISCA MARIA DE OLIVEIRA MATOS</t>
   </si>
   <si>
     <t>23572</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23572/e095f375-9ebf-4b0c-876d-2756e7b1b739.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23572/e095f375-9ebf-4b0c-876d-2756e7b1b739.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMILIA MARTINELI PELO FALECIMENTO DA SENHORA CATARINA FERREIRA MARTINELI.</t>
   </si>
   <si>
     <t>23667</t>
   </si>
   <si>
     <t>JOZENIL COSTA LUBE, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23667/52dbdfea-19a3-4e5a-a259-f6cb48cc01d8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23667/52dbdfea-19a3-4e5a-a259-f6cb48cc01d8.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ROTARY CLUB DE DIAMANTINO PELA REALIZAÇÃO DO EVENTO "BOI NO ROLETE"</t>
   </si>
   <si>
     <t>23710</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23710/f0332cd9-812d-4e11-9d32-5744ebbfe63e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23710/f0332cd9-812d-4e11-9d32-5744ebbfe63e.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DIRETORIA DA ESCOLA SERRA AZUL PELA REALIZAÇÃO DO EVENTO FESTA NA ROÇA</t>
   </si>
   <si>
     <t>23764</t>
   </si>
   <si>
     <t>EDILSON MOTA SAMPAIO, Edson da Silva, Eraldes Catarino de Campos, GONCALINA MARIA VIEGAS DE ALMEIDA, JOSÉ BEZERRA DE LIMA, JOZENIL COSTA LUBE, MARIA EUGÊNIA DOS SANTOS VASCONCELLOS, Ranielli Patrick Arruda Lima, VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23764/769e975b-d6f9-4038-af37-53c2d9dd1590.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23764/769e975b-d6f9-4038-af37-53c2d9dd1590.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DIRETORIA E FUNCIONÁRIOS DA APAE DIAMANTINO PELA REALIZAÇÃO DA FESTA JUNINA.</t>
   </si>
   <si>
     <t>23890</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23890/88a10e1e-32e4-4721-b586-8684a782f2e7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23890/88a10e1e-32e4-4721-b586-8684a782f2e7.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR ODEMAR MENDES, COORDENADOR DE CULTURA E A SERVIDORA ARIRCE SILVA, PELOS TRABALHOS REALIZADOS JUNTO A FUNDAÇÃO CULTURAL.</t>
   </si>
   <si>
     <t>24010</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24010/ef71a44d-c1ac-44c0-a288-f16659b143a8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24010/ef71a44d-c1ac-44c0-a288-f16659b143a8.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA A OAB 4ª SUBSEÇÃO DE DIAMANTINO</t>
   </si>
   <si>
     <t>24030</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24030/0cde8f07-5a7f-4922-bf32-fe912ce73b26.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24030/0cde8f07-5a7f-4922-bf32-fe912ce73b26.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR TEODORICO CAMPOS DE ALMEIDA FILHO</t>
   </si>
   <si>
     <t>24031</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24031/1494b61e-5c49-4ccd-bfe0-5fb8125e7508.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24031/1494b61e-5c49-4ccd-bfe0-5fb8125e7508.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA MELO PELO FALECIMENTO DO SENHOR SOCRATES GIL SILVEIRA MELO.</t>
   </si>
   <si>
     <t>24097</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24097/823765f0-10da-4acf-9f33-33b7010446fe.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24097/823765f0-10da-4acf-9f33-33b7010446fe.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR BENEVALDO ANDRÉ OCORRIDO NO DIA 02/09/2017</t>
   </si>
   <si>
     <t>24218</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24218/299e3075-fd38-4615-a957-aa180ca497a0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24218/299e3075-fd38-4615-a957-aa180ca497a0.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SENHORA MARINALVA PEREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>24219</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24219/76dbd764-e0a2-4cda-95d6-3b96b1ab5440.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24219/76dbd764-e0a2-4cda-95d6-3b96b1ab5440.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR JUARI JOSÉ RÉGIS</t>
   </si>
   <si>
     <t>24220</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24220/6ce12f46-1a3a-4e78-996e-3d458a01be8d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24220/6ce12f46-1a3a-4e78-996e-3d458a01be8d.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR ALESSANDRO DE ALMEIDA SANTANA SOUZA.</t>
   </si>
   <si>
     <t>24221</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24221/89380e7b-90e2-4183-ba90-11221be72bb5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24221/89380e7b-90e2-4183-ba90-11221be72bb5.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SENHORA SILKIANE MACHADO CAPELETO.</t>
   </si>
   <si>
     <t>24232</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24232/296e3745-9d68-4de5-adf3-40e4813dd1a4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24232/296e3745-9d68-4de5-adf3-40e4813dd1a4.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR CLÉBER SOARES</t>
   </si>
   <si>
     <t>24319</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24319/ea4e6a1f-15ea-4284-b155-7e71878f16f3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24319/ea4e6a1f-15ea-4284-b155-7e71878f16f3.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA LARA PELO FALECIMENTO DO SENHOR JOÃO BATISTA LARA.</t>
   </si>
   <si>
     <t>24320</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24320/b0bc84c1-992a-4a96-b01b-a2efe9349cbf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24320/b0bc84c1-992a-4a96-b01b-a2efe9349cbf.doc</t>
   </si>
   <si>
     <t>ENCAMINHA A MOÇÃO DE PESAR A FAMÍLIA CAPISTRANO PELO FALECIMENTO DO SENHOR JAIR PRAXEDES CAPISTRANO.</t>
   </si>
   <si>
     <t>24488</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24488/3fafa1dd-c03d-41fa-9a17-fdc13233eb4b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24488/3fafa1dd-c03d-41fa-9a17-fdc13233eb4b.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A LIGA MATOGROSSENSE DE FUTSAL</t>
   </si>
   <si>
     <t>24441</t>
   </si>
   <si>
     <t>NRD</t>
   </si>
   <si>
     <t>Nova Redação</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24441/e1a14fb0-9888-408a-b066-c1e0ffd4d774.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24441/e1a14fb0-9888-408a-b066-c1e0ffd4d774.doc</t>
   </si>
   <si>
     <t>Nova Redação ao Projeto de Lei Complementar Nº 9/2017 - INSTITUI O REGIME ESPECIAL DE INCENTIVOS FISCAIS PARA O DESENVOLVIMENTO DE INFRAESTRUTURA DE INDÚSTRIA DE ENERGIA RENOVÁVEL NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23449</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23449/fddfb4f1-d941-422a-b834-e67368df1b9b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23449/fddfb4f1-d941-422a-b834-e67368df1b9b.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA MUNICIPAL DE DIAMANTINO, NO EXERCÍCIO DE 2015, GESTÃO DO PREFEITO JUVIANO LINCOLN.</t>
   </si>
   <si>
     <t>23827</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23827/1662278b-b2cb-4d13-9bff-71f6cf7a80c7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23827/1662278b-b2cb-4d13-9bff-71f6cf7a80c7.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR PAULO MAIKE SEBASTIÃO MARTINS.</t>
   </si>
   <si>
     <t>23828</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23828/3dc66bc1-8d8b-49b4-8598-ad79bc58f664.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23828/3dc66bc1-8d8b-49b4-8598-ad79bc58f664.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR NIVALDO GOMES DA SILVA</t>
   </si>
   <si>
     <t>23829</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23829/3894571a-1203-435e-b155-d0cd3352579a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23829/3894571a-1203-435e-b155-d0cd3352579a.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA ' ORDEM ALMIRANTE BATISTA DAS NEVES' A SENHORA LOURDES SABO MENDES.</t>
   </si>
   <si>
     <t>23830</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23830/eef2b3d9-a4d3-4ba2-afa0-505755bd7ae4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23830/eef2b3d9-a4d3-4ba2-afa0-505755bd7ae4.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR EDGARD PASCHOAL DE SOUZA.</t>
   </si>
   <si>
     <t>23831</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23831/9945aace-df8a-4ec5-bf1c-dfda4fb058fe.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23831/9945aace-df8a-4ec5-bf1c-dfda4fb058fe.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' A SENHORA JANE REGINA VANNI SILVA.</t>
   </si>
   <si>
     <t>23832</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23832/7e8f383d-c1ff-42bb-acce-3884ceef2880.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23832/7e8f383d-c1ff-42bb-acce-3884ceef2880.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' A SENHORA SÔNIA EDWIRGES DE BARROS MARTINS.</t>
   </si>
   <si>
     <t>23833</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23833/46ba723c-a098-4d99-8c90-352bcddd4426.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23833/46ba723c-a098-4d99-8c90-352bcddd4426.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR LAUDERBIO CLAUDINO DA SILVA.</t>
   </si>
   <si>
     <t>23834</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23834/17fa8340-0aca-4f9e-a495-1ab900ed1549.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23834/17fa8340-0aca-4f9e-a495-1ab900ed1549.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA 'ORDEM ALMIRANTE BATISTA DAS NEVES' AO SENHOR ADIRSON DIVINO DA SILVA.</t>
   </si>
   <si>
     <t>24070</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24070/b85c22fd-9d7c-45b0-bb34-e71465a6f5a0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24070/b85c22fd-9d7c-45b0-bb34-e71465a6f5a0.doc</t>
   </si>
   <si>
     <t>CONCEDE O ''TÍTULO CIDADÃ DIAMANTINENSE'' A SENHORA ELCI BAHIA BATISTA.</t>
   </si>
   <si>
     <t>24071</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24071/b9f8463a-c892-433e-afd4-126050bcdfde.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24071/b9f8463a-c892-433e-afd4-126050bcdfde.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO CIDADÃ DIAMANTINENSE" A SENHORA MARIA GORETI CESCONETTO DE ARRUDA MARCONDES.</t>
   </si>
   <si>
     <t>24072</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24072/a2e3fb6c-88a6-41c8-b850-c6bb3c157d61.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24072/a2e3fb6c-88a6-41c8-b850-c6bb3c157d61.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO CIDADÃO DIAMANTINENSE" AO SENHOR JOSÉ OTÁVIO DE SOUSA</t>
   </si>
   <si>
     <t>24073</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24073/7fe0ba06-e565-43fe-a0bd-2c0ee505e147.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24073/7fe0ba06-e565-43fe-a0bd-2c0ee505e147.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO CIDADÃO DIAMANTINENSE" AO SENHOR PAULO EDUARDO DE SIQUEIRA.</t>
   </si>
   <si>
     <t>24074</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24074/1a752144-7393-4215-9fc5-57da8d2942ad.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24074/1a752144-7393-4215-9fc5-57da8d2942ad.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO CIDADÃO DIAMANTINENSE" AO SENHOR AURIMAR DA LUZ</t>
   </si>
   <si>
     <t>24075</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24075/974bf4c8-3c8e-4142-86e4-ec8e5db9cc1a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24075/974bf4c8-3c8e-4142-86e4-ec8e5db9cc1a.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO CIDADÃ DIAMANTINENSE" A SENHORA LAUREN IZABEL MEDEIROS COUTO.</t>
   </si>
   <si>
     <t>24076</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24076/b75d7762-c136-4f48-817c-35a5fa635c2a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24076/b75d7762-c136-4f48-817c-35a5fa635c2a.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO CIDADÃ DIAMANTINENSE" A SENHORA JOSEFA PEREIRA PAULINO.</t>
   </si>
   <si>
     <t>24077</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24077/064fb4b6-bcd0-4b7b-94b2-ff31ce23daaa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24077/064fb4b6-bcd0-4b7b-94b2-ff31ce23daaa.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO CIDADÃ DIAMANTINENSE" A SENHORA WILMA MAMPRINI CAPISTRANO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>24078</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24078/d40b2217-3cf9-4065-9714-fb6759947363.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24078/d40b2217-3cf9-4065-9714-fb6759947363.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO CIDADÃ DIAMANTINENSE" A SENHORA EODALINA CONTINI ANGELI.</t>
   </si>
   <si>
     <t>24314</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24314/778668cc-ca89-4ba7-bd0d-b4530c763c6b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24314/778668cc-ca89-4ba7-bd0d-b4530c763c6b.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA MUNICIPAL DE DIAMANTINO, NO EXERCÍCIO DE 2016, GESTÃO DO PREFEITO JUVIANO LINCOLN.</t>
   </si>
   <si>
     <t>23559</t>
   </si>
   <si>
     <t>PELE</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Executivo</t>
   </si>
   <si>
     <t>EDUARDO CAPISTRANO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23559/2c30884c-94fe-4e42-a15b-48c7c5e90e7b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23559/2c30884c-94fe-4e42-a15b-48c7c5e90e7b.doc</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AO INCISO IX, ARTIGO 67, NA LEI ORGÂNICA MUNICIPAL DE DIAMANTINO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>23315</t>
   </si>
   <si>
     <t>PELL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Legislativo</t>
   </si>
   <si>
     <t>Eraldes Catarino de Campos, JOZENIL COSTA LUBE, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23315/094567a5-7917-46b2-bb85-0d0f3a3740a8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23315/094567a5-7917-46b2-bb85-0d0f3a3740a8.doc</t>
   </si>
   <si>
     <t>REVOGA OS PARÁGRAFOS 7º E 8º AO INCISO III DO ARTIGO 23 DA LEI ORGÂNICA</t>
   </si>
   <si>
     <t>23773</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23773/cdcd0045-be96-4886-898b-a9040c25fed3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23773/cdcd0045-be96-4886-898b-a9040c25fed3.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO PODER EXECUTIVO DE CUMPRIR AS EMENDAS INDIVIDUAIS, INSERIDAS NO ORÇAMENTO, ELABORADAS PELA CÂMARA MUNICIPAL DE DIAMANTINO/MT, ACRESCENTANDO O ARTIGO 145-A À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>23774</t>
   </si>
   <si>
     <t>GONCALINA MARIA VIEGAS DE ALMEIDA, MARIA EUGÊNIA DOS SANTOS VASCONCELLOS, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23774/8251c20d-a4ec-487a-a50c-c2f78d4548f7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23774/8251c20d-a4ec-487a-a50c-c2f78d4548f7.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ENVIO DE INFORMAÇÕES À CÂMARA MUNICIPAL SOBRE AS INDICAÇÕES ENVIADAS AO PODER EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>22959</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22959/87345d4a-b1dd-475d-a931-1fe86082d440.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22959/87345d4a-b1dd-475d-a931-1fe86082d440.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR Nº 20/2013, QUE INSTITUI O CÓDIGO TRIBUTÁRIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23417</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23417/58a807f4-5fe5-4356-a900-6a90c67862e0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23417/58a807f4-5fe5-4356-a900-6a90c67862e0.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PRODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA DE RECUPERAÇÃO FISCAL NO MUNICÍPIO DE DIAMANTINO-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23436</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23436/318e5d9b-f5e4-414b-8dd7-3fe79c1313e4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23436/318e5d9b-f5e4-414b-8dd7-3fe79c1313e4.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO ART. 10 DA LEI COMPLEMENTAR Nº 028/2015 A TABELA IA - FATOR DE GLEBA NA - PLANTA GENÉRICA DE VALORES POR METRO QUADRADO DE TERRENO, EDIFICAÇÃO, DE SEUS FATORES CORRETIVOS E DA FÓRMULA DE CÁLCULO PARA LANÇAMENTO DOS IMPOSTOS DE COMPETÊNCIAS DO MUNICÍPIO DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24130</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24130/d43f5f5d-8cea-468a-9ec8-1bea3a43d362.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24130/d43f5f5d-8cea-468a-9ec8-1bea3a43d362.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI COMPLEMENTAR 036/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24241</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24241/7e9be284-1a91-42ea-b8e7-9a830643916d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24241/7e9be284-1a91-42ea-b8e7-9a830643916d.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR MÃO-DE-OBRA DE NATUREZA TEMPORÁRIA PARA PRESTAR SERVIÇOS PÚBLICOS ATINENTES ÀS ATIVIDADES DE INSPEÇÃO SANITÁRIA DE PRODUTOS DE ORIGEM ANIMAL E ATENDER O ACORDO DE COOPERAÇÃO TÉCNICA COM O MINISTÉRIO DA AGRICULTURA, PECUÁRIA E ABASTECIMENTO – MAPA; CRIA VAGAS TEMPORÁRIAS DE AGENTE DE INSPEÇÃO SANITÁRIA E MÉDICO VETERINÁRIO DE INSPEÇÃO SANITÁRIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24184</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24184/b11236fd-ba9b-41ee-9bcf-35d9126f8b15.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24184/b11236fd-ba9b-41ee-9bcf-35d9126f8b15.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN DO MUNICÍPIO DE DIAMANTINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24185</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24185/ab861ab9-302b-4234-9ee9-197b42cd2b2d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24185/ab861ab9-302b-4234-9ee9-197b42cd2b2d.doc</t>
   </si>
   <si>
     <t>DIPÕE SOBRE O IMPOSTO SOBRE PROPRIEDADE PREDIAL E TERRITORIAL URBANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24300</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24300/1731d17e-b6c0-4fb6-aa49-da53658134c2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24300/1731d17e-b6c0-4fb6-aa49-da53658134c2.doc</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 3º DA LEI COMPLEMENTAR Nº 36/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24379</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24379/ecfbb445-df00-4db3-8025-444f2f5234cd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24379/ecfbb445-df00-4db3-8025-444f2f5234cd.doc</t>
   </si>
   <si>
     <t>INSTITUI O REGIME ESPECIAL DE INCENTIVOS FISCAIS PARA O DESENVOLVIMENTO DE INFRAESTRUTURA DE INDÚSTRIA DE ENERGIA RENOVÁVEL NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24449</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24449/cec32e46-056b-4277-9feb-cfb20ff8af24.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24449/cec32e46-056b-4277-9feb-cfb20ff8af24.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24455</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24455/d775a0a6-7739-4e25-ab09-13a6d4e3f995.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24455/d775a0a6-7739-4e25-ab09-13a6d4e3f995.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O IMPOSTO SOBRE A TRANSMISSÃO DE BENS IMÓVEIS E DIREITOS SOBRE OS MESMOS DO MUNICÍPIO DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24486</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24486/48817b1b-8856-4973-a64b-eaf5a94bc443.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24486/48817b1b-8856-4973-a64b-eaf5a94bc443.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS TAXAS DECORRENTES DO EXERCÍCIO DE PODER DE POLICIA E DE SERVIÇOS PÚBLICOS DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>23008</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23008/c78d6bac-88f3-4617-9b19-f4d72a91adbc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23008/c78d6bac-88f3-4617-9b19-f4d72a91adbc.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO §1º DO ARTIGO 1º DA LEI MUNICIPAL Nº 495/2002.</t>
   </si>
   <si>
     <t>23342</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23342/eeb28e3f-ff67-43b3-b9d0-b332d80e9fc6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23342/eeb28e3f-ff67-43b3-b9d0-b332d80e9fc6.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE DIAMANTINO/MT E A ASSOCIAÇÃO DIAMANTINENSE DE FUTSAL - ADF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23343</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23343/eaa1d4e1-b8cf-431d-a3d4-20870783fd9c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23343/eaa1d4e1-b8cf-431d-a3d4-20870783fd9c.doc</t>
   </si>
   <si>
     <t>AUTORIZA MÚTUA COOPERAÇÃO ENTRE O MUNICÍPIO DE DIAMANTINO E A JUSTIÇA FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23344</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23344/64a602ce-5859-471f-802f-401840292e90.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23344/64a602ce-5859-471f-802f-401840292e90.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE DIAMANTINO/MT E A ASSOCIAÇÃO DOS MINI E PEQUENOS PRODUTORES DO CÓRREGO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23345</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23345/a5c54458-8d0f-4add-a03f-a6f96ef24548.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23345/a5c54458-8d0f-4add-a03f-a6f96ef24548.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23437</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23437/75006abf-fe28-4677-806d-d19d79c17889.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23437/75006abf-fe28-4677-806d-d19d79c17889.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO FILIAR-SE COMO ASSOCIADO DA UNIÃO DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO DE MATO GROSSO - UNDIME-MT E A PAGAR AS RESPECTIVAS ANUIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23438</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23438/32f0bec3-bb48-4cbd-a3be-2557984ecb1d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23438/32f0bec3-bb48-4cbd-a3be-2557984ecb1d.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER REPASSE DE VALORES ÀS ESCOLAS MUNICIPAIS PARA CELEBRAÇÃO DA PÁSCOA.</t>
   </si>
   <si>
     <t>23439</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A ONG TRANSFORMAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23440</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23440/92df3c87-776d-4661-b7c9-8016a009087b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23440/92df3c87-776d-4661-b7c9-8016a009087b.doc</t>
   </si>
   <si>
     <t>INSTITUI O SORTEIO - PAGAMENTO DO IPTU EM DIA GERA PRÊMIO E AUTORIZA PREMIAÇÃO EM ESPÉCIE PARA INCENTIVO AO RECOLHIMENTO DO IPTU RELATIVO AO EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23551</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23551/0fab8007-84ce-4882-aaab-29a5f9cfd344.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23551/0fab8007-84ce-4882-aaab-29a5f9cfd344.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL - CMPIR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23553</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23553/efd53f9b-963c-4e31-a5f2-18f2dac3755d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23553/efd53f9b-963c-4e31-a5f2-18f2dac3755d.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE DIAMANTINO-MT A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE GESTÃO COMPARTILHADA DE RESÍDUOS SÓLIDOS - COIGRES OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23569</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23569/e1359ca4-3e32-4bc6-8c15-b7c8e9a9140e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23569/e1359ca4-3e32-4bc6-8c15-b7c8e9a9140e.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR TERMO DE FOMENTO COM A ONG TRANSORMAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23570</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23570/a11104e4-d644-4137-b68b-7847e9eecdd6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23570/a11104e4-d644-4137-b68b-7847e9eecdd6.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23582</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23582/c4f73111-9eb3-49d4-a864-df66284df0ea.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23582/c4f73111-9eb3-49d4-a864-df66284df0ea.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO À ATIVIDADE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>23606</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23606/529032e0-0e6e-473d-9774-98d145aeb1e6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23606/529032e0-0e6e-473d-9774-98d145aeb1e6.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PREFEITO MUNICIPAL A FAZER REVERSÃO DOS LOTES 14, 15 E 16, QUADRA XXIV, DO LOTEAMENTO BELA VISTA, MATRICULADOS SOB Nº 37.139, 37.140 E 37.141, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23608</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23608/61d9d9cb-0e90-4c64-9de2-499285b4f747.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23608/61d9d9cb-0e90-4c64-9de2-499285b4f747.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO EM COMODATO DE BEM IMÓVEL PÚBLICO À SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA - SESP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23613</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23613/36c40819-36a2-4839-a741-9b05bf377536.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23613/36c40819-36a2-4839-a741-9b05bf377536.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CESSÃO EM COMODATO DE BEM IMÓVEL PÚBLICO À PASTORAL DA CRIANÇA DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23662</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23662/0d27255b-5990-4a31-a54d-4c86b0f4328d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23662/0d27255b-5990-4a31-a54d-4c86b0f4328d.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE DIAMANTINO E ALTERA OS ANEXOS VII A XIX DA LEI Nº 881/2013.</t>
   </si>
   <si>
     <t>23722</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23722/67d0d54a-f9b5-40ca-af29-20666850c045.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23722/67d0d54a-f9b5-40ca-af29-20666850c045.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE DIAMANTINO/MT, PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23745</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23745/f12f5bcb-3ce5-49ef-9ba5-4dcfc2fb2ace.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23745/f12f5bcb-3ce5-49ef-9ba5-4dcfc2fb2ace.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER PREMIAÇÕES EM DINHEIRO, ATRAVÉS DA SECRETARIA MUNICIPAL DE ESPORTES, TURISMO E LAZER, AOS PRIMEIROS COLOCADOS DAS COMPETIÇOES DEPORTIVAS PROMOVIDAS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>23763</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23763/7500addf-d66a-4fc5-9048-7302474a6f53.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23763/7500addf-d66a-4fc5-9048-7302474a6f53.doc</t>
   </si>
   <si>
     <t>23813</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23813/aaf78268-ac95-46f9-914e-637da2e8c67d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23813/aaf78268-ac95-46f9-914e-637da2e8c67d.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 739/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23811</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23811/dd4af185-e07f-4c97-aaaf-332676c4a0dc.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23811/dd4af185-e07f-4c97-aaaf-332676c4a0dc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO EXERCÍCIO FINANCEIRO DE 2.017, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>23818</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23818/8ac6d828-0fcd-41ce-bf5e-dac35ea88a3c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23818/8ac6d828-0fcd-41ce-bf5e-dac35ea88a3c.doc</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO DE CONTROLE SOCIAL DE SANEAMENTO BÁSICO, EM CONFORMIDADE COM O DISPOSTO NA LEI FEDERAL Nº 11.445/07, QUE ESTABELECE DIRETRIZES NACIONAIS PARA O SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>23822</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23822/28aa7750-cca6-47c1-b119-2840b0b55bff.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23822/28aa7750-cca6-47c1-b119-2840b0b55bff.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23823</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23823/d8a4203f-8c3c-428b-8bdf-065a0a842bfb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23823/d8a4203f-8c3c-428b-8bdf-065a0a842bfb.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23897</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23897/c583131a-1dce-4da1-83db-b4f2dfa0ad2c.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23897/c583131a-1dce-4da1-83db-b4f2dfa0ad2c.pdf</t>
   </si>
   <si>
     <t>24025</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24025/979a457e-8fd0-4585-8a3f-6ca0d611fd31.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24025/979a457e-8fd0-4585-8a3f-6ca0d611fd31.doc</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 9º E 10º, O CAPÍTULO III, E O ANEXO I DA LEI Nº 285 DE 17 DE DEZEMBRO DE 1997, QUE TRATA DA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE DIAMANTINO/MT; CRIA A SECRETARIA MUNICIPAL DE PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24026</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24026/4d4f8dc8-1dc5-465a-8c70-ed62678e3ef2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24026/4d4f8dc8-1dc5-465a-8c70-ed62678e3ef2.doc</t>
   </si>
   <si>
     <t>CRIA O CARGO DE SECRETÁRIO MUNICIPAL DE PLANEJAMENTO E ACRESCENTE O ITEM LVI AO ANEXO IV DA LEI Nº 881/2013, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E SALÁRIOS DO MUNICÍPIO DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24040</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24040/4f5d347a-880d-4a6e-93cb-17d1fc8b45aa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24040/4f5d347a-880d-4a6e-93cb-17d1fc8b45aa.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR AO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24041</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24041/d3d2a27f-ccd0-45e5-aabf-81c11a72b44e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24041/d3d2a27f-ccd0-45e5-aabf-81c11a72b44e.doc</t>
   </si>
   <si>
     <t>AUTORIZA SUPLEMENTAÇÃO, TRANSPOSIÇÃO, REMANEJAMENTO E TRANSFERÊNCIA DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>24086</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24086/48ba5b3e-0afb-4773-adc9-afb78ccb76b2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24086/48ba5b3e-0afb-4773-adc9-afb78ccb76b2.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24079</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24079/999959fa-d4c2-4a7e-ab84-a091cbff89ab.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24079/999959fa-d4c2-4a7e-ab84-a091cbff89ab.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE DIAMANTINO-MT PARA O QUADRIÊNIO 2018/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24129</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24129/3d30e22b-8441-4992-b82d-4bbb628a62cd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24129/3d30e22b-8441-4992-b82d-4bbb628a62cd.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> DISPÕE SOBRE A INCLUSÃO DE ATRIBUIÇÕES AO CARGO DE 'FISCAL DE SERVIÇO PÚBLICO E FISCAL DE SAÚDE PÚBLICA', POR DERRADEIRO, ALTERA O ANEXO I DA LEI MUNICIPAL 881/2013, QUE TRATA DO PLANO DE CARGOS CARREIRA E SALÁRIOS DOR SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24183</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24183/60c00e35-ff35-4119-af16-bf1bdb07dc26.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24183/60c00e35-ff35-4119-af16-bf1bdb07dc26.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE DIAMANTINO/MT E O CONSÓRCIO INTERMUNICIPAL DE SAÚDE CENTRO NORTE (CISCN) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24224</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24224/89e49bd2-e7a3-4cfe-9487-263fd1bc8216.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24224/89e49bd2-e7a3-4cfe-9487-263fd1bc8216.doc</t>
   </si>
   <si>
     <t>INSTITUI VERBA INDENIZATÓRIA PARA OS SERVIÇOS DE TRANSPORTE DE PACIENTES, EM AMBULANCIA. À CUIABÁ/MT, AOS CARGOS DE ENFERMEIRO, TÉCNICO DE ENFERMAGEM E MOTORISTA DE AMBULANCIA, LOTADOS NA UNIDADE DE PRONTO ATENDIMENTO, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>24242</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24242/87fd10c9-eecb-4d43-a51e-961f679583e6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24242/87fd10c9-eecb-4d43-a51e-961f679583e6.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI N.º 38/2017 – AUTORIZA O MUNICÍPIO DE DIAMANTINO A PARTICIPAR DO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE SAÚDE/MEDICAMENTOS E SERVIÇOS – ‘CONSUSMAT’ E A RATIFICAR O PROTOCOLO DE INTENÇÕES FIRMADO ENTRE OS MUNICÍPIOS </t>
   </si>
   <si>
     <t>24240</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24240/a7757a2b-6a8e-43ee-8de9-c86b18ce3776.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24240/a7757a2b-6a8e-43ee-8de9-c86b18ce3776.doc</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO MENSAL PARA OS SERVIDORES EFETIVOS EM ATUAÇÃO NAS COMISSÕES DE LICITAÇÕES, PREGOEIROS, EQUIPE DE APOIO, GESTOR E FISCAL DE CONTRATOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24247</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24247/28c782b5-6a6d-443a-a100-e2ab71296970.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24247/28c782b5-6a6d-443a-a100-e2ab71296970.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>24321</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24321/38b37335-c4e6-4f1f-8452-4947ecb4690f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24321/38b37335-c4e6-4f1f-8452-4947ecb4690f.doc</t>
   </si>
   <si>
     <t>24365</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24365/9f6fd6dd-b71a-4c8e-83ce-3725ddb54a95.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24365/9f6fd6dd-b71a-4c8e-83ce-3725ddb54a95.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.013/2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24367</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24367/7a8457c6-65ad-4d18-9acd-680b56f6ac4f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24367/7a8457c6-65ad-4d18-9acd-680b56f6ac4f.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE REMANEJAMENTO, TRANFERÊNCIA E TRANSPOSIÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS CONSTANTES DA LEI ORÇAMENTÁRIA ANUAL - LOA DO MUNICÍPIO DE DIAMANTINO-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24459</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24459/cbaefeb8-2b73-495e-9027-0ffc669b051b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24459/cbaefeb8-2b73-495e-9027-0ffc669b051b.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 919/2013, QUE INSTITUI O PLANO DIRETOR PARTICIPATIVO DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24390</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24390/33bb8ba2-1ae2-400b-8f16-00a6ad3e1854.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24390/33bb8ba2-1ae2-400b-8f16-00a6ad3e1854.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº. 045/2017 - "INSTITUI O PROGRAMA DE PRORROGAÇÃO DA LICENÇA - PATERNIDADE". AUTORIA EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>24396</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24396/dc740024-f625-47be-af7e-a3cc7b94fd41.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24396/dc740024-f625-47be-af7e-a3cc7b94fd41.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE ASSISTÊNCIA SOCIAL DE DIAMANTINO - SUAS/MT.</t>
   </si>
   <si>
     <t>24453</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24453/085153a1-69a3-482f-8622-63668603b30a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24453/085153a1-69a3-482f-8622-63668603b30a.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DE TERRENOS BALDIOS DE PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24464</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24464/02973cff-34d8-4b98-b004-fb0a50ae43e1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24464/02973cff-34d8-4b98-b004-fb0a50ae43e1.doc</t>
   </si>
   <si>
     <t>Autoriza o Município de Diamantino, Estado de Mato Grosso, a firmar convênio com Entidades Não Governamentais e sem fins lucrativos, no âmbito do Programa Minha Casa, Minha Vida – Entidades e dá outras providências – autoria Executivo Municipal.</t>
   </si>
   <si>
     <t>24484</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24484/bc47e670-aeef-4248-8b57-41bb62eb8f92.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24484/bc47e670-aeef-4248-8b57-41bb62eb8f92.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL AO ORÇAMENTO DO EXERCÍCIO FINANCEIRO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>22966</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22966/24fc1461-0263-485d-a01d-a2df9336e799.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22966/24fc1461-0263-485d-a01d-a2df9336e799.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 48 DA LEI MUNICIPAL N.º 919 DE 15 DE JULHO DE 2.013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>22967</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22967/13ea64bf-c1ca-418e-bcbb-ae38496fb981.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22967/13ea64bf-c1ca-418e-bcbb-ae38496fb981.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I.II, O ANEXO III E OS ANEXOS DE IV A XIV DA LEI 824/2011.</t>
   </si>
   <si>
     <t>23190</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23190/1b39c8cd-03ab-4851-a1aa-1270bf6af0b1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23190/1b39c8cd-03ab-4851-a1aa-1270bf6af0b1.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE HASTEAR AS BANDEIRAS DO BRASIL, DO ESTADO DE MATO GROSSO E DO MUNICÍPIO DE DIAMANTINO E CANTAR O HINO NACIONAL BRASILEIRO EM TODAS AS ESCOLAS MUNICIPAIS E PARTICULARES DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23356</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23356/f69945d0-d9b6-41bc-909b-f3741bac8c69.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23356/f69945d0-d9b6-41bc-909b-f3741bac8c69.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA SÚMULA E DO ARTIGO 1º DA LEI MUNICIPAL N.º 861 DE 26 DE NOVEMBRO DE 2.012</t>
   </si>
   <si>
     <t>23370</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23370/d3633291-2349-4340-89b8-4ff1366e1803.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23370/d3633291-2349-4340-89b8-4ff1366e1803.doc</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL DE DIAMANTINO A INSTALAR PLACAS DE ADVERTENCIA E FAIXA DE PEDESTRE EM FRENTE A TODAS AS ESCOLAS PÚBLICAS, PARTICULARES, FACULDADES E UNIVERSIDADES DO MUNICÍPIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>23576</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23576/3510d991-7381-4dc4-b653-bc74269eea01.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23576/3510d991-7381-4dc4-b653-bc74269eea01.doc</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO DE APARELHOS CELULARES, BEM COMO SIMILARES, NAS UNIDADES EDUCACIONAIS E BIBLIOTECAS NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23584</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23584/1bcf34d4-7163-456e-89aa-d7f2e4faf9cd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23584/1bcf34d4-7163-456e-89aa-d7f2e4faf9cd.doc</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS E ALÍNEAS DOS ARTIGOS 1º E 2º  E OS ANEXOS I E II DA LEI MUNICIPAL N.º 1.082/2015.</t>
   </si>
   <si>
     <t>23709</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23709/1a626bb0-6748-4a9f-a894-fd35cedefa32.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23709/1a626bb0-6748-4a9f-a894-fd35cedefa32.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO EM ATENÇÃO À SAÚDE VISUAL PRIMÁRIA NOS ESF’S, CRAS, CREAS E ESCOLAS MUNICIPAIS. NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>23726</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Edson da Silva, GONCALINA MARIA VIEGAS DE ALMEIDA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23726/055b7994-9f2b-48fe-b9bf-4f66cdacab15.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23726/055b7994-9f2b-48fe-b9bf-4f66cdacab15.doc</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE A DENOMINAÇÃO E REGULAMENTAÇÃO DA AVENIDA IRMÃO MIGUEL ABIB E RUA DESEMBARGADOR JOAQUIM PEREIRA FERREIRA MENDES</t>
   </si>
   <si>
     <t>23741</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23741/f07fb5e5-6464-47bf-aaa6-1269f6b58274.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23741/f07fb5e5-6464-47bf-aaa6-1269f6b58274.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DA LICENÇA-PATERNIDADE PARA OS SERVIDORES REGIDOS PELO ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DIAMANTINO/MT, LEI 006, DE 21 DE MAIO DE 1990</t>
   </si>
   <si>
     <t>23891</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23891/f33aa659-20fa-43e7-812c-b7eb0a721468.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23891/f33aa659-20fa-43e7-812c-b7eb0a721468.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3º DA LEI 1.113 DE 20 DE JUNHO DE 2.016</t>
   </si>
   <si>
     <t>23935</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23935/67bb66ad-6f71-4be6-9e6c-afa281a19462.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23935/67bb66ad-6f71-4be6-9e6c-afa281a19462.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º E INCLUI O PARÁGRAFO ÚNICO AO ARTIGO 2º DA LEI MUNICIPAL 892 DE 03 DE JUNHO DE 2013.</t>
   </si>
   <si>
     <t>23937</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23937/e98f70ec-a817-4367-886e-b2ec3828de54.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23937/e98f70ec-a817-4367-886e-b2ec3828de54.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PAVIMENTAÇÃO, CALÇAMENTO OU BRITAMENTO DOS PÁTIOS DE MANOBRAS, VIAS INTERNAS E ESTACIONAMENTOS DAS EMPRESAS INSTALADAS NO PERÍMETRO URBANO DE DIAMANTINO, REVOGA A LEI MUNICIPAL N.º 1.071 DE 09 DE SETEMBRO DE 2.015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24094</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24094/f70cf4bb-abdd-4bf3-a5bd-e7f98f73fa59.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24094/f70cf4bb-abdd-4bf3-a5bd-e7f98f73fa59.doc</t>
   </si>
   <si>
     <t>DENOMINA A SALA "GABINETE VEREADORES II" DE "GABINETE VEREADORES II - VERª. RAIM DIAS DE MESQUITA"</t>
   </si>
   <si>
     <t>24466</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24466/12542a2c-5e6a-4655-b601-78219bedb43e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24466/12542a2c-5e6a-4655-b601-78219bedb43e.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FÉRIAS E 13º SALÁRIO DO PREFEITO, DO VICE-PREFEITO, E DOS SECRETÁRIOS DO MUNICÍPIO DE DIAMANTINO-MT</t>
   </si>
   <si>
     <t>24442</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24442/11756f0a-3289-4de5-99c7-e9d433e7be53.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24442/11756f0a-3289-4de5-99c7-e9d433e7be53.doc</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Complementar Nº 9/2017 - INSTITUI O REGIME ESPECIAL DE INCENTIVOS FISCAIS PARA O DESENVOLVIMENTO DE INFRAESTRUTURA DE INDÚSTRIA DE ENERGIA RENOVÁVEL NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23929</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23929/58228caa-a5c4-4ac2-8c2d-e7a7ec3058e3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23929/58228caa-a5c4-4ac2-8c2d-e7a7ec3058e3.doc</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Nº 25/2017 - INSTITUI O CONSELHO DE CONTROLE SOCIAL DE SANEAMENTO BÁSICO, EM CONFORMIDADE COM O DISPOSTO NA LEI FEDERAL Nº 11.445/07, QUE ESTABELECE DIRETRIZES NACIONAIS PARA O SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>23970</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23970/f80ef6c9-b036-4213-a5f4-e6b902564330.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23970/f80ef6c9-b036-4213-a5f4-e6b902564330.doc</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Emenda à Lei Orgânica Nº 1/2017 - ACRESCENTA PARÁGRAFOS AO INCISO IX, ARTIGO 67, NA LEI ORGÂNICA MUNICIPAL DE DIAMANTINO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>23754</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23754/e6eac788-67d2-4802-85af-ed97da599b46.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23754/e6eac788-67d2-4802-85af-ed97da599b46.doc</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Nº 12/2017 - AUTORIZA O MUNICÍPIO DE DIAMANTINO-MT A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE GESTÃO COMPARTILHADA DE RESÍDUOS SÓLIDOS - COIGRES OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>23316</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Edson da Silva, JOSÉ BEZERRA DE LIMA, VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23316/ed5d5e01-83d5-4543-88a5-6da77c9d7120.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23316/ed5d5e01-83d5-4543-88a5-6da77c9d7120.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO ORDINÁRIA DO DIA 13/03/2017 - DOS VEREADORES EDSON DA SILVA, JOSÉ BEZERRA DE LIMA, VALDEMIR IZAÍAS DA COSTA</t>
   </si>
   <si>
     <t>23354</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23354/c83af228-2681-4d10-bf54-a6ec1547a797.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23354/c83af228-2681-4d10-bf54-a6ec1547a797.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO EXTRAORDINÁRIA DO DIA 20/03/2017 - VEREADORA MARIA EUGENIA</t>
   </si>
   <si>
     <t>23623</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23623/c3b0644d-70c2-496d-8bdb-de19b7b1da80.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23623/c3b0644d-70c2-496d-8bdb-de19b7b1da80.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO EXTRAORDINÁRIA DO DIA 15/05/2017 - VEREADORA MARIA EUGENIA</t>
   </si>
   <si>
     <t>23663</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23663/cb83997b-d62f-4540-ae81-d4d2d652b270.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23663/cb83997b-d62f-4540-ae81-d4d2d652b270.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO EXTRAORDINÁRIA DO DIA 22/05/2017 - VEREADORA MARIA EUGENIA</t>
   </si>
   <si>
     <t>23692</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23692/3c47ff6e-78da-4cc5-81f5-5acdfb530f73.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23692/3c47ff6e-78da-4cc5-81f5-5acdfb530f73.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO EXTRAORDINÁRIA DO DIA 24/05/2017 - VEREADORA MARIA EUGENIA</t>
   </si>
   <si>
     <t>23727</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23727/84a6ea5d-d9d8-4876-b6b1-fce8e05290f7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23727/84a6ea5d-d9d8-4876-b6b1-fce8e05290f7.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO ORDINÁRIA DO DIA 05/06/2017 - VEREADORA MARIA EUGENIA</t>
   </si>
   <si>
     <t>23771</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23771/196c7987-1510-4efc-85f3-9aa5b6082bbf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23771/196c7987-1510-4efc-85f3-9aa5b6082bbf.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO ORDINÁRIA DO DIA 12/06/2017 - VEREADORA MARIA EUGENIA</t>
   </si>
   <si>
     <t>23791</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23791/0ab71466-b694-41dc-98fa-05ebb40fd2ff.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23791/0ab71466-b694-41dc-98fa-05ebb40fd2ff.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO ORDINÁRIA DO DIA 19/06/2017 - VER. EDILSON MOTA SAMPAIO</t>
   </si>
   <si>
     <t>23820</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23820/c3188673-7124-4b7a-b183-1d6ef0b771cb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23820/c3188673-7124-4b7a-b183-1d6ef0b771cb.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO SOLENE DO DIA 23/06/2017 - VEREADOR EDILSON MOTA SAMPAIO</t>
   </si>
   <si>
     <t>23917</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23917/95ac733e-284f-4c59-a325-4b6933fa926a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23917/95ac733e-284f-4c59-a325-4b6933fa926a.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO ORDINÁRIA DO DIA 13/07/2017 - VEREADORA MARIA EUGENIA</t>
   </si>
   <si>
     <t>24006</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24006/c2e06338-0862-4470-9055-b20d91c53f41.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24006/c2e06338-0862-4470-9055-b20d91c53f41.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO ORDINÁRIA DO DIA 14/08/2017 - VEREADORA MARIA EUGENIA</t>
   </si>
   <si>
     <t>24009</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24009/55fd6a43-1094-4245-b43a-a473e93ecba4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24009/55fd6a43-1094-4245-b43a-a473e93ecba4.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO ORDINÁRIA DO DIA 14/08/2017 - VER. ERALDES CATARINO DE CAMPOS</t>
   </si>
   <si>
     <t>24223</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24223/d214bcd1-70f2-4697-99bf-42ec1f11c3ce.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24223/d214bcd1-70f2-4697-99bf-42ec1f11c3ce.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO ORDINÁRIA DO DIA 02/10/2017 - VEREADORA GONÇALINA MARIA VIEGAS DE ALMEIDA</t>
   </si>
   <si>
     <t>24268</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24268/23c8e297-5a1c-4993-9359-c1fe5e89a3c6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24268/23c8e297-5a1c-4993-9359-c1fe5e89a3c6.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO ORDINÁRIA DO DIA 16/10/2017 - VEREADOR EDILSON MOTA SAMPAIO</t>
   </si>
   <si>
     <t>24308</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24308/539ddd35-968a-43cf-ad36-804ab87be9a1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24308/539ddd35-968a-43cf-ad36-804ab87be9a1.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO ORDINÁRIA DO DIA 30/10/2017 - VEREADORA MARIA EUGENIA</t>
   </si>
   <si>
     <t>24393</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24393/a4f0d21f-80dc-4843-b391-30bd43ea8a3a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24393/a4f0d21f-80dc-4843-b391-30bd43ea8a3a.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO ORDINÁRIA DO DIA 27/11/2017V- VER. ERALDES CATARINO DE CAMPOS.</t>
   </si>
   <si>
     <t>24461</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24461/2f3764e2-bfe8-4424-9df0-da62ee715f17.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24461/2f3764e2-bfe8-4424-9df0-da62ee715f17.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DA FALTA EM SESSÃO ORDINÁRIA DO DIA 11/12/2017 - VEREADORA GONÇALINA MARIA VIEGAS DE ALMEIDA</t>
   </si>
   <si>
     <t>23696</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23696/49533152-7db0-432e-8257-2617c56e8492.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23696/49533152-7db0-432e-8257-2617c56e8492.doc</t>
   </si>
   <si>
     <t>REQUEIRO INFORMAÇÕES SOBRE FUNCIONÁRIOS MUNICIPAIS LOTADOS COMO AGENTE DE TRANSITO, QUANTOS ESTÃO LOTADOS E ONDE ESTÃO ATUANDO.</t>
   </si>
   <si>
     <t>23574</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23574/2a1df8ee-6e2d-4169-8277-f71ab5959b50.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23574/2a1df8ee-6e2d-4169-8277-f71ab5959b50.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA LEGISLATIVA CÓPIAS DAS FOLHAS DE PAGAMENTO DOS SERVIDORES EFETIVOS, COMISSIONADOS E CONTRATADOS LOTADOS NAS SEGUINTES SECRETARIAS: ADMINISTRAÇÃO; AGRICULTURA, INDUSTRIA, COMERCIO E MEIO AMBIENTE; ASSISTÊNCIA SOCIAL; CHEFIA DE GABINETE; EDUCAÇÃO E CULTURA; ESPORTES, LAZER E TURISMO; FINANÇAS; OBRAS, VIAÇÃO E SERVIÇOS PÚBLICOS; SÁUDE E VIGILÂNCIA SANITÁRIA, REFERENTE AOS MESES DE FEVEREIRO, MARÇO E ABRIL DO EXERCÍCIO DE 2.017.</t>
   </si>
   <si>
     <t>23575</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23575/c9a217d3-43cb-4052-8406-d138daab9e88.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23575/c9a217d3-43cb-4052-8406-d138daab9e88.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME A ESTA CASA LEGISLATIVA O VALOR DA RECEITA ARRECADADA NOS MESES DE JANEIRO, FEVEREIRO, MARÇO E ABRIL DO EXERCÍCIO DE 2.017.</t>
   </si>
   <si>
     <t>23585</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23585/7e1ab9f2-30de-441e-88e8-f8c8c4406cc9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23585/7e1ab9f2-30de-441e-88e8-f8c8c4406cc9.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO PREFEITO MUNICIPAL E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO E CULTURA A NECESSIDADE DE SE INCLUIR NA LEI COMPLEMENTAR N.º 011/2011 - LOPEB O CARGO DE CUIDADOR DE ALUNOS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>23587</t>
   </si>
   <si>
     <t>EDILSON MOTA SAMPAIO, Edson da Silva, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23587/95e8a210-2373-4aaa-b93e-883748f64dc9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23587/95e8a210-2373-4aaa-b93e-883748f64dc9.doc</t>
   </si>
   <si>
     <t>REQUER A CONSTITUIÇÃO DE COMISSÃO ESPECIAL DE INQUERITO COM O OBJETIVO DE AQCOMPANHAR A REALIZAÇÃO DO PROCESSO SELETIVO SIMPLIFICADO QUE ESTA SENDO REALIZADO PELO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO CENTRO NORTE DO ESTADO DE MATO GROSSO - CISCN - DIAMANTINO/MT</t>
   </si>
   <si>
     <t>23588</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23588/d40b364f-e410-445c-9fe1-ce521d800514.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23588/d40b364f-e410-445c-9fe1-ce521d800514.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME QUAIS OS SERVIDORES QUE REALIZAM AS AVALIAÇÕES NOS ÔNIBUS ESCOLARES; QUE ENCAMINHE CÓPIA DOS RELATÓRIOS (LAUDOS) DAS AVALIAÇÕES REALIZADAS NOS ÔNIBUS QUE FAZEM O TRANSPORTE ESCOLAR E INFORME QUEM É OU QUEM SÃO OS FISCAIS DO CONTRATO N.º 067/2017.</t>
   </si>
   <si>
     <t>23589</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23589/65a65a3e-b20e-46d3-9e32-879922c365ba.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23589/65a65a3e-b20e-46d3-9e32-879922c365ba.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO QUE SE NOTIFIQUE A EMPRESA RESPONSÁVEL PELA CONSTRUÇÃO DA QUADRA POLIESPORTIVA COBERTA NA ESCOLA MARIA EUZÉBIA FERREIRA, NO P.A. BOJUÍ..</t>
   </si>
   <si>
     <t>23622</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23622/3381debb-fe93-4690-b1fd-19e966bdf809.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23622/3381debb-fe93-4690-b1fd-19e966bdf809.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME PORQUE A CONSTRUÇÃO DOS PÓRTICOS DE ENTRADA DA CIDADE ESTÃO PARADAS</t>
   </si>
   <si>
     <t>23616</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23616/52e56576-17ad-451a-9713-437c713abda9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23616/52e56576-17ad-451a-9713-437c713abda9.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL QUE INFORME QUAIS FORAM OS VALORES ARRECADADOS COM A TAXA DE ILUMINAÇÃO PÚBLICA DURANTE OS MESES DE JANEIRO E FEVEREIRO DE 2017 E QUAL O VALOR EXISTENTE ATUALMENTE NA CONTA BANCÁRIA ESPECIFICA PARA O RECEBIMENTO DESTA TAXA.</t>
   </si>
   <si>
     <t>23671</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23671/dc93e7ec-1ab2-4c92-8ed8-cf7684143cd1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23671/dc93e7ec-1ab2-4c92-8ed8-cf7684143cd1.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME PORQUE MOTIVO OS ÔNIBUS ESCOLARES PLACAS NUG 2117 / NJI 637 / OBB2513 E OBA4432, ESTÃO HÁ MAIS DE TRINTA DIAS PARADOS NA OFICINA DA PREFEITURA</t>
   </si>
   <si>
     <t>23729</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23729/7e1333e9-e513-4633-8a8a-895414d723d4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23729/7e1333e9-e513-4633-8a8a-895414d723d4.doc</t>
   </si>
   <si>
     <t>RATIFICA O PEDIDO FEITO NO REQUERIMENTO N.º023/2017 CONCERNENTE AOS LAUDOS DE AVALIAÇÃO REALIZADOS NOS ÔNIBUS QUE FAZEM O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>23775</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23775/8dcdbce2-28de-45c3-b9ca-16bd0ccd10c3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23775/8dcdbce2-28de-45c3-b9ca-16bd0ccd10c3.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL O NOME DO FISCAL DE CONTRATO DA EMPRESA QUE FAZ O TRANSPORTE ESCOLAR TERCEIRIZADA NO MUNICÍPIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>23776</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23776/01828e23-22d7-4227-90d3-73028036166d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23776/01828e23-22d7-4227-90d3-73028036166d.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL O NOME DO FISCAL DE CONTRATO DA COOPERATIVA VALE DOS TELES PIRES.</t>
   </si>
   <si>
     <t>23868</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23868/8575e60b-421a-4456-9ffd-2ea7bb3b089b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23868/8575e60b-421a-4456-9ffd-2ea7bb3b089b.doc</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO DE LEI N.º 302/2017</t>
   </si>
   <si>
     <t>23869</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23869/791ac52a-f782-4aa4-95a0-925302ba48e4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23869/791ac52a-f782-4aa4-95a0-925302ba48e4.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL SUGERINDO A INSTITUIÇÃO DO PROGRAMA DE PRORROGAÇÃO DA LICENÇA-PATERNIDADE PARA OS SERVIDORES REGIDOS PELA LEI Nº 006, DE 21 DE MAIO DE 1990, NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO/MT</t>
   </si>
   <si>
     <t>23914</t>
   </si>
   <si>
     <t>GONCALINA MARIA VIEGAS DE ALMEIDA, Ranielli Patrick Arruda Lima</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23914/1029401c-89c3-4045-8ed0-41fde224b1ea.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23914/1029401c-89c3-4045-8ed0-41fde224b1ea.doc</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES REFERENTE AS FISCALIZAÇÕES REALIZADAS NO SERVIÇO DE ABASTECIMENTO DE ÁGUA E ESGOTAMENTO SANITÁRIO FORNECIDOS PELA EMPRESA ÁGUAS DE DIAMANTINO, NA CIDADE DE DIAMANTINO A PARTIR DE OUTUBRO DE 2016.</t>
   </si>
   <si>
     <t>23982</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23982/699ef4ae-cde9-4d59-a9dc-0b9e67942455.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23982/699ef4ae-cde9-4d59-a9dc-0b9e67942455.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL AS SEGUINTES INFORMAÇÕES: QUANTOS SERVIDORES DO MUNICÍPIO SÃO USUÁRIOS DO PLANO DE SAÚDE UNIMED CUJA MENSALIDADE, PARTE É CUSTEADA PELO EXECUTIVO E QUAL O VALOR MENSAL TOTAL QUE O EXECUTIVO ARCA COM O PAGAMENTO DESTAS MENSALIDADES.</t>
   </si>
   <si>
     <t>23983</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23983/a01d17c1-1281-4e2d-a90c-077af3c7a2e1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23983/a01d17c1-1281-4e2d-a90c-077af3c7a2e1.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL AS SEGUINTES INFORMAÇÕES: QUAL O VALOR ARRECADADO COM O IPVA NO PERÍODO DE JANEIRO A JULHO DE 2.017. SE HOUVE ALGUM INVESTIMENTO COM ESSES RECURSOS E QUAIS FORAM E QUAIS AS AÇÕES QUE ESTÃO PREVISTAS PARA SEREM REALIZADAS NA ÁREA DO TRÂNSITO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>23984</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23984/a37bd6f7-d08d-4ed6-8927-b421fa6a9397.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23984/a37bd6f7-d08d-4ed6-8927-b421fa6a9397.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO PRESIDENTE DA AL-MT, DEPUTADO EDUARDO BOTELHO, REQUERENDO QUE A AL-MT PARTICIPE DA 10ª EXPODIAMANTINO COM SEU ESTANDE.</t>
   </si>
   <si>
     <t>24003</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24003/a79a907d-daeb-49c8-aaf1-e01abb8bcb4c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24003/a79a907d-daeb-49c8-aaf1-e01abb8bcb4c.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME QUAIS SÃO AS RUAS ASFALTADAS E QUANTOS METROS QUADRADOS DE ASFALTO REPRESENTA AS REFERIDAS RUAS DO BAIRRO DECIOLANDIA.</t>
   </si>
   <si>
     <t>24004</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24004/5f6f3627-1daa-4663-ae21-c753e6e4a15b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24004/5f6f3627-1daa-4663-ae21-c753e6e4a15b.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA MUNICIPAL CÓPIA DA FOLHA DE PAGAMENTO DA CÂMARA MUNICIPAL DE DIAMANTINO DOS SERVIDORES, CONCURSADOS, CARGOS DE CONFIANÇA E VEREADORES DOS MESES MAIO, JUNHO E JULHO DE 2017.</t>
   </si>
   <si>
     <t>24005</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24005/63812200-e8bb-4b7b-9e72-16dac878e459.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24005/63812200-e8bb-4b7b-9e72-16dac878e459.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA MUNICIPAL CÓPIA DOS EXTRATOS BANCARIOS DOS MESES DE MAIO, JUNHO E JULHO DE 2017.</t>
   </si>
   <si>
     <t>24033</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24033/0b2c61db-a682-410c-b1ef-b52329a3cae4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24033/0b2c61db-a682-410c-b1ef-b52329a3cae4.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO OFÍCIO AO PRESIDENTE DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA REGIÃO CENTRO NORTE DE MATO GROSSO, PREFEITO EDUARDO CAPISTRANO DE OLIVEIRA, REQUERENDO O SEGUINTE: CÓPIA DO CONTRATO FIRMADO ENTRE O HOSPITAL SÃO JOÃO BATISTA E O LABORATÓRIO SÃO JOÃO BATISTA. RELATÓRIO CONTENDO OS PAGAMENTOS EFETUADOS LABORATÓRIO SÃO JOÃO BATISTA NO PERÍODO DE JANEIRO A JULHO DE 2017.</t>
   </si>
   <si>
     <t>24035</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24035/998a28fb-d4be-4868-84a7-25a96f0421f2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24035/998a28fb-d4be-4868-84a7-25a96f0421f2.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE A ESTA CASA LEGISLATIVA CÓPIAS DAS FOLHAS DE PAGAMENTO DOS SERVIDORES EFETIVOS, COMISSIONADOS E CONTRATADOS LOTADOS NAS SEGUINTES SECRETARIAS: ADMINISTRAÇÃO; AGRICULTURA, INDUSTRIA, COMERCIO E MEIO AMBIENTE; ASSISTÊNCIA SOCIAL; CHEFIA DE GABINETE; EDUCAÇÃO E CULTURA; ESPORTES, LAZER E TURISMO; FINANÇAS; OBRAS, VIAÇÃO E SERVIÇOS PÚBLICOS; SÁUDE E VIGILÂNCIA SANITÁRIA, REFERENTE AOS MESES DE JANEIRO, MAIO, JUNHO E JULHO DO EXERCÍCIO DE 2.017.</t>
   </si>
   <si>
     <t>24062</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24062/8426b6ba-9d20-4354-8c75-6df4fa53f010.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24062/8426b6ba-9d20-4354-8c75-6df4fa53f010.doc</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, QUE NOS TERMOS DO ARTIGO 332 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA E EM CONSÔNANCIA C0M O INCISO V DO ARTIGO 82 DA LEI ORGÂNICA MUNICIPAL, SEJA ENCAMINHADO OFÍCIO AO SENHOR RICARDO NOGUEIRA DE LIMA REPRESENTANTE DA EMPRESA TRANSRODEX TRANSPORTES LTDA , CONVOCANDO-O A COMPARECER NA SESSÃO ORDINÁRIA DO DIA 11/09/2017, COM O OBJETIVO DE PRESTAR ESCLARECIMENTOS SOBRE A PRESTAÇÃO DOS SERVIÇOS OBJETO DO CONTRATO DE ADESÃO N.º 067/2017 FIRMADO COM O MUNICIPIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>24090</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24090/c6f57d1e-2f09-47a2-a008-d1e71d9ec064.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24090/c6f57d1e-2f09-47a2-a008-d1e71d9ec064.doc</t>
   </si>
   <si>
     <t>REQUER A ROTA DO OESTE INFORMAÇÕES ACERCA DE QUAL VALOR FOI REPASSADO À PREFEITURA MUNICIPAL DE DIAMANTINO DE ISSQN SOBRE A ARRECADAÇÃO DO PEDÁGIO DA PRAÇA 06 KM 498 BR-163 - NOBRES/MT, NO PERÍODO JANEIRO A AGOSTO DE 2017, BEM COMO INFORMAR A QUEM PERTENCE A RESPONSABILIDADE PELA MANUTENÇÃO/PAGAMENTO DA ILUMINAÇÃO DO VIADUTO DO TREVO DO BAIRRO POSTO GIL E ROTATÓRIAS NO TRAJETO POSTO GIL ATÉ A PRAÇA DE PEDÁGIO 06.</t>
   </si>
   <si>
     <t>24091</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24091/befae28c-75d7-4f47-ba57-4bb66ad31fe3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24091/befae28c-75d7-4f47-ba57-4bb66ad31fe3.doc</t>
   </si>
   <si>
     <t>REQUER DO DNIT INFORMAÇÕES SE EXISTE ALGUM CONVÊNIO FIRMADO COM O MUNICÍPIO DE DIAMANTINO PARA MANUTENÇÃO/PAGAMENTO DA ILUMINAÇÃO DOS TREVOS E ROTATÓRIAS EXISTENTES NAS BR 364 E BR 163 QUE ESTÃO DENTRO DA CIRCUNSCRIÇÃO DE DIAMANTINO, CASO EXISTA CONVÊNIO ENCAMINHAR CÓPIA DO MESMO.</t>
   </si>
   <si>
     <t>24092</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24092/164d8127-a903-473c-a5eb-013580f4db8b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24092/164d8127-a903-473c-a5eb-013580f4db8b.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO OFÍCIO AO AUDITOR PÚBLICO INTERNO DA PREFEITURA MUNICIPAL, SENHOR EDUARDO ANTONIO DE OLIVEIRA, REQUERENDO QUE O MESMO PRESTE AS SEGUINTES INFORMAÇÕES: 1 - QUAL O VALOR UTILIZADO PELA ATUAL GESTÃO COM GASTOS EM PESSOAL NO PERÍODO DE JANEIRO A JULHO DESTE EXERCÍCIO; 2 - QUAL O PERCENTUAL DA DESPESA COM PESSOAL EM RELAÇÃO A RECEITA CORRENTE LIQUIDA DO MUNICÍPIO  NO PERÍODO DE JANEIRO A JULHO DESTE EXERCÍCIO; 3 - QUAL O VALOR PAGO PELO MUNICÍPIO A COOPERATIVA DE TRABALHO VALE DO TELES_x000D_
 PIRES, CNPJ 21.679.098/0001-25 NO PERÍODO DE JANEIRO A JULHO DESTE EXERCÍCIO; 4 - INFORMAR SE O VALOR PAGO A COOPERATIVA DE TRABALHO VALE DO TELES PIRES É COMPUTADO COMO GASTO DE PESSOAL, SE SIM, INFORMAR SE O VALOR ESTA INSERIDO NO VALOR REQUERIDO NO ITEM 1 E NO COMPUTO DO PERCENTUAL REQUERIDO NO ITEM 2 .</t>
   </si>
   <si>
     <t>24194</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24194/84510d85-bf96-40a1-88ed-43478c20b9d2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24194/84510d85-bf96-40a1-88ed-43478c20b9d2.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS CONTRATO COM PLANILHA DAS OBRAS DOS ESF'S DO JARDIM ALVORADA E POSTO GIL E PARECER TÉCNICO DO ENGENHEIRO CIVIL DA PREFEITURA APONTANDO AS CONDIÇÕES DAS OBRAS; PRAZOS DE ENTREGA;</t>
   </si>
   <si>
     <t>24234</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24234/3c888378-42b4-4856-9038-05c70c39435c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24234/3c888378-42b4-4856-9038-05c70c39435c.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL O VALOR DO GASTO MENSAL COM O PRONTO ATENDIMENTO DO MUNICÍPIO, COM CÓPIAS DE RECIBOS E NOTAS QUE O COMPROVE  DOS ÚLTIMOS TRÊS MESES (JULHO, AGOSTO E SETEMBRO).</t>
   </si>
   <si>
     <t>24257</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24257/2eb8def0-7a23-47fd-be8f-c5c3ee52499a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24257/2eb8def0-7a23-47fd-be8f-c5c3ee52499a.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES SE A COOPERATIVA DE TRABALHO VALE DOS TELES PIRES,  QUE PRESTA SERVIÇOS PARA PREFEITURA POSSUI ALGUM PROFISSIONAL COOPERADO PARA GERENCIAR OS TRABALHADORES COOPERADOS QUE ESTÃO LOTADOS NAS MAIS DIVERSAS SECRETARIAS DESTE MUNICIPIO, CASO ESSE PROFISSIONAL EXISTA FAVOR ENCAMINHAR DOCUMENTAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>24258</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24258/43da6b07-c012-412a-84ae-3729dc9cec92.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24258/43da6b07-c012-412a-84ae-3729dc9cec92.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL RELAÇÃO DE TODOS VEÍCULOS E MÁQUINAS LOCADAS PELO MUNICÍPIO; EM QUAIS SECRETARIAS ESTÃO SENDO USADOS; A QUAL EMPRESA PERTENCE E QUE SEJA ENCAMINHADO COPIA DOS DOCUMENTOS DOS VEÍCULOS E CÓPIA DOS CONTRATOS SOCIAIS; CARTÃO DO CNPJ E O CONTRATO FIRMADO COM A PREFEITURA MUNICIPAL DE DIAMANTINO, BEM COMO A INFORMAÇÃO DE QUAL MODALIDADE LICITARIO FORAM CONTRATADOS.</t>
   </si>
   <si>
     <t>24259</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24259/c4e9104a-0ca2-4b60-9413-fe8d7e8fe0a5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24259/c4e9104a-0ca2-4b60-9413-fe8d7e8fe0a5.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL PROCESSO LICITATÓRIO QUE RESULTOU NA CONTRATAÇÃO DA EMPRESA ROSINETE MACEDO – PARA LOCAÇÃO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>24288</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24288/5a1411f4-e72c-42c7-984b-9faba9f1c289.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24288/5a1411f4-e72c-42c7-984b-9faba9f1c289.doc</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE AFASTAMENTO DO VER. EDSON DA SILVA.</t>
   </si>
   <si>
     <t>24315</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24315/da9a6db2-4520-411a-a023-134cda1579bb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24315/da9a6db2-4520-411a-a023-134cda1579bb.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL CÓPIA DAS NOTIFICAÇÕES REALIZADAS AOS INVASORES DA ÁREA VERDE DO BAIRRO DE DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>24316</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24316/b01f4c3d-30ef-41a6-af4c-6d804d6e540c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24316/b01f4c3d-30ef-41a6-af4c-6d804d6e540c.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL A LISTA DOS CONTEMPLADOS DO PROGRAMA PRÓ-FAMÍLIA NO MUNICIPÍO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>24317</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24317/44c158a2-e131-45cb-b062-1906893933b7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24317/44c158a2-e131-45cb-b062-1906893933b7.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE O TOTAL DE GASTOS COM OS SERVIÇOS LABORATORIAIS PRESTADOS PELO LABORATÓRIO SÃO JOÃO BATISTA NO ANO DE 2016.</t>
   </si>
   <si>
     <t>24318</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24318/419d5ad8-078f-4ea1-b482-4bffdf721e26.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24318/419d5ad8-078f-4ea1-b482-4bffdf721e26.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE CÓPIA DA ATA E MÍDIA COM ÁUDIO E IMAGEM DA SESSÃO ORDINÁRIA REALIZADA DO DIA 23 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>24323</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24323/6935a5b3-b9e4-4673-a10c-3c7d65ddc6f2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24323/6935a5b3-b9e4-4673-a10c-3c7d65ddc6f2.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES A RESPEITO DOS MOTIVOS PELOS QUAIS OS COMPUTADORES DA ESCOLA ELZA MARTINS QUEIROZ NÃO FUNCIONARAM AINDA ESTE ANO.</t>
   </si>
   <si>
     <t>24345</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24345/9b88183f-892a-4bdb-b9af-3f2960f0a480.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24345/9b88183f-892a-4bdb-b9af-3f2960f0a480.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL PEDIDO DE VISTA AO PROJEOT DE LEI N 39/2017</t>
   </si>
   <si>
     <t>24350</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24350/1d6650ad-c667-48a3-aac7-88124fda4fae.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24350/1d6650ad-c667-48a3-aac7-88124fda4fae.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL O NOME E O TELEFONE DO COORDENADOR DE TRABALHO DA COOPERATIVA DE TRABALHO VALE DO TELES PIRES, NO MUNICÍPIO DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>24373</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24373/20bf4d84-2d86-4190-aa0c-9fadaa09d0cb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24373/20bf4d84-2d86-4190-aa0c-9fadaa09d0cb.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL O RELATÓRIO DAS AÇÕES REFERENTE A VIAGEM À CHINA, BEM COMO OS CUSTOS DESPENDIDOS PARA A REFERIDA VIAGEM.</t>
   </si>
   <si>
     <t>24375</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24375/16fb2952-0505-463d-aa1c-acbcc2868d96.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24375/16fb2952-0505-463d-aa1c-acbcc2868d96.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES A CERCA DE QUANTOS PROCEDIMENTOS DE APENDICECTOMIA REALIZADOS NO MUNICÍPIO DE DIAMANTINO, BEM COMO OS CASOS DOS CIDADÃOS DIAMANTINENSES QUE FORAM ENCAMINHADOS PARA OUTROS MUNICÍPIOS PARA REALIZAÇÃO DO MESMO PROCEDIMENTO.</t>
   </si>
   <si>
     <t>24391</t>
   </si>
   <si>
     <t>EDILSON MOTA SAMPAIO, Eraldes Catarino de Campos, GONCALINA MARIA VIEGAS DE ALMEIDA, JOZENIL COSTA LUBE, LUIZ CARLOS GAINO, MARIA EUGÊNIA DOS SANTOS VASCONCELLOS</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24391/39ab4415-cef7-4cb7-aead-35bc25bb5bca.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24391/39ab4415-cef7-4cb7-aead-35bc25bb5bca.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO PREFEITO MUNICIPAL A NOTA RECOMENDATÓRIA EM ANEXO A ESTA PROPOSIÇÃO</t>
   </si>
   <si>
     <t>24392</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24392/2b6f6b24-f77f-4939-8d96-bcf15bdce27f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24392/2b6f6b24-f77f-4939-8d96-bcf15bdce27f.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES REFERENTE A MUNICIPALIZAÇÃO DO TRÂNSITO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>24397</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24397/64ac26ac-8f01-483a-8955-6b2510c80153.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24397/64ac26ac-8f01-483a-8955-6b2510c80153.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL QUE INFORME E ENCAMINHE A CARTA DE DEVOLUÇÃO COM AS PENDENCIAS REFERENTE A DOAÇÃO DOS TERRENOS DOADOS PELA ASSOCIAÇÃO DOS MORADORES DA DECIOLÂNDIA A COPEC, BEM COMO, AS INFORMAÇÕES DAS PROVIDÊNCIAS FORAM TOMADAS ATÉ O PRESENTE MOMENTO.</t>
   </si>
   <si>
     <t>24418</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24418/3f16000d-bfab-4413-b74e-ce328d7870c4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24418/3f16000d-bfab-4413-b74e-ce328d7870c4.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE NOS INFORME QUANTOS TERRENOS PERTECEM AO MUNICÍPIO DE DIAMANTINO, BEM COMO, A LOCALIZAÇÃO E METRAGEM DOS MESMOS.</t>
   </si>
   <si>
     <t>24445</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24445/4f79be95-8487-43ca-8a73-9b2f20ebb5bb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24445/4f79be95-8487-43ca-8a73-9b2f20ebb5bb.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL QUE INFORME ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL QUANTO FOI GASTO COM COMPRAS DE PASSAGENS DE ÔNIBUS NESTE ANO, E QUE NOS ENCAMINHE TAMBÉM, O RELATÓRIO DAS PESSOAS BENEFICIADAS COM ESTE CONVÊNIO FEITO COM AS EMPRESAS DE TRANSPORTE DE PASSAGEIROS.</t>
   </si>
   <si>
     <t>24446</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24446/f6f99932-8a93-47e7-a0c7-b9bc910c3d8e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24446/f6f99932-8a93-47e7-a0c7-b9bc910c3d8e.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL QUE NOS INFORME POR MEIO DA SECRETARIA DE EDUCAÇÃO, EM FORMA DE RELATÓRIO, QUANTOS FUNCIONÁRIOS ESTAVAM LOTADOS NESTA SECRETARIA NOS MESES DE MAIO E AGOSTO DE 2017, BEM COMO QUAL VALOR DA REMUNERAÇÃO DE CADA UM DESTES FUNCIONÁRIOS NESSES MESES SOLICITADOS.</t>
   </si>
   <si>
     <t>24469</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24469/5090f583-f8ce-487e-9aad-d81a48e30836.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24469/5090f583-f8ce-487e-9aad-d81a48e30836.doc</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE QUE INFORME O VALOR ARRECADO; QUANTOS FUNCIONÁRIOS; QUAL VALOR DO CUSTO TOTAL DOS FUNCIONÁRIOS; QUANTOS MUNICÍPIOS ESTÃO PAGANDO; QUANTOS E QUAIS SÃO OS MUNICÍPIO QUE FAZEM PARTE DO REFERIDO CONSÓRCIO; QUANTOS ATENDIMENTOS MÉDICOS ESPECIALIZADOS FORAM REALIZADOS.</t>
   </si>
   <si>
     <t>24482</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24482/4add1855-4c24-44bc-84da-fd872ee9e184.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24482/4add1855-4c24-44bc-84da-fd872ee9e184.doc</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO DE LEI Nº 307/2017</t>
   </si>
   <si>
     <t>22971</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22971/0681e210-2522-492d-8628-3fe2438acafa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22971/0681e210-2522-492d-8628-3fe2438acafa.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE CÓPIA DO PROCESSO ADMINISTRATIVO QUE ALTEROU A CLASSE/REFERÊNCIA DA SERVIDORA MARIA MENDES LARA DA SILVA LOTADA NA SECRETARIA DE ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>22972</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22972/41f9f86a-c99c-481e-b545-1b39c9f2d111.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22972/41f9f86a-c99c-481e-b545-1b39c9f2d111.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE LIMPEZA DE TERRENOS BALDIOS</t>
   </si>
   <si>
     <t>22974</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22974/c6a74eb1-7b70-49d4-bde4-b87d6edf59c1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22974/c6a74eb1-7b70-49d4-bde4-b87d6edf59c1.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL CÓPIA DO PROCESSO LICITATÓRIO QUE AUTORIZOU A CONTRATAÇÃO DA COOPERATIVA DE TRABALHO QUE ESTA FORNECENDO SERVIDORES PARA PRESTAR SERVIÇOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>23044</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23044/d8fb8cf5-57de-471d-8372-804c6aad12fd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23044/d8fb8cf5-57de-471d-8372-804c6aad12fd.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL A RELAÇÃO DOS PRESTADORES DE SERVIÇOS CONTRATADOS VIA COOPERATIVA DE TRABALHO, DETALHANDO: NOME DO CONTRATADO; QUAL SECRETARIA ESTA LOTADO; QUAL FUNÇÃO DESEMPENHA E QUAL VALOR DO SALARIO.</t>
   </si>
   <si>
     <t>23045</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23045/b1450490-76f6-4cda-8ae6-8e2250bbf07d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23045/b1450490-76f6-4cda-8ae6-8e2250bbf07d.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL A RELAÇÃO DOS SERVIDORES CONTRATADOS EM CARGO DE CONFIANÇA (D.A.S.), DETALHANDO: NOME DO SERVIDOR; VALOR DO 'D.A.S.' E ONDE ESTA LOTADO.</t>
   </si>
   <si>
     <t>23046</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23046/c857fd5e-ef2f-45f1-a505-741cba86790e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23046/c857fd5e-ef2f-45f1-a505-741cba86790e.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES DAS AÇÕES REALIZADAS COM OBJETIVO DE REAVER OS RECURSOS DO MAPA (MINISTÉRIO DA AGRICULTURA PECUÁRIA E ABASTECIMENTO), RECURSO ESTE QUE SERÁ EMPREGADO NA RECUPERAÇÃO DA ESTRADA VICINAL VLADEMIR LUIZ FORMIGONI.</t>
   </si>
   <si>
     <t>23047</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23047/cb2846b1-36d4-4dfb-b7f6-c90895b15327.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23047/cb2846b1-36d4-4dfb-b7f6-c90895b15327.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA MUNICIPAL COPIA DA FOLHA DE PAGAMENTO DA CAMARA MUNICIPAL DE DIAMANTINO DOS MESES DE DEZEMBRO/2016 E JANEIRO/2017.</t>
   </si>
   <si>
     <t>23048</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23048/926848c2-23a2-4219-a508-e6fd15d8630c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23048/926848c2-23a2-4219-a508-e6fd15d8630c.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA MUNICIPAL COPIA DOS EXTRATOS BANCÁRIOS DO MESES DE DEZEMBRO/2016 E JNEIRO/2017.</t>
   </si>
   <si>
     <t>23049</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23049/c11284f9-b24d-491a-a8e4-f26c930742da.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23049/c11284f9-b24d-491a-a8e4-f26c930742da.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE CENTRO NORTE DE MATO GROSSO, CÓPIA DAS PRESTAÇÕES DE CONTAS  DOS RECURSOS REPASSADOS PELOS MUNICÍPIOS, BEM COMO DOS RECURSOS REPASSADOS PELO GOVERNO DO ESTADO, COMPREENDENDO: RELATÓRIO DETALHADO DOS VALORES RECEBIDOS E PAGAMENTOS EFETUADOS NOMINALMENTE POR FORNECEDOR; PRESTADOR DE SERVIÇOS  E/OU COLABORADOR, REFERENTE AO ANO DE 2016 E 2017.</t>
   </si>
   <si>
     <t>23133</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23133/6db0c1f3-7556-49b4-820c-95833b08aaad.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23133/6db0c1f3-7556-49b4-820c-95833b08aaad.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES A CERCA DOS MOTIVOS QUE OS MORADORES DA COHAB SERRAZUL AINDA NÃO POSSUEM DOCUMENTOS DE SUAS CASAS.</t>
   </si>
   <si>
     <t>23191</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23191/979cab17-6dcd-489e-a5f9-012b1a4cea23.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23191/979cab17-6dcd-489e-a5f9-012b1a4cea23.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DA CÂMARA MUNICIPAL QUE NOTIFIQUE POR MEIO DE OFÍCIO AS ESCOLAS PÚBLICAS ESTADUAIS A CERCA DO CUMPRIMENTO DA LEI ESTADUAL Nº 9397/2010 QUE DISPÕE DA OBRIGATORIEDADE DA EXECUÇÃO DO HINO NACIONAL BRASILEIRO SEMANALMENTE NAS ESCOLAS PÚBLICAS ANTES DO INICIO DAS AULAS DE CADA PERÍODO.</t>
   </si>
   <si>
     <t>23243</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23243/7f70ca4d-ed95-4a20-8bf2-0abe0f228608.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23243/7f70ca4d-ed95-4a20-8bf2-0abe0f228608.doc</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA COM O OBJETIVO DE DISCUTIR COM A POPULAÇÃO A QUALIDADE DA PRESTAÇÃO DO SERVIÇO DE FORNECIMENTO DE ÁGUA E SOBRE A FISCALIZAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>23311</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23311/8c0e4f77-a760-4298-8a44-c6d1ce2b3b36.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23311/8c0e4f77-a760-4298-8a44-c6d1ce2b3b36.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL A RELAÇÃO DOS MEMBROS QUE COMPOS A EQUIPE DE TRANSIÇÃO, BEM COMO O RELATÓRIO DAS ATIVIDADES REALIZADAS NOS 90(NOVENTA) DIAS DE TRABALHO.</t>
   </si>
   <si>
     <t>23352</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23352/441375a2-88cc-4c13-aff1-283dcd4e35b0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23352/441375a2-88cc-4c13-aff1-283dcd4e35b0.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS  AS NOTAS FISCAIS QUE COMPROVAM OS PAGAMENTOS EFETUADOS À COOPERATIVA DE TRABALHO VALE DO TELES PIRES, BEM COMO TODA DOCUMENTAÇÃO DE HABILITAÇÃO PARA O DEVIDO PAGAMENTO CONSTANTE DO ITEM 9.0 DO CONTRATO 055/2017 (9.1; 9.2; 9.3; 9.4; 9.5; 9.6; 9.7; 9.7.1; 9.7.2; 9.8; 9.9), REFERENTE AOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 2017</t>
   </si>
   <si>
     <t>23364</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23364/c328b95d-379e-417b-ad65-717ff1af95f8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23364/c328b95d-379e-417b-ad65-717ff1af95f8.doc</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, QUE NOS TERMOS DO ARTIGO 332 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA E EM CONSÔNANCIA C0M O INCISO V DO ARTIGO 82 DA LEI ORGÂNICA MUNICIPAL, SEJA ENCAMINHADO OFÍCIO AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, SENHOR A EDEBALDO ALVES TEIXEIRA , CONVOCANDO-O A PRESTAR ESCLARECIMENTOS, NA SESSÃO DO DIA 03 DE ABRIL, SOBRE OS SEGUINTES ASSUNTOS: ESCLARECIMENTOS REFERENTES À CONTRATAÇÃO DA COOPERATIVA DE TRABALHO VALE DOS TELES PIRES.</t>
   </si>
   <si>
     <t>23390</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23390/34526260-ff18-4333-a769-009148b2e6ae.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23390/34526260-ff18-4333-a769-009148b2e6ae.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL PARA QUE VERIFIQUE A POSSIBILIDADE DO MUNICÍPIO REALIZAR A DOAÇÃO DE UM TERRENO LOCALIZADO NA RUA NOSSA SENHORA APARECIDA, NO BAIRRO PEDREGAL, PARA A ASSOCIAÇÃO DE MORADORES DO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>23488</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23488/211161b1-ecc6-434a-9ef2-f40a88a394db.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23488/211161b1-ecc6-434a-9ef2-f40a88a394db.doc</t>
   </si>
   <si>
     <t>Requerimento para instalação de faixa de pedestre e ondulações transversais em frente a todas as Escolas Públicas, Particulares, Faculdades e Universidades do Município de Diamantino-MT.</t>
   </si>
   <si>
     <t>23460</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23460/b664b690-8fe7-4f7a-8fea-a2700a9ec8a8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23460/b664b690-8fe7-4f7a-8fea-a2700a9ec8a8.doc</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO DE LEI N.º 297/2017</t>
   </si>
   <si>
     <t>23451</t>
   </si>
   <si>
     <t>17000</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23451/fcd5df4f-459d-4f98-803a-73dafbf55c99.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23451/fcd5df4f-459d-4f98-803a-73dafbf55c99.doc</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, QUE NOS TERMOS DO ARTIGO 332 DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA E EM CONSÔNANCIA C0M O INCISO V DO ARTIGO 82 DA LEI ORGÂNICA MUNICIPAL, SEJA ENCAMINHADO OFÍCIO AO SERVIDOR PÚBLICO MUNICIPAL, SENHOR RUBIN TADEU DA SILVA, CONVOCANDO-O A PRESTAR ESCLARECIMENTOS, EM DATA A SER FIXADA, SOBRE OS SEGUINTES ASSUNTOS: ESCLARECIMENTOS SOBRE A REGULARIZAÇÃO FUNDIÁRIA NOS BAIRROS DE DIAMANTINO, EM ESPECIAL DO BAIRRO COHAB SERRA AZUL</t>
   </si>
   <si>
     <t>24029</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24029/3b2b8c69-07d8-4d7d-b5af-2fa2d01b881f.pdf</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24029/3b2b8c69-07d8-4d7d-b5af-2fa2d01b881f.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei Nº 300/2017 - DISPÕE SOBRE O ATENDIMENTO EM ATENÇÃO À SAÚDE VISUAL PRIMÁRIA NOS ESF’S, CRAS, CREAS E ESCOLAS MUNICIPAIS. NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO/MT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4462,68 +4462,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24439/499cf790-863a-437e-b528-ce9b4cf3bd8f.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23928/f700c96c-2bf2-4a3b-b811-2fe471389cdf.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23969/5b2eb159-e9e5-462d-9d8d-60da7d8b0b8f.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24440/0e09a16f-9dfb-4e1c-9ebf-ffe94a45a7fb.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23753/2f6f93b3-da22-43da-ab83-ddfbfbcb4f2f.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22915/960ee9a1-ae5d-4a63-adfe-97fccbf248fc.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22916/6a2c9880-a4aa-4ead-a6e9-38cebf3b2587.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22944/c3ec689d-27df-4379-b454-a8693a90f24a.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22945/6a7b394a-37c4-406c-8e20-db6cf20a9aaa.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22946/b0772e3a-0471-423a-ae75-c8ddd5ed0048.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22947/86bad569-71bd-4861-b476-46c0b3ba2853.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22948/e873a445-1505-446d-9d17-f5e430442de2.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22949/8d373bad-9bcd-4848-a8f2-4dc09dfd560d.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22950/5a41442f-12f0-474b-9f96-0a1976b9c063.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22951/9d91fae2-9004-4f7d-a7fb-c10968a7e26e.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22952/eee00d37-1668-4cd5-80f3-d4cc5185713c.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22953/f7e0a810-575a-4173-9eec-ce2e57704549.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22954/18d0fe47-f382-47f1-8ae7-56231892470c.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22956/fe1638a3-c876-4323-acda-1dc883088cff.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22957/8e03220e-ff9e-412e-9ea6-34b0f56bc3f6.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22958/8d277bba-5373-467b-8019-a1ed549bf319.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22962/f2e0e105-76b4-4d9c-a374-b5993fae19a5.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22963/4d0d150d-fde1-419d-83b3-b12196955867.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22965/23ed23fb-304b-4651-b8ee-e965fb511821.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22973/6710116a-4ead-427e-8979-475d5f77f868.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22999/68d25f26-80bb-4aa2-b474-8848025ff7c7.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23000/975ae5d6-bfb6-405c-b253-e94d401f119f.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23001/530552d3-3cbf-467d-9086-98df3f3a3b95.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23002/f34a9a6f-6c11-4f2a-b0bc-f3fc0979d5e8.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23003/51725d06-4df9-49c0-a99d-f5421ac91b56.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23004/db3fdc08-ebc7-4aec-a012-cb6863a8b99d.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23024/52d8a8d3-82ac-4d99-bb55-b3c58190a2f6.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23025/d2962535-d5a9-4bd5-b874-2530596e6bde.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23027/530ce15d-c302-4080-9870-f4f6c55f5daf.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23028/17e26687-25fc-449c-a8c5-7f4797953eac.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23029/0aa365f5-d146-4ed4-b76c-736c75360eeb.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23030/41915f3d-0806-4739-a564-2d039b1a4b59.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23031/4fc9e800-86ae-438e-a4e4-2a018d681886.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23032/ffa71912-18ec-4742-9086-661313f55982.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23033/4b804f67-bb68-4179-9c50-01f40b79960a.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23036/0f134b45-f21f-4d12-b054-14f4f715b1ea.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23037/ef82a6ed-214e-4d64-b239-530e3ce5ca0e.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23041/fdcc0690-2b45-442c-9852-175deea8eb08.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23050/47e14c1b-da3b-48b8-be5b-64829818ffc1.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23053/b061ea19-3500-49ea-9747-15e4329c623d.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23056/457d880b-a1cd-4638-8d9b-8b6873d08bef.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23057/68def450-ba55-47a4-9647-5e5ea56807e3.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23058/f4f5b612-e021-4638-bc2e-2b698a42a3fe.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23059/25fda6f3-b289-45fd-90c5-71687a25a9f7.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23060/e7c52ecc-0dba-4416-aee2-dcbcce8d1cb1.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23062/f8a5362c-147a-4d65-8daf-9f3059e86c64.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23063/eaaab449-469c-4d92-b721-af67683cd597.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23064/e057e794-d5d3-4649-b0da-aa7cf89c451e.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23065/657deaa2-7dd9-4503-b7ca-d7a1516e540f.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23111/ec50442c-444b-4969-ad90-bffbacc5812b.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23112/494cc185-d596-4a02-bd7c-b97cbe8dfb71.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23113/881a2773-c8b2-498d-b0ac-636e084002a0.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23114/071c1213-dcca-4171-bd17-3ba82d8a3216.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23116/73372ace-def6-49cd-b307-3f7f13e8ba2e.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23117/cd198f15-295e-4b42-8ee1-70dd4222d1c3.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23118/a916fa46-282e-4ad9-9fc6-97d0a534cc4a.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23119/38d61a26-3df8-42d3-8702-f2bcd4095a90.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23121/ceb072d1-8b93-4a44-aee5-4027dcb71dba.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23122/0963e3bb-26c0-4757-81b0-b7c450907e90.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23123/8e1ae41d-6cec-4187-9d2c-5b36575ea4ea.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23124/7ed7d2b1-6d60-4ae0-83fb-cab5b7c01685.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23149/36e85fd5-699e-422a-88d1-220826600011.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23150/0464e088-3eb8-48d7-bc51-c05c0a81e0e4.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23152/b4ebdf55-19a2-48b6-9e35-cf0990a83430.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23153/e5be18b7-446d-4ebe-8ed0-a729017da9b1.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23164/933e9bee-483a-4dff-86ec-81e81ef3b65e.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23174/f342108a-315e-4fca-805d-87c07b5d99a3.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23176/88c14ef7-ab5a-4630-b33a-f44fe7874d89.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23189/a5331686-5af5-4015-a405-d33a0005a9f7.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23210/40576097-4f8a-43e4-b511-36f277aecc90.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23211/23bc53e6-be36-45c6-a53f-7d981ddf175f.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23212/a98d2c01-d875-47a8-abb8-7a55a003a232.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23214/77f08f14-8451-4b6c-bfa7-34021e1c2e23.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23220/4aad5592-5c00-4b79-9955-b02a440a9912.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23221/4b53b2c7-fd87-475e-a6af-c286247afd0a.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23226/74bd56a8-d3ff-45c1-93f0-e4f348465e34.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23227/b20558ae-cfaf-445a-bce0-f353e7da2092.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23230/c99e2e2f-5796-4522-9465-55a5e88d02a7.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23231/27157455-ee90-46c5-8de5-be1b301dd1b1.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23232/2f82e915-c496-4e8e-9a5b-e234d1ede9e7.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23233/6ccb8a01-03bc-4ab1-8a81-3f001c403728.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23234/f77368a0-2b3c-4f33-8be0-682bc7baed3c.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23248/f90d466e-1ec9-4fa6-8f0d-4c6862c60294.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23249/ee4fed0f-7c8c-43e8-a715-6469a5af1400.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23250/6338cc36-6f16-4a1c-8aa5-2512211f7477.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23257/238e7901-4d9d-4a42-8416-cc070952676c.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23303/a278f2d5-8d0d-4f09-9edb-900e7f377d78.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23304/53ef3096-38ae-4c3d-939f-0c2faf915901.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23305/2d111ba5-4415-428e-a3c6-62f8b4fae23a.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23307/c80fa96e-1f6e-4644-ae68-50956bf6581e.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23308/357d621f-110e-435b-8ae4-d1b41f7b2b55.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23309/3427c1f2-0937-44a2-a567-a3673e6c389f.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23310/1578f1a6-3482-4bf9-84e6-198e97f32b86.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23350/f54ca650-038e-4271-b741-f4728922369d.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23351/2770b0a2-b812-4470-b33a-89552362ff06.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23367/19e9f972-36f1-4a5c-b155-06a0206649b6.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23371/f84740c9-ff56-4d8c-9ba0-ed19e91488cd.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23430/d852c5c1-7b95-432c-a469-516899daaec6.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23431/87d742cb-fc82-4446-a0d8-14801734e70c.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23432/0be906d9-26e9-429d-9ce3-49ab204898b8.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23433/834c2407-a1d2-49d2-8029-0cda8368de84.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23464/f610ff8c-c539-487e-8a94-3803ec74bc46.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23469/8b520bb2-2d11-448a-a415-9d1bf8ef9372.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23516/2da3d8b5-d716-4ec8-aa30-c7dfa7355084.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23541/081028c7-0305-4770-9ba4-57123f1fffdb.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23543/1b9dc100-59c0-4a2f-832b-e915c27b818d.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23554/7e568325-dfc3-42ae-b589-f32327c8792c.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23571/1e042068-9e66-470a-b660-d3ba3b94cf98.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23573/7df94da5-3c51-412a-9535-5dc29504bf1c.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23643/be3120c6-7ae2-4067-aa6a-54e96d8d0778.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23650/dddcd95f-68fb-4922-b84a-703a168b8dbb.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23668/10dc57d1-4c4b-4eec-9d58-244404e27480.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23732/f8851208-eff4-4a22-971d-d26ba2d6a60a.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23733/81437fcc-9991-4c84-b9e9-961f2e9a3d77.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23760/34d4c88c-5954-4e09-b7dc-7ffb7059bafc.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23762/65786fc5-248d-4978-bbb0-ca371455a48b.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23878/47fbbba9-366c-4414-819d-98bf7c7c471e.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23900/16fc3be3-5a00-4dce-97b0-76b590eeccbc.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23932/9570b04a-1c6b-4981-813c-4e75a406be62.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23933/26ad1afd-0593-47c5-91fa-b1c5ee1355cf.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23985/cbf60097-ed7d-4b12-99aa-28ec7ccbcee5.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23986/40efee13-5c81-4c89-bed2-9e79c0bedf13.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24002/7389555b-cae5-454a-b5b8-74d4ddcff49e.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24084/d9e2e91b-4a57-482d-99e9-7ba9c18c7450.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24137/0aceea03-1225-4edf-ad84-faff2e8726ca.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24138/47e349a5-843a-435a-8992-b6e4c2d237ec.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24192/3aace68e-2223-48b9-a8f9-36f471e4f5da.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24227/d0b40872-5586-4c31-a293-e9d32b64047c.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24233/226c6225-1208-418a-8733-4a6db383aa11.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24244/5af38988-49ea-4174-b38d-40214b7d4043.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24248/abe79a83-409b-47a7-841f-0ecedba6ee4b.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24256/dba74044-87a1-4ccd-9325-9cdb0d38f576.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24269/2eeb6c41-ca86-4db9-9284-df81031155b3.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24274/c5aaac73-fc9c-4661-a5c1-10a3e6b18ee8.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24278/2469d6c9-b1d2-4b23-8d20-7bcf14abdc88.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24291/842739ef-59c6-43ae-b261-07458046a893.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24306/541bee27-83b7-48a6-8cab-746f62e51437.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24322/925d5d05-3f2d-4414-8102-197bf767081e.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24346/c0ab8a18-b891-4238-9445-58ec2f21dd00.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24366/3daaa493-19a0-4382-8447-1b1763db5388.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24406/a866a40a-6b67-4538-9ae3-8749bf89720c.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24435/f1ce8987-0ca2-4a8e-a2d6-a08df7e684be.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24462/9d02a7d0-fee7-41be-86e1-ca0498441c8c.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24499/5c1d1222-3800-4e10-b7eb-4c134451dd38.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23125/7f60fd52-69c7-41e7-9673-0fb2c0f7669e.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23223/589a3440-5122-41d5-8e33-e86d3b76f8c0.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23224/1e97748f-d8fa-4a20-ba2b-beaa7903656e.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23241/2e3b033b-95f9-4e6c-bb05-cd0192ada09e.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23242/cf11f54a-4274-44c4-bb89-7beeeb440577.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23330/8a5d4479-79a1-493c-8a8d-4bcaf98bc9da.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23331/54f1a14f-80d7-4778-b9d5-095b11aa5ea5.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23365/55d1fa57-618e-449a-bf65-8f63a24fb10b.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23494/b56a97e0-b41f-4f34-a4b3-b81ef178a556.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23523/e570a5e1-109b-4417-950d-60ebb6a6df26.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23544/5843a7b1-e342-43df-8113-732114fc84ce.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23572/e095f375-9ebf-4b0c-876d-2756e7b1b739.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23667/52dbdfea-19a3-4e5a-a259-f6cb48cc01d8.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23710/f0332cd9-812d-4e11-9d32-5744ebbfe63e.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23764/769e975b-d6f9-4038-af37-53c2d9dd1590.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23890/88a10e1e-32e4-4721-b586-8684a782f2e7.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24010/ef71a44d-c1ac-44c0-a288-f16659b143a8.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24030/0cde8f07-5a7f-4922-bf32-fe912ce73b26.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24031/1494b61e-5c49-4ccd-bfe0-5fb8125e7508.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24097/823765f0-10da-4acf-9f33-33b7010446fe.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24218/299e3075-fd38-4615-a957-aa180ca497a0.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24219/76dbd764-e0a2-4cda-95d6-3b96b1ab5440.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24220/6ce12f46-1a3a-4e78-996e-3d458a01be8d.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24221/89380e7b-90e2-4183-ba90-11221be72bb5.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24232/296e3745-9d68-4de5-adf3-40e4813dd1a4.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24319/ea4e6a1f-15ea-4284-b155-7e71878f16f3.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24320/b0bc84c1-992a-4a96-b01b-a2efe9349cbf.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24488/3fafa1dd-c03d-41fa-9a17-fdc13233eb4b.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24441/e1a14fb0-9888-408a-b066-c1e0ffd4d774.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23449/fddfb4f1-d941-422a-b834-e67368df1b9b.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23827/1662278b-b2cb-4d13-9bff-71f6cf7a80c7.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23828/3dc66bc1-8d8b-49b4-8598-ad79bc58f664.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23829/3894571a-1203-435e-b155-d0cd3352579a.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23830/eef2b3d9-a4d3-4ba2-afa0-505755bd7ae4.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23831/9945aace-df8a-4ec5-bf1c-dfda4fb058fe.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23832/7e8f383d-c1ff-42bb-acce-3884ceef2880.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23833/46ba723c-a098-4d99-8c90-352bcddd4426.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23834/17fa8340-0aca-4f9e-a495-1ab900ed1549.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24070/b85c22fd-9d7c-45b0-bb34-e71465a6f5a0.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24071/b9f8463a-c892-433e-afd4-126050bcdfde.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24072/a2e3fb6c-88a6-41c8-b850-c6bb3c157d61.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24073/7fe0ba06-e565-43fe-a0bd-2c0ee505e147.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24074/1a752144-7393-4215-9fc5-57da8d2942ad.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24075/974bf4c8-3c8e-4142-86e4-ec8e5db9cc1a.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24076/b75d7762-c136-4f48-817c-35a5fa635c2a.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24077/064fb4b6-bcd0-4b7b-94b2-ff31ce23daaa.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24078/d40b2217-3cf9-4065-9714-fb6759947363.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24314/778668cc-ca89-4ba7-bd0d-b4530c763c6b.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23559/2c30884c-94fe-4e42-a15b-48c7c5e90e7b.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23315/094567a5-7917-46b2-bb85-0d0f3a3740a8.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23773/cdcd0045-be96-4886-898b-a9040c25fed3.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23774/8251c20d-a4ec-487a-a50c-c2f78d4548f7.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22959/87345d4a-b1dd-475d-a931-1fe86082d440.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23417/58a807f4-5fe5-4356-a900-6a90c67862e0.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23436/318e5d9b-f5e4-414b-8dd7-3fe79c1313e4.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24130/d43f5f5d-8cea-468a-9ec8-1bea3a43d362.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24241/7e9be284-1a91-42ea-b8e7-9a830643916d.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24184/b11236fd-ba9b-41ee-9bcf-35d9126f8b15.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24185/ab861ab9-302b-4234-9ee9-197b42cd2b2d.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24300/1731d17e-b6c0-4fb6-aa49-da53658134c2.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24379/ecfbb445-df00-4db3-8025-444f2f5234cd.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24449/cec32e46-056b-4277-9feb-cfb20ff8af24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24455/d775a0a6-7739-4e25-ab09-13a6d4e3f995.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24486/48817b1b-8856-4973-a64b-eaf5a94bc443.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23008/c78d6bac-88f3-4617-9b19-f4d72a91adbc.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23342/eeb28e3f-ff67-43b3-b9d0-b332d80e9fc6.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23343/eaa1d4e1-b8cf-431d-a3d4-20870783fd9c.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23344/64a602ce-5859-471f-802f-401840292e90.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23345/a5c54458-8d0f-4add-a03f-a6f96ef24548.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23437/75006abf-fe28-4677-806d-d19d79c17889.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23438/32f0bec3-bb48-4cbd-a3be-2557984ecb1d.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23440/92df3c87-776d-4661-b7c9-8016a009087b.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23551/0fab8007-84ce-4882-aaab-29a5f9cfd344.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23553/efd53f9b-963c-4e31-a5f2-18f2dac3755d.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23569/e1359ca4-3e32-4bc6-8c15-b7c8e9a9140e.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23570/a11104e4-d644-4137-b68b-7847e9eecdd6.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23582/c4f73111-9eb3-49d4-a864-df66284df0ea.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23606/529032e0-0e6e-473d-9774-98d145aeb1e6.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23608/61d9d9cb-0e90-4c64-9de2-499285b4f747.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23613/36c40819-36a2-4839-a741-9b05bf377536.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23662/0d27255b-5990-4a31-a54d-4c86b0f4328d.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23722/67d0d54a-f9b5-40ca-af29-20666850c045.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23745/f12f5bcb-3ce5-49ef-9ba5-4dcfc2fb2ace.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23763/7500addf-d66a-4fc5-9048-7302474a6f53.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23813/aaf78268-ac95-46f9-914e-637da2e8c67d.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23811/dd4af185-e07f-4c97-aaaf-332676c4a0dc.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23818/8ac6d828-0fcd-41ce-bf5e-dac35ea88a3c.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23822/28aa7750-cca6-47c1-b119-2840b0b55bff.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23823/d8a4203f-8c3c-428b-8bdf-065a0a842bfb.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23897/c583131a-1dce-4da1-83db-b4f2dfa0ad2c.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24025/979a457e-8fd0-4585-8a3f-6ca0d611fd31.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24026/4d4f8dc8-1dc5-465a-8c70-ed62678e3ef2.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24040/4f5d347a-880d-4a6e-93cb-17d1fc8b45aa.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24041/d3d2a27f-ccd0-45e5-aabf-81c11a72b44e.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24086/48ba5b3e-0afb-4773-adc9-afb78ccb76b2.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24079/999959fa-d4c2-4a7e-ab84-a091cbff89ab.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24129/3d30e22b-8441-4992-b82d-4bbb628a62cd.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24183/60c00e35-ff35-4119-af16-bf1bdb07dc26.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24224/89e49bd2-e7a3-4cfe-9487-263fd1bc8216.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24242/87fd10c9-eecb-4d43-a51e-961f679583e6.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24240/a7757a2b-6a8e-43ee-8de9-c86b18ce3776.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24247/28c782b5-6a6d-443a-a100-e2ab71296970.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24321/38b37335-c4e6-4f1f-8452-4947ecb4690f.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24365/9f6fd6dd-b71a-4c8e-83ce-3725ddb54a95.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24367/7a8457c6-65ad-4d18-9acd-680b56f6ac4f.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24459/cbaefeb8-2b73-495e-9027-0ffc669b051b.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24390/33bb8ba2-1ae2-400b-8f16-00a6ad3e1854.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24396/dc740024-f625-47be-af7e-a3cc7b94fd41.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24453/085153a1-69a3-482f-8622-63668603b30a.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24464/02973cff-34d8-4b98-b004-fb0a50ae43e1.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24484/bc47e670-aeef-4248-8b57-41bb62eb8f92.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22966/24fc1461-0263-485d-a01d-a2df9336e799.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22967/13ea64bf-c1ca-418e-bcbb-ae38496fb981.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23190/1b39c8cd-03ab-4851-a1aa-1270bf6af0b1.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23356/f69945d0-d9b6-41bc-909b-f3741bac8c69.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23370/d3633291-2349-4340-89b8-4ff1366e1803.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23576/3510d991-7381-4dc4-b653-bc74269eea01.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23584/1bcf34d4-7163-456e-89aa-d7f2e4faf9cd.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23709/1a626bb0-6748-4a9f-a894-fd35cedefa32.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23726/055b7994-9f2b-48fe-b9bf-4f66cdacab15.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23741/f07fb5e5-6464-47bf-aaa6-1269f6b58274.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23891/f33aa659-20fa-43e7-812c-b7eb0a721468.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23935/67bb66ad-6f71-4be6-9e6c-afa281a19462.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23937/e98f70ec-a817-4367-886e-b2ec3828de54.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24094/f70cf4bb-abdd-4bf3-a5bd-e7f98f73fa59.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24466/12542a2c-5e6a-4655-b601-78219bedb43e.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24442/11756f0a-3289-4de5-99c7-e9d433e7be53.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23929/58228caa-a5c4-4ac2-8c2d-e7a7ec3058e3.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23970/f80ef6c9-b036-4213-a5f4-e6b902564330.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23754/e6eac788-67d2-4802-85af-ed97da599b46.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23316/ed5d5e01-83d5-4543-88a5-6da77c9d7120.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23354/c83af228-2681-4d10-bf54-a6ec1547a797.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23623/c3b0644d-70c2-496d-8bdb-de19b7b1da80.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23663/cb83997b-d62f-4540-ae81-d4d2d652b270.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23692/3c47ff6e-78da-4cc5-81f5-5acdfb530f73.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23727/84a6ea5d-d9d8-4876-b6b1-fce8e05290f7.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23771/196c7987-1510-4efc-85f3-9aa5b6082bbf.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23791/0ab71466-b694-41dc-98fa-05ebb40fd2ff.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23820/c3188673-7124-4b7a-b183-1d6ef0b771cb.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23917/95ac733e-284f-4c59-a325-4b6933fa926a.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24006/c2e06338-0862-4470-9055-b20d91c53f41.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24009/55fd6a43-1094-4245-b43a-a473e93ecba4.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24223/d214bcd1-70f2-4697-99bf-42ec1f11c3ce.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24268/23c8e297-5a1c-4993-9359-c1fe5e89a3c6.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24308/539ddd35-968a-43cf-ad36-804ab87be9a1.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24393/a4f0d21f-80dc-4843-b391-30bd43ea8a3a.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24461/2f3764e2-bfe8-4424-9df0-da62ee715f17.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23696/49533152-7db0-432e-8257-2617c56e8492.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23574/2a1df8ee-6e2d-4169-8277-f71ab5959b50.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23575/c9a217d3-43cb-4052-8406-d138daab9e88.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23585/7e1ab9f2-30de-441e-88e8-f8c8c4406cc9.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23587/95e8a210-2373-4aaa-b93e-883748f64dc9.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23588/d40b364f-e410-445c-9fe1-ce521d800514.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23589/65a65a3e-b20e-46d3-9e32-879922c365ba.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23622/3381debb-fe93-4690-b1fd-19e966bdf809.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23616/52e56576-17ad-451a-9713-437c713abda9.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23671/dc93e7ec-1ab2-4c92-8ed8-cf7684143cd1.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23729/7e1333e9-e513-4633-8a8a-895414d723d4.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23775/8dcdbce2-28de-45c3-b9ca-16bd0ccd10c3.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23776/01828e23-22d7-4227-90d3-73028036166d.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23868/8575e60b-421a-4456-9ffd-2ea7bb3b089b.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23869/791ac52a-f782-4aa4-95a0-925302ba48e4.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23914/1029401c-89c3-4045-8ed0-41fde224b1ea.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23982/699ef4ae-cde9-4d59-a9dc-0b9e67942455.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23983/a01d17c1-1281-4e2d-a90c-077af3c7a2e1.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23984/a37bd6f7-d08d-4ed6-8927-b421fa6a9397.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24003/a79a907d-daeb-49c8-aaf1-e01abb8bcb4c.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24004/5f6f3627-1daa-4663-ae21-c753e6e4a15b.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24005/63812200-e8bb-4b7b-9e72-16dac878e459.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24033/0b2c61db-a682-410c-b1ef-b52329a3cae4.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24035/998a28fb-d4be-4868-84a7-25a96f0421f2.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24062/8426b6ba-9d20-4354-8c75-6df4fa53f010.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24090/c6f57d1e-2f09-47a2-a008-d1e71d9ec064.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24091/befae28c-75d7-4f47-ba57-4bb66ad31fe3.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24092/164d8127-a903-473c-a5eb-013580f4db8b.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24194/84510d85-bf96-40a1-88ed-43478c20b9d2.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24234/3c888378-42b4-4856-9038-05c70c39435c.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24257/2eb8def0-7a23-47fd-be8f-c5c3ee52499a.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24258/43da6b07-c012-412a-84ae-3729dc9cec92.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24259/c4e9104a-0ca2-4b60-9413-fe8d7e8fe0a5.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24288/5a1411f4-e72c-42c7-984b-9faba9f1c289.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24315/da9a6db2-4520-411a-a023-134cda1579bb.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24316/b01f4c3d-30ef-41a6-af4c-6d804d6e540c.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24317/44c158a2-e131-45cb-b062-1906893933b7.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24318/419d5ad8-078f-4ea1-b482-4bffdf721e26.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24323/6935a5b3-b9e4-4673-a10c-3c7d65ddc6f2.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24345/9b88183f-892a-4bdb-b9af-3f2960f0a480.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24350/1d6650ad-c667-48a3-aac7-88124fda4fae.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24373/20bf4d84-2d86-4190-aa0c-9fadaa09d0cb.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24375/16fb2952-0505-463d-aa1c-acbcc2868d96.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24391/39ab4415-cef7-4cb7-aead-35bc25bb5bca.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24392/2b6f6b24-f77f-4939-8d96-bcf15bdce27f.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24397/64ac26ac-8f01-483a-8955-6b2510c80153.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24418/3f16000d-bfab-4413-b74e-ce328d7870c4.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24445/4f79be95-8487-43ca-8a73-9b2f20ebb5bb.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24446/f6f99932-8a93-47e7-a0c7-b9bc910c3d8e.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24469/5090f583-f8ce-487e-9aad-d81a48e30836.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24482/4add1855-4c24-44bc-84da-fd872ee9e184.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22971/0681e210-2522-492d-8628-3fe2438acafa.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22972/41f9f86a-c99c-481e-b545-1b39c9f2d111.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22974/c6a74eb1-7b70-49d4-bde4-b87d6edf59c1.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23044/d8fb8cf5-57de-471d-8372-804c6aad12fd.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23045/b1450490-76f6-4cda-8ae6-8e2250bbf07d.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23046/c857fd5e-ef2f-45f1-a505-741cba86790e.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23047/cb2846b1-36d4-4dfb-b7f6-c90895b15327.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23048/926848c2-23a2-4219-a508-e6fd15d8630c.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23049/c11284f9-b24d-491a-a8e4-f26c930742da.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23133/6db0c1f3-7556-49b4-820c-95833b08aaad.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23191/979cab17-6dcd-489e-a5f9-012b1a4cea23.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23243/7f70ca4d-ed95-4a20-8bf2-0abe0f228608.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23311/8c0e4f77-a760-4298-8a44-c6d1ce2b3b36.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23352/441375a2-88cc-4c13-aff1-283dcd4e35b0.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23364/c328b95d-379e-417b-ad65-717ff1af95f8.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23390/34526260-ff18-4333-a769-009148b2e6ae.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23488/211161b1-ecc6-434a-9ef2-f40a88a394db.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23460/b664b690-8fe7-4f7a-8fea-a2700a9ec8a8.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23451/fcd5df4f-459d-4f98-803a-73dafbf55c99.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24029/3b2b8c69-07d8-4d7d-b5af-2fa2d01b881f.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24439/499cf790-863a-437e-b528-ce9b4cf3bd8f.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23928/f700c96c-2bf2-4a3b-b811-2fe471389cdf.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23969/5b2eb159-e9e5-462d-9d8d-60da7d8b0b8f.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24440/0e09a16f-9dfb-4e1c-9ebf-ffe94a45a7fb.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23753/2f6f93b3-da22-43da-ab83-ddfbfbcb4f2f.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22915/960ee9a1-ae5d-4a63-adfe-97fccbf248fc.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22916/6a2c9880-a4aa-4ead-a6e9-38cebf3b2587.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22944/c3ec689d-27df-4379-b454-a8693a90f24a.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22945/6a7b394a-37c4-406c-8e20-db6cf20a9aaa.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22946/b0772e3a-0471-423a-ae75-c8ddd5ed0048.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22947/86bad569-71bd-4861-b476-46c0b3ba2853.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22948/e873a445-1505-446d-9d17-f5e430442de2.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22949/8d373bad-9bcd-4848-a8f2-4dc09dfd560d.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22950/5a41442f-12f0-474b-9f96-0a1976b9c063.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22951/9d91fae2-9004-4f7d-a7fb-c10968a7e26e.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22952/eee00d37-1668-4cd5-80f3-d4cc5185713c.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22953/f7e0a810-575a-4173-9eec-ce2e57704549.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22954/18d0fe47-f382-47f1-8ae7-56231892470c.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22956/fe1638a3-c876-4323-acda-1dc883088cff.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22957/8e03220e-ff9e-412e-9ea6-34b0f56bc3f6.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22958/8d277bba-5373-467b-8019-a1ed549bf319.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22962/f2e0e105-76b4-4d9c-a374-b5993fae19a5.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22963/4d0d150d-fde1-419d-83b3-b12196955867.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22965/23ed23fb-304b-4651-b8ee-e965fb511821.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22973/6710116a-4ead-427e-8979-475d5f77f868.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22999/68d25f26-80bb-4aa2-b474-8848025ff7c7.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23000/975ae5d6-bfb6-405c-b253-e94d401f119f.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23001/530552d3-3cbf-467d-9086-98df3f3a3b95.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23002/f34a9a6f-6c11-4f2a-b0bc-f3fc0979d5e8.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23003/51725d06-4df9-49c0-a99d-f5421ac91b56.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23004/db3fdc08-ebc7-4aec-a012-cb6863a8b99d.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23024/52d8a8d3-82ac-4d99-bb55-b3c58190a2f6.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23025/d2962535-d5a9-4bd5-b874-2530596e6bde.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23027/530ce15d-c302-4080-9870-f4f6c55f5daf.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23028/17e26687-25fc-449c-a8c5-7f4797953eac.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23029/0aa365f5-d146-4ed4-b76c-736c75360eeb.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23030/41915f3d-0806-4739-a564-2d039b1a4b59.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23031/4fc9e800-86ae-438e-a4e4-2a018d681886.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23032/ffa71912-18ec-4742-9086-661313f55982.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23033/4b804f67-bb68-4179-9c50-01f40b79960a.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23036/0f134b45-f21f-4d12-b054-14f4f715b1ea.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23037/ef82a6ed-214e-4d64-b239-530e3ce5ca0e.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23041/fdcc0690-2b45-442c-9852-175deea8eb08.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23050/47e14c1b-da3b-48b8-be5b-64829818ffc1.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23053/b061ea19-3500-49ea-9747-15e4329c623d.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23056/457d880b-a1cd-4638-8d9b-8b6873d08bef.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23057/68def450-ba55-47a4-9647-5e5ea56807e3.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23058/f4f5b612-e021-4638-bc2e-2b698a42a3fe.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23059/25fda6f3-b289-45fd-90c5-71687a25a9f7.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23060/e7c52ecc-0dba-4416-aee2-dcbcce8d1cb1.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23062/f8a5362c-147a-4d65-8daf-9f3059e86c64.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23063/eaaab449-469c-4d92-b721-af67683cd597.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23064/e057e794-d5d3-4649-b0da-aa7cf89c451e.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23065/657deaa2-7dd9-4503-b7ca-d7a1516e540f.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23111/ec50442c-444b-4969-ad90-bffbacc5812b.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23112/494cc185-d596-4a02-bd7c-b97cbe8dfb71.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23113/881a2773-c8b2-498d-b0ac-636e084002a0.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23114/071c1213-dcca-4171-bd17-3ba82d8a3216.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23116/73372ace-def6-49cd-b307-3f7f13e8ba2e.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23117/cd198f15-295e-4b42-8ee1-70dd4222d1c3.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23118/a916fa46-282e-4ad9-9fc6-97d0a534cc4a.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23119/38d61a26-3df8-42d3-8702-f2bcd4095a90.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23121/ceb072d1-8b93-4a44-aee5-4027dcb71dba.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23122/0963e3bb-26c0-4757-81b0-b7c450907e90.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23123/8e1ae41d-6cec-4187-9d2c-5b36575ea4ea.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23124/7ed7d2b1-6d60-4ae0-83fb-cab5b7c01685.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23149/36e85fd5-699e-422a-88d1-220826600011.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23150/0464e088-3eb8-48d7-bc51-c05c0a81e0e4.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23152/b4ebdf55-19a2-48b6-9e35-cf0990a83430.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23153/e5be18b7-446d-4ebe-8ed0-a729017da9b1.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23164/933e9bee-483a-4dff-86ec-81e81ef3b65e.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23174/f342108a-315e-4fca-805d-87c07b5d99a3.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23176/88c14ef7-ab5a-4630-b33a-f44fe7874d89.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23189/a5331686-5af5-4015-a405-d33a0005a9f7.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23210/40576097-4f8a-43e4-b511-36f277aecc90.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23211/23bc53e6-be36-45c6-a53f-7d981ddf175f.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23212/a98d2c01-d875-47a8-abb8-7a55a003a232.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23214/77f08f14-8451-4b6c-bfa7-34021e1c2e23.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23220/4aad5592-5c00-4b79-9955-b02a440a9912.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23221/4b53b2c7-fd87-475e-a6af-c286247afd0a.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23226/74bd56a8-d3ff-45c1-93f0-e4f348465e34.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23227/b20558ae-cfaf-445a-bce0-f353e7da2092.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23230/c99e2e2f-5796-4522-9465-55a5e88d02a7.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23231/27157455-ee90-46c5-8de5-be1b301dd1b1.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23232/2f82e915-c496-4e8e-9a5b-e234d1ede9e7.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23233/6ccb8a01-03bc-4ab1-8a81-3f001c403728.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23234/f77368a0-2b3c-4f33-8be0-682bc7baed3c.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23248/f90d466e-1ec9-4fa6-8f0d-4c6862c60294.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23249/ee4fed0f-7c8c-43e8-a715-6469a5af1400.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23250/6338cc36-6f16-4a1c-8aa5-2512211f7477.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23257/238e7901-4d9d-4a42-8416-cc070952676c.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23303/a278f2d5-8d0d-4f09-9edb-900e7f377d78.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23304/53ef3096-38ae-4c3d-939f-0c2faf915901.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23305/2d111ba5-4415-428e-a3c6-62f8b4fae23a.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23307/c80fa96e-1f6e-4644-ae68-50956bf6581e.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23308/357d621f-110e-435b-8ae4-d1b41f7b2b55.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23309/3427c1f2-0937-44a2-a567-a3673e6c389f.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23310/1578f1a6-3482-4bf9-84e6-198e97f32b86.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23350/f54ca650-038e-4271-b741-f4728922369d.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23351/2770b0a2-b812-4470-b33a-89552362ff06.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23367/19e9f972-36f1-4a5c-b155-06a0206649b6.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23371/f84740c9-ff56-4d8c-9ba0-ed19e91488cd.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23430/d852c5c1-7b95-432c-a469-516899daaec6.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23431/87d742cb-fc82-4446-a0d8-14801734e70c.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23432/0be906d9-26e9-429d-9ce3-49ab204898b8.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23433/834c2407-a1d2-49d2-8029-0cda8368de84.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23464/f610ff8c-c539-487e-8a94-3803ec74bc46.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23469/8b520bb2-2d11-448a-a415-9d1bf8ef9372.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23516/2da3d8b5-d716-4ec8-aa30-c7dfa7355084.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23541/081028c7-0305-4770-9ba4-57123f1fffdb.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23543/1b9dc100-59c0-4a2f-832b-e915c27b818d.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23554/7e568325-dfc3-42ae-b589-f32327c8792c.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23571/1e042068-9e66-470a-b660-d3ba3b94cf98.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23573/7df94da5-3c51-412a-9535-5dc29504bf1c.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23643/be3120c6-7ae2-4067-aa6a-54e96d8d0778.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23650/dddcd95f-68fb-4922-b84a-703a168b8dbb.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23668/10dc57d1-4c4b-4eec-9d58-244404e27480.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23732/f8851208-eff4-4a22-971d-d26ba2d6a60a.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23733/81437fcc-9991-4c84-b9e9-961f2e9a3d77.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23760/34d4c88c-5954-4e09-b7dc-7ffb7059bafc.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23762/65786fc5-248d-4978-bbb0-ca371455a48b.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23878/47fbbba9-366c-4414-819d-98bf7c7c471e.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23900/16fc3be3-5a00-4dce-97b0-76b590eeccbc.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23932/9570b04a-1c6b-4981-813c-4e75a406be62.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23933/26ad1afd-0593-47c5-91fa-b1c5ee1355cf.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23985/cbf60097-ed7d-4b12-99aa-28ec7ccbcee5.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23986/40efee13-5c81-4c89-bed2-9e79c0bedf13.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24002/7389555b-cae5-454a-b5b8-74d4ddcff49e.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24084/d9e2e91b-4a57-482d-99e9-7ba9c18c7450.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24137/0aceea03-1225-4edf-ad84-faff2e8726ca.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24138/47e349a5-843a-435a-8992-b6e4c2d237ec.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24192/3aace68e-2223-48b9-a8f9-36f471e4f5da.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24227/d0b40872-5586-4c31-a293-e9d32b64047c.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24233/226c6225-1208-418a-8733-4a6db383aa11.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24244/5af38988-49ea-4174-b38d-40214b7d4043.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24248/abe79a83-409b-47a7-841f-0ecedba6ee4b.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24256/dba74044-87a1-4ccd-9325-9cdb0d38f576.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24269/2eeb6c41-ca86-4db9-9284-df81031155b3.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24274/c5aaac73-fc9c-4661-a5c1-10a3e6b18ee8.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24278/2469d6c9-b1d2-4b23-8d20-7bcf14abdc88.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24291/842739ef-59c6-43ae-b261-07458046a893.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24306/541bee27-83b7-48a6-8cab-746f62e51437.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24322/925d5d05-3f2d-4414-8102-197bf767081e.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24346/c0ab8a18-b891-4238-9445-58ec2f21dd00.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24366/3daaa493-19a0-4382-8447-1b1763db5388.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24406/a866a40a-6b67-4538-9ae3-8749bf89720c.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24435/f1ce8987-0ca2-4a8e-a2d6-a08df7e684be.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24462/9d02a7d0-fee7-41be-86e1-ca0498441c8c.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24499/5c1d1222-3800-4e10-b7eb-4c134451dd38.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23125/7f60fd52-69c7-41e7-9673-0fb2c0f7669e.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23223/589a3440-5122-41d5-8e33-e86d3b76f8c0.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23224/1e97748f-d8fa-4a20-ba2b-beaa7903656e.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23241/2e3b033b-95f9-4e6c-bb05-cd0192ada09e.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23242/cf11f54a-4274-44c4-bb89-7beeeb440577.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23330/8a5d4479-79a1-493c-8a8d-4bcaf98bc9da.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23331/54f1a14f-80d7-4778-b9d5-095b11aa5ea5.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23365/55d1fa57-618e-449a-bf65-8f63a24fb10b.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23494/b56a97e0-b41f-4f34-a4b3-b81ef178a556.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23523/e570a5e1-109b-4417-950d-60ebb6a6df26.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23544/5843a7b1-e342-43df-8113-732114fc84ce.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23572/e095f375-9ebf-4b0c-876d-2756e7b1b739.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23667/52dbdfea-19a3-4e5a-a259-f6cb48cc01d8.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23710/f0332cd9-812d-4e11-9d32-5744ebbfe63e.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23764/769e975b-d6f9-4038-af37-53c2d9dd1590.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23890/88a10e1e-32e4-4721-b586-8684a782f2e7.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24010/ef71a44d-c1ac-44c0-a288-f16659b143a8.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24030/0cde8f07-5a7f-4922-bf32-fe912ce73b26.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24031/1494b61e-5c49-4ccd-bfe0-5fb8125e7508.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24097/823765f0-10da-4acf-9f33-33b7010446fe.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24218/299e3075-fd38-4615-a957-aa180ca497a0.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24219/76dbd764-e0a2-4cda-95d6-3b96b1ab5440.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24220/6ce12f46-1a3a-4e78-996e-3d458a01be8d.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24221/89380e7b-90e2-4183-ba90-11221be72bb5.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24232/296e3745-9d68-4de5-adf3-40e4813dd1a4.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24319/ea4e6a1f-15ea-4284-b155-7e71878f16f3.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24320/b0bc84c1-992a-4a96-b01b-a2efe9349cbf.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24488/3fafa1dd-c03d-41fa-9a17-fdc13233eb4b.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24441/e1a14fb0-9888-408a-b066-c1e0ffd4d774.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23449/fddfb4f1-d941-422a-b834-e67368df1b9b.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23827/1662278b-b2cb-4d13-9bff-71f6cf7a80c7.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23828/3dc66bc1-8d8b-49b4-8598-ad79bc58f664.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23829/3894571a-1203-435e-b155-d0cd3352579a.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23830/eef2b3d9-a4d3-4ba2-afa0-505755bd7ae4.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23831/9945aace-df8a-4ec5-bf1c-dfda4fb058fe.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23832/7e8f383d-c1ff-42bb-acce-3884ceef2880.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23833/46ba723c-a098-4d99-8c90-352bcddd4426.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23834/17fa8340-0aca-4f9e-a495-1ab900ed1549.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24070/b85c22fd-9d7c-45b0-bb34-e71465a6f5a0.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24071/b9f8463a-c892-433e-afd4-126050bcdfde.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24072/a2e3fb6c-88a6-41c8-b850-c6bb3c157d61.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24073/7fe0ba06-e565-43fe-a0bd-2c0ee505e147.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24074/1a752144-7393-4215-9fc5-57da8d2942ad.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24075/974bf4c8-3c8e-4142-86e4-ec8e5db9cc1a.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24076/b75d7762-c136-4f48-817c-35a5fa635c2a.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24077/064fb4b6-bcd0-4b7b-94b2-ff31ce23daaa.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24078/d40b2217-3cf9-4065-9714-fb6759947363.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24314/778668cc-ca89-4ba7-bd0d-b4530c763c6b.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23559/2c30884c-94fe-4e42-a15b-48c7c5e90e7b.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23315/094567a5-7917-46b2-bb85-0d0f3a3740a8.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23773/cdcd0045-be96-4886-898b-a9040c25fed3.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23774/8251c20d-a4ec-487a-a50c-c2f78d4548f7.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22959/87345d4a-b1dd-475d-a931-1fe86082d440.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23417/58a807f4-5fe5-4356-a900-6a90c67862e0.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23436/318e5d9b-f5e4-414b-8dd7-3fe79c1313e4.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24130/d43f5f5d-8cea-468a-9ec8-1bea3a43d362.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24241/7e9be284-1a91-42ea-b8e7-9a830643916d.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24184/b11236fd-ba9b-41ee-9bcf-35d9126f8b15.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24185/ab861ab9-302b-4234-9ee9-197b42cd2b2d.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24300/1731d17e-b6c0-4fb6-aa49-da53658134c2.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24379/ecfbb445-df00-4db3-8025-444f2f5234cd.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24449/cec32e46-056b-4277-9feb-cfb20ff8af24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24455/d775a0a6-7739-4e25-ab09-13a6d4e3f995.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24486/48817b1b-8856-4973-a64b-eaf5a94bc443.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23008/c78d6bac-88f3-4617-9b19-f4d72a91adbc.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23342/eeb28e3f-ff67-43b3-b9d0-b332d80e9fc6.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23343/eaa1d4e1-b8cf-431d-a3d4-20870783fd9c.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23344/64a602ce-5859-471f-802f-401840292e90.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23345/a5c54458-8d0f-4add-a03f-a6f96ef24548.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23437/75006abf-fe28-4677-806d-d19d79c17889.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23438/32f0bec3-bb48-4cbd-a3be-2557984ecb1d.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23440/92df3c87-776d-4661-b7c9-8016a009087b.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23551/0fab8007-84ce-4882-aaab-29a5f9cfd344.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23553/efd53f9b-963c-4e31-a5f2-18f2dac3755d.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23569/e1359ca4-3e32-4bc6-8c15-b7c8e9a9140e.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23570/a11104e4-d644-4137-b68b-7847e9eecdd6.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23582/c4f73111-9eb3-49d4-a864-df66284df0ea.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23606/529032e0-0e6e-473d-9774-98d145aeb1e6.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23608/61d9d9cb-0e90-4c64-9de2-499285b4f747.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23613/36c40819-36a2-4839-a741-9b05bf377536.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23662/0d27255b-5990-4a31-a54d-4c86b0f4328d.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23722/67d0d54a-f9b5-40ca-af29-20666850c045.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23745/f12f5bcb-3ce5-49ef-9ba5-4dcfc2fb2ace.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23763/7500addf-d66a-4fc5-9048-7302474a6f53.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23813/aaf78268-ac95-46f9-914e-637da2e8c67d.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23811/dd4af185-e07f-4c97-aaaf-332676c4a0dc.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23818/8ac6d828-0fcd-41ce-bf5e-dac35ea88a3c.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23822/28aa7750-cca6-47c1-b119-2840b0b55bff.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23823/d8a4203f-8c3c-428b-8bdf-065a0a842bfb.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23897/c583131a-1dce-4da1-83db-b4f2dfa0ad2c.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24025/979a457e-8fd0-4585-8a3f-6ca0d611fd31.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24026/4d4f8dc8-1dc5-465a-8c70-ed62678e3ef2.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24040/4f5d347a-880d-4a6e-93cb-17d1fc8b45aa.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24041/d3d2a27f-ccd0-45e5-aabf-81c11a72b44e.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24086/48ba5b3e-0afb-4773-adc9-afb78ccb76b2.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24079/999959fa-d4c2-4a7e-ab84-a091cbff89ab.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24129/3d30e22b-8441-4992-b82d-4bbb628a62cd.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24183/60c00e35-ff35-4119-af16-bf1bdb07dc26.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24224/89e49bd2-e7a3-4cfe-9487-263fd1bc8216.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24242/87fd10c9-eecb-4d43-a51e-961f679583e6.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24240/a7757a2b-6a8e-43ee-8de9-c86b18ce3776.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24247/28c782b5-6a6d-443a-a100-e2ab71296970.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24321/38b37335-c4e6-4f1f-8452-4947ecb4690f.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24365/9f6fd6dd-b71a-4c8e-83ce-3725ddb54a95.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24367/7a8457c6-65ad-4d18-9acd-680b56f6ac4f.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24459/cbaefeb8-2b73-495e-9027-0ffc669b051b.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24390/33bb8ba2-1ae2-400b-8f16-00a6ad3e1854.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24396/dc740024-f625-47be-af7e-a3cc7b94fd41.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24453/085153a1-69a3-482f-8622-63668603b30a.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24464/02973cff-34d8-4b98-b004-fb0a50ae43e1.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24484/bc47e670-aeef-4248-8b57-41bb62eb8f92.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22966/24fc1461-0263-485d-a01d-a2df9336e799.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22967/13ea64bf-c1ca-418e-bcbb-ae38496fb981.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23190/1b39c8cd-03ab-4851-a1aa-1270bf6af0b1.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23356/f69945d0-d9b6-41bc-909b-f3741bac8c69.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23370/d3633291-2349-4340-89b8-4ff1366e1803.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23576/3510d991-7381-4dc4-b653-bc74269eea01.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23584/1bcf34d4-7163-456e-89aa-d7f2e4faf9cd.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23709/1a626bb0-6748-4a9f-a894-fd35cedefa32.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23726/055b7994-9f2b-48fe-b9bf-4f66cdacab15.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23741/f07fb5e5-6464-47bf-aaa6-1269f6b58274.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23891/f33aa659-20fa-43e7-812c-b7eb0a721468.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23935/67bb66ad-6f71-4be6-9e6c-afa281a19462.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23937/e98f70ec-a817-4367-886e-b2ec3828de54.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24094/f70cf4bb-abdd-4bf3-a5bd-e7f98f73fa59.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24466/12542a2c-5e6a-4655-b601-78219bedb43e.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24442/11756f0a-3289-4de5-99c7-e9d433e7be53.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23929/58228caa-a5c4-4ac2-8c2d-e7a7ec3058e3.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23970/f80ef6c9-b036-4213-a5f4-e6b902564330.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23754/e6eac788-67d2-4802-85af-ed97da599b46.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23316/ed5d5e01-83d5-4543-88a5-6da77c9d7120.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23354/c83af228-2681-4d10-bf54-a6ec1547a797.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23623/c3b0644d-70c2-496d-8bdb-de19b7b1da80.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23663/cb83997b-d62f-4540-ae81-d4d2d652b270.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23692/3c47ff6e-78da-4cc5-81f5-5acdfb530f73.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23727/84a6ea5d-d9d8-4876-b6b1-fce8e05290f7.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23771/196c7987-1510-4efc-85f3-9aa5b6082bbf.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23791/0ab71466-b694-41dc-98fa-05ebb40fd2ff.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23820/c3188673-7124-4b7a-b183-1d6ef0b771cb.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23917/95ac733e-284f-4c59-a325-4b6933fa926a.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24006/c2e06338-0862-4470-9055-b20d91c53f41.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24009/55fd6a43-1094-4245-b43a-a473e93ecba4.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24223/d214bcd1-70f2-4697-99bf-42ec1f11c3ce.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24268/23c8e297-5a1c-4993-9359-c1fe5e89a3c6.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24308/539ddd35-968a-43cf-ad36-804ab87be9a1.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24393/a4f0d21f-80dc-4843-b391-30bd43ea8a3a.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24461/2f3764e2-bfe8-4424-9df0-da62ee715f17.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23696/49533152-7db0-432e-8257-2617c56e8492.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23574/2a1df8ee-6e2d-4169-8277-f71ab5959b50.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23575/c9a217d3-43cb-4052-8406-d138daab9e88.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23585/7e1ab9f2-30de-441e-88e8-f8c8c4406cc9.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23587/95e8a210-2373-4aaa-b93e-883748f64dc9.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23588/d40b364f-e410-445c-9fe1-ce521d800514.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23589/65a65a3e-b20e-46d3-9e32-879922c365ba.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23622/3381debb-fe93-4690-b1fd-19e966bdf809.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23616/52e56576-17ad-451a-9713-437c713abda9.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23671/dc93e7ec-1ab2-4c92-8ed8-cf7684143cd1.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23729/7e1333e9-e513-4633-8a8a-895414d723d4.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23775/8dcdbce2-28de-45c3-b9ca-16bd0ccd10c3.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23776/01828e23-22d7-4227-90d3-73028036166d.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23868/8575e60b-421a-4456-9ffd-2ea7bb3b089b.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23869/791ac52a-f782-4aa4-95a0-925302ba48e4.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23914/1029401c-89c3-4045-8ed0-41fde224b1ea.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23982/699ef4ae-cde9-4d59-a9dc-0b9e67942455.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23983/a01d17c1-1281-4e2d-a90c-077af3c7a2e1.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23984/a37bd6f7-d08d-4ed6-8927-b421fa6a9397.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24003/a79a907d-daeb-49c8-aaf1-e01abb8bcb4c.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24004/5f6f3627-1daa-4663-ae21-c753e6e4a15b.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24005/63812200-e8bb-4b7b-9e72-16dac878e459.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24033/0b2c61db-a682-410c-b1ef-b52329a3cae4.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24035/998a28fb-d4be-4868-84a7-25a96f0421f2.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24062/8426b6ba-9d20-4354-8c75-6df4fa53f010.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24090/c6f57d1e-2f09-47a2-a008-d1e71d9ec064.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24091/befae28c-75d7-4f47-ba57-4bb66ad31fe3.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24092/164d8127-a903-473c-a5eb-013580f4db8b.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24194/84510d85-bf96-40a1-88ed-43478c20b9d2.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24234/3c888378-42b4-4856-9038-05c70c39435c.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24257/2eb8def0-7a23-47fd-be8f-c5c3ee52499a.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24258/43da6b07-c012-412a-84ae-3729dc9cec92.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24259/c4e9104a-0ca2-4b60-9413-fe8d7e8fe0a5.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24288/5a1411f4-e72c-42c7-984b-9faba9f1c289.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24315/da9a6db2-4520-411a-a023-134cda1579bb.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24316/b01f4c3d-30ef-41a6-af4c-6d804d6e540c.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24317/44c158a2-e131-45cb-b062-1906893933b7.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24318/419d5ad8-078f-4ea1-b482-4bffdf721e26.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24323/6935a5b3-b9e4-4673-a10c-3c7d65ddc6f2.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24345/9b88183f-892a-4bdb-b9af-3f2960f0a480.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24350/1d6650ad-c667-48a3-aac7-88124fda4fae.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24373/20bf4d84-2d86-4190-aa0c-9fadaa09d0cb.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24375/16fb2952-0505-463d-aa1c-acbcc2868d96.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24391/39ab4415-cef7-4cb7-aead-35bc25bb5bca.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24392/2b6f6b24-f77f-4939-8d96-bcf15bdce27f.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24397/64ac26ac-8f01-483a-8955-6b2510c80153.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24418/3f16000d-bfab-4413-b74e-ce328d7870c4.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24445/4f79be95-8487-43ca-8a73-9b2f20ebb5bb.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24446/f6f99932-8a93-47e7-a0c7-b9bc910c3d8e.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24469/5090f583-f8ce-487e-9aad-d81a48e30836.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24482/4add1855-4c24-44bc-84da-fd872ee9e184.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22971/0681e210-2522-492d-8628-3fe2438acafa.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22972/41f9f86a-c99c-481e-b545-1b39c9f2d111.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/22974/c6a74eb1-7b70-49d4-bde4-b87d6edf59c1.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23044/d8fb8cf5-57de-471d-8372-804c6aad12fd.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23045/b1450490-76f6-4cda-8ae6-8e2250bbf07d.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23046/c857fd5e-ef2f-45f1-a505-741cba86790e.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23047/cb2846b1-36d4-4dfb-b7f6-c90895b15327.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23048/926848c2-23a2-4219-a508-e6fd15d8630c.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23049/c11284f9-b24d-491a-a8e4-f26c930742da.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23133/6db0c1f3-7556-49b4-820c-95833b08aaad.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23191/979cab17-6dcd-489e-a5f9-012b1a4cea23.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23243/7f70ca4d-ed95-4a20-8bf2-0abe0f228608.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23311/8c0e4f77-a760-4298-8a44-c6d1ce2b3b36.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23352/441375a2-88cc-4c13-aff1-283dcd4e35b0.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23364/c328b95d-379e-417b-ad65-717ff1af95f8.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23390/34526260-ff18-4333-a769-009148b2e6ae.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23488/211161b1-ecc6-434a-9ef2-f40a88a394db.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23460/b664b690-8fe7-4f7a-8fea-a2700a9ec8a8.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/23451/fcd5df4f-459d-4f98-803a-73dafbf55c99.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2017/24029/3b2b8c69-07d8-4d7d-b5af-2fa2d01b881f.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H369"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="231" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>