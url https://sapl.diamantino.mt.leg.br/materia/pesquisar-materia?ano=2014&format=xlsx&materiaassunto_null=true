--- v0 (2026-02-23)
+++ v1 (2026-06-10)
@@ -54,3891 +54,3891 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10319</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edson da Silva</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10319/6558017c-c89c-475a-bbfb-c308e72423df.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10319/6558017c-c89c-475a-bbfb-c308e72423df.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ENCASCALHAMENTO DAS RUAS DO BAIRRO BENTO PORTO.</t>
   </si>
   <si>
     <t>10317</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JOZENIL COSTA LUBE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10317/d036e5b1-b9a3-478c-839f-053563eecbd0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10317/d036e5b1-b9a3-478c-839f-053563eecbd0.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA SEGUNDA SETE PLACAS.</t>
   </si>
   <si>
     <t>10318</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10318/94355098-d097-4874-a5e7-66d82a4eabb7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10318/94355098-d097-4874-a5e7-66d82a4eabb7.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAMENTO E CASCALHAMENTO NA ESTRADA QUE DÁ ACESSO A PROPRIEDADE DO SR. ARNILDO NETO, ATRÁS DA BUNGE, SENTIDO CÓRREGO GRANDE.</t>
   </si>
   <si>
     <t>10320</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10320/50d3f4e5-7467-4e90-8077-da71ebf6b833.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10320/50d3f4e5-7467-4e90-8077-da71ebf6b833.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA SALA DOS PROFESSORES E DUAS SALAS PARA O PROJETO MAIS EDUCAÇÃO NA ESCOLA BRÁS MAIMONI.</t>
   </si>
   <si>
     <t>10321</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>NATALINO SILVA BARROS</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10321/a40d2f2d-f5d9-468d-b0ad-3d290a6feaa6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10321/a40d2f2d-f5d9-468d-b0ad-3d290a6feaa6.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL FAZER ENCASCALHAMENTO E PATROLAMENTO NA ESTRADA QUE DÁ ACESSO NA COMUNIDADE DA DONA ROMANA NA BARRA DO RIO BURITI.</t>
   </si>
   <si>
     <t>10323</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10323/51841b56-f323-4189-92d2-2a765c25acec.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10323/51841b56-f323-4189-92d2-2a765c25acec.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE UMA TAPA BURACOS E MANUTENÇÃO NOS PARALELEPÍPEDOS E MEIO FIO DA RUA MARCÍLIO FREIRE RÉGIS, ANTIGA RUA 04 DO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>10322</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>MARCIO MENDES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10322/c3a36ea8-4027-4441-b329-c73a7f7c7b6e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10322/c3a36ea8-4027-4441-b329-c73a7f7c7b6e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DO TRECHO DA RUA 05 DO BAIRRO BURITI ONDE UMA MINA DE ÁGUA DANIFICA A RUA DE ASFALTO</t>
   </si>
   <si>
     <t>10324</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10324/5104fffb-33d0-4374-aa3e-80eb7833127d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10324/5104fffb-33d0-4374-aa3e-80eb7833127d.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE DE PATROLAMENTO DAS RUAS DA COMUNIDADE DA AGROVILA BOJUI</t>
   </si>
   <si>
     <t>10325</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10325/7249378b-1753-4c37-8c36-c39c50ace521.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10325/7249378b-1753-4c37-8c36-c39c50ace521.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DA MALHA VIÁRIA QUE DÁ ACESSO AIO PA BOJUI PELA ESTRADA DO CHAPADÃO.</t>
   </si>
   <si>
     <t>10326</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10326/e39a6f53-1b12-40fe-b102-b8f88e3f9d1d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10326/e39a6f53-1b12-40fe-b102-b8f88e3f9d1d.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO E ENCASCALHAMENTO DE TRECHOS DOS CARREADORES DOS PRODUTORES DE LEITE DO PA BOJUI.</t>
   </si>
   <si>
     <t>10327</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10327/f27161bf-0294-4b61-920b-7327f072cde2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10327/f27161bf-0294-4b61-920b-7327f072cde2.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE DOTAR A PRAÇA DELBRAY CRISTOFOLI DE SINAL DE INTERNET ABERTO PARA A POPULAÇÃO</t>
   </si>
   <si>
     <t>10328</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10328/744cce14-6c0b-476d-bca7-59824855e339.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10328/744cce14-6c0b-476d-bca7-59824855e339.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE LIMPEZA DA CABECEIRA DA PISTA DE POUSO DO AEROPORTO MUNICIPAL COM A MT-240.</t>
   </si>
   <si>
     <t>10329</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10329/05481949-5885-4c0a-818e-d36c4cc57fb3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10329/05481949-5885-4c0a-818e-d36c4cc57fb3.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ENCASCALHAMENTO DA AVENIDA RADIALISTA ESTON RAMOS NO BAIRRO PORTO SEGURO E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>10330</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10330/96dfa1eb-1d16-406e-b8cb-2d356b1e69c3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10330/96dfa1eb-1d16-406e-b8cb-2d356b1e69c3.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE RECUPERAÇÃO DE MANILHAS E BOCA DE LOBO ABERTO NA RUA DE ACESSO AO BURITI/PORTO SEGURO ESQUINA COM RUA 04 NO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>10333</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10333/70929a8c-1045-46be-a7bc-75b22ad5aa95.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10333/70929a8c-1045-46be-a7bc-75b22ad5aa95.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO E URBANIZAÇÃO DA PISTA DE CAMINHADA AS MARGENS DA AVENIDA IRMÃO MIGUEL ABIB.</t>
   </si>
   <si>
     <t>10331</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>LUIZ CARLOS GAINO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10331/3cc4877f-d20f-4f4f-b87f-04aed7ef3ae7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10331/3cc4877f-d20f-4f4f-b87f-04aed7ef3ae7.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE INSTALAR DOIS REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NA RODOVIA BR 364, NO TRECHO COMPREENDIDO ENTRE A LAGOA CARIMÃ E O TREVO NO ENTRONCAMENTO COM A RODOVIA MT 240, NO BAIRRO NOVO DIAMANTINO, BEM COMO A INSTALAÇÃO DE REDUTORES NOS TREVOS DA RODOVIA BR 364, NO ENTRONCAMENTO DAS AVENIDA PADRE EDGAR SCHIMIDT E MINISTRO GILMAR FERREIRA MENDES.</t>
   </si>
   <si>
     <t>10332</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10332/f780b64e-ec16-436f-83c0-7cb645e8ade7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10332/f780b64e-ec16-436f-83c0-7cb645e8ade7.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE CALÇAR COM PARALELEPÍPEDOS AS SEGUINTES RUAS DO BAIRRO PEDREGAL: RUA 01 - AVENIDA JOSÉ CRUZ, RUA 03 - VANDO SILVA BARROS E RUA "S" - FRANCISCO GASPAR.</t>
   </si>
   <si>
     <t>10334</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Manoel Loureiro Neto</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10334/1691fced-95e8-427a-be5b-8b019ff5e8e6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10334/1691fced-95e8-427a-be5b-8b019ff5e8e6.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A A NECESSIDADE DE SE FAZER UMA EXTENSÃO DE 50 METROS NA OBRA DE PAVIMENTAÇÃO ASFALTICA DA RUA 02 LOCALIZADA NO PARQUE ESPORTIVO, NO BAIRRO BURITI</t>
   </si>
   <si>
     <t>10337</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10337/8cd71e04-7c02-43cd-b8a9-aaffb2f1d83e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10337/8cd71e04-7c02-43cd-b8a9-aaffb2f1d83e.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE ABRIR UM TRAVESSÃO NA COMUNIDADE P.A. CAETÉ LIGANDO O SETOR BALALA AO SETOR RIO PRETO.</t>
   </si>
   <si>
     <t>10336</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10336/2ef87700-9187-4732-a520-f31f64c4b24b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10336/2ef87700-9187-4732-a520-f31f64c4b24b.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DA ABERTURA DE UM NOVO TRAVESSÃO LIGANDO AS MARGENS DA BR 364 ATÉ A AGROVILA CAETÉ.</t>
   </si>
   <si>
     <t>10335</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10335/65ffa506-9da8-47bd-b28b-314327a46293.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10335/65ffa506-9da8-47bd-b28b-314327a46293.doc</t>
   </si>
   <si>
     <t>INDICO A NECESSIDADE DE SE REALIZAR UMA OPERAÇÃO TAPA BURACOS NA AVENIDA MINISTRO GILMAR FERREIRA MENDES NO BAIRRO NOVO DIAMANTINO</t>
   </si>
   <si>
     <t>10338</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10338/a2db6f93-4324-437a-9867-30898d3a3050.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10338/a2db6f93-4324-437a-9867-30898d3a3050.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL À NECESSIDADE DE OPERAÇÃO "TAPA BURACOS" NA AVENIDA DIAMANTINO PRÓXIMO A ANTIGA SEDE DA HORA H.</t>
   </si>
   <si>
     <t>10340</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10340/cf969c26-fc5f-417e-93e5-8307085f2685.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10340/cf969c26-fc5f-417e-93e5-8307085f2685.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL À NECESSIDADE DE SE ACELERAR AS NEGOCIAÇÕES PARA UMA SOLUÇÃO DO PROBLEMA DE INUNDAÇÃO PLUVIAL EXISTENTE NA RUA 10 E FUNDOS COM A ESCOLA SERRA AZUL.</t>
   </si>
   <si>
     <t>10339</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10339/be07b230-6888-4ed3-859e-a307e2fdaf95.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10339/be07b230-6888-4ed3-859e-a307e2fdaf95.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ACELERAR AS NEGOCIAÇÕES EXISTENTES JUNTOS AOS ENVOLVIDOS NO SENTIDO DE DAR MAIS ATENÇÃO AOS ENCASCALHAMENTO DOS CARREADORES DOS PRODUTORES DE LEITE E FRANGO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10341</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10341/a1bbf44f-1214-4d73-a9bf-16fa2faf8aae.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10341/a1bbf44f-1214-4d73-a9bf-16fa2faf8aae.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE URGENTE DE RECUPERAÇÃO DA ESTRADA DO PRIMEIRO TRAVESSÃO QUE DÁ ACESSO A COMUNIDADE DO "BALALA" NO PROJETO DE ASSENTAMENTO CAETÉ.</t>
   </si>
   <si>
     <t>10342</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10342/383cd57c-66e3-4562-9b73-64ca900e6388.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10342/383cd57c-66e3-4562-9b73-64ca900e6388.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE DOTAR O ESF DO PROJETO DE ASSENTAMENTO BOJUÍ COM EQUIPAMENTOS ODONTOLÓGICOS.</t>
   </si>
   <si>
     <t>10344</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10344/6e85064d-8e0b-47bb-a98b-0d4a88cab3fa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10344/6e85064d-8e0b-47bb-a98b-0d4a88cab3fa.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR UMA A. P. C. - ACADEMIA PARA CADEIRANTE NA PRAÇA MUNICIPAL PREFEITO BENEDITO BRUNO.</t>
   </si>
   <si>
     <t>10343</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10343/86272dd7-a74d-4224-90fa-c9794e1a7879.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10343/86272dd7-a74d-4224-90fa-c9794e1a7879.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ENCASCALHAMENTO E MANUTENÇÃO DA RUA "F" NO LOTEAMENTO BELA VISTA.</t>
   </si>
   <si>
     <t>10345</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>EDILSON MOTA SAMPAIO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10345/1ca4ab23-4565-4e51-8d9c-f1ab560fb4bb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10345/1ca4ab23-4565-4e51-8d9c-f1ab560fb4bb.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE DOTAR O POSTO DO CORREIOS DO BAIRRO NOVO DIAMANTINO DE UMA LINHA TELEFÔNICA.</t>
   </si>
   <si>
     <t>10346</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10346/3698aba3-07b2-45aa-8571-872aa55d07cb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10346/3698aba3-07b2-45aa-8571-872aa55d07cb.doc</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA DO PODER LEGISLATIVO MUNICIPAL E OUVIDO O SOBERANO PLENÁRIO, QUE ENCAMINHE EXPEDIENTE AO EXCELENTÍSSIMO PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN, INDICANDO A NECESSIDADE DE ENCASCALHAMENTO E RECUPERAÇÃO DA ESTRADA DE ACESSO AO CÓRREGO GRANDE VIA ARNILDO NETO, BEM COMO AO COMANDO DA POLICIA MILITAR PARA DESBLOQUEAR O ACESSO A REFERIDA ESTRADA E COMUNIDADE.</t>
   </si>
   <si>
     <t>10347</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10347/d9a7d69f-8d9b-4658-952c-4eb8f505371e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10347/d9a7d69f-8d9b-4658-952c-4eb8f505371e.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR MANUTENÇÃO E REPAROS URGENTES NA SEDE DA FUNDAÇÃO CULTURAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>10348</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10348/0b45c01e-15fe-479f-b6d1-23c344e62a6d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10348/0b45c01e-15fe-479f-b6d1-23c344e62a6d.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR A LIMPEZA A PRAÇA DAS BANDEIRAS EM DIAMANTINO.</t>
   </si>
   <si>
     <t>10349</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10349/b963b452-813e-4199-89c5-2e1874b054f0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10349/b963b452-813e-4199-89c5-2e1874b054f0.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR OPERAÇÃO TAMPA BURACOS NA AVENIDA GILMA MENDES PARTE NOVA.</t>
   </si>
   <si>
     <t>10350</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10350/d2e19c29-be35-470c-9939-036f44d5c9a6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10350/d2e19c29-be35-470c-9939-036f44d5c9a6.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO DE CALÇAMENTO NAS ESQUINAS DAS RUAS SEBASTIÃO MARCELINO RÉGIS, ESQUINA COM ALMIRANTE BATISTA DAS NEVES.</t>
   </si>
   <si>
     <t>10351</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10351/412f31ed-9148-4440-ad75-5b40adb80568.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10351/412f31ed-9148-4440-ad75-5b40adb80568.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO NO CANTEIRO CENTRAL DA AVENIDA GILMAR MENDES.</t>
   </si>
   <si>
     <t>10352</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10352/902c479c-f396-44b6-b699-7c94a5c17849.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10352/902c479c-f396-44b6-b699-7c94a5c17849.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE URGENTE DE RECUPERAÇÃO E MANUTENÇÃO DO TRECHO DA SERRA QUE DÁ ACESSO A COMUNIDADE DO SALTINHO, BEM COMO AO BALNEÁRIO DO CATUNDA EM ESTRADA MUNICIPAL EM DIAMANTINO.</t>
   </si>
   <si>
     <t>10353</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10353/3315ccad-71e3-43f2-83a0-073a052eb617.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10353/3315ccad-71e3-43f2-83a0-073a052eb617.doc</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN, A NECESSIDADE DE UMA REFORMA GERAL NO CENTRO DE FISIOTERAPIA.</t>
   </si>
   <si>
     <t>10354</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10354/f044173b-8404-4b1a-afe3-ec20a098c998.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10354/f044173b-8404-4b1a-afe3-ec20a098c998.doc</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN, A NECESSIDADE DE OPERAÇÃO DE TAMPA BURACOS NAS RUAS 3, 4, E 5 E AVENIDA DOS ESPORTES NO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>10355</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10355/f4a538b0-ddc2-4838-b274-0f1bdd44a1bd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10355/f4a538b0-ddc2-4838-b274-0f1bdd44a1bd.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN A NECESSIDADE DE MANUTENÇÃO E REFORMA DO ESTÁDIO MUNICIPAL BATISTÃO.</t>
   </si>
   <si>
     <t>10357</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10357/733a9d2f-55cd-4339-837a-f00813a02530.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10357/733a9d2f-55cd-4339-837a-f00813a02530.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN A NECESSIDADE DE MANUTENÇÃO DA PONTE SOBRE O RIO BURITI NA VIA DE ACESSO A USINA EM DIAMANTINO.</t>
   </si>
   <si>
     <t>10356</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10356/c8d6c184-fdc4-40a0-8e51-f2db9c9ce3a0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10356/c8d6c184-fdc4-40a0-8e51-f2db9c9ce3a0.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN, A NECESSIDADE DE COMPRA DE LUMINÁRIAS ADAPTADAS QUE EVITEM O VANDALISMO.</t>
   </si>
   <si>
     <t>10358</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10358/fe584a75-e8c9-48f4-80b7-616648b40423.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10358/fe584a75-e8c9-48f4-80b7-616648b40423.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN A NECESSIDADE DE INSTALAR PONTO DE RECOLHIMENTO DE LIXO NA COMUNIDADE DO CAJU.</t>
   </si>
   <si>
     <t>10359</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10359/26f75826-cf4b-4996-99d6-e4f25202f52b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10359/26f75826-cf4b-4996-99d6-e4f25202f52b.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL  SENHOR JUVIANO LINCOL, A NECESSIDADE DE ESCLARECIMENTO PELOS MEIOS DE COMUNICAÇÃO LOCAL SOBRE O IPTU DE DIAMANTINO ANO 2014.</t>
   </si>
   <si>
     <t>10361</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10361/f7265ff3-039b-45f4-be59-3055a7ca74b0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10361/f7265ff3-039b-45f4-be59-3055a7ca74b0.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN, A NECESSIDADE DE VIABILIAR UM ESTUDO PARA ESTADUALIZAÇÃO DA ESTRADA QUE LIGA DIAMANTINO A NORTELÂNDIA.</t>
   </si>
   <si>
     <t>10360</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10360/b8cb2e10-fa75-48e6-99af-660fe29dcea7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10360/b8cb2e10-fa75-48e6-99af-660fe29dcea7.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN A NECESSIDADE DE PROVIDENCIAR ENCASCALHAMENTO E POSTERIOR CALÇAMENTO OU PAVIMENTAÇÃO ASFÁLTICA NA RUA 01 DO RESIDENCIAL OSAIR FERREIRA MARTINS LOCALIZANDO ENTRE O GINÁSIO DE ESPORTE E A ESCOLA ESTADUAL NILCE MARIA DE MAGALHAES.</t>
   </si>
   <si>
     <t>10362</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10362/719b1c48-e7dc-4872-a6e2-f997b3a4ebbc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10362/719b1c48-e7dc-4872-a6e2-f997b3a4ebbc.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL SENHOR JUVIANO LINCOLN COM CÓPIA A SECRETARIA MUNICIPAL DE OBRAS PROVIDENCIAR O ENCASCALHAMENTO DAS RUAS LOCALIZADAS NO BAIRRO PORTO SEGURO.</t>
   </si>
   <si>
     <t>10363</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10363/fb60c73b-6021-410d-94b0-0d3e55826e4c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10363/fb60c73b-6021-410d-94b0-0d3e55826e4c.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE DOTAR A RUA "A" DO BAIRRO BELA VISTA, COM CALÇAMENTO DE PARALELEPIPEDO.</t>
   </si>
   <si>
     <t>10364</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10364/c7fb570f-c056-4b7e-9bbd-22ca4e168ac0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10364/c7fb570f-c056-4b7e-9bbd-22ca4e168ac0.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DO PROJETO REMÉDIO EM CASA POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, ESSE PROJETO AINDA VEM COM ACOMPANHAMENTO DE ENFERMEIRO PARA DAR SUPORTE PARA AS PESSOAS QUE NECESSITAM.</t>
   </si>
   <si>
     <t>10366</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10366/5caea969-7f99-46cb-8101-c4eaac2810ee.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10366/5caea969-7f99-46cb-8101-c4eaac2810ee.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE CONCLUIR O PROCESSO DE MUNICIPALIZAÇÃO DO TRÂNSITO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>10365</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10365/74382af2-15fd-4436-b282-c6c26e672c20.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10365/74382af2-15fd-4436-b282-c6c26e672c20.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE INTEGRAR O MUNICÍPIO AO SISTEMA NACIONAL DE TRÂNSITO.</t>
   </si>
   <si>
     <t>10367</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10367/f9581629-8a66-43f3-9c42-0f73fce01bae.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10367/f9581629-8a66-43f3-9c42-0f73fce01bae.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUIR UM PRÉDIO PARA ABRIR AÇÕES DO MUNICÍPIO NA LOCALIDADE DO RIO PRETO NO ASSENTAMENTO PA BOJUI.</t>
   </si>
   <si>
     <t>10368</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10368/026156de-2b03-4b4a-9af8-ed30bf658d81.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10368/026156de-2b03-4b4a-9af8-ed30bf658d81.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE QUE SE FAÇA ESTUDO DE VIABILIDADE DE PARA IMPLANTAÇÃO DE CONVÊNIO COM O INSTITUTO LIONS DA VISÃO.</t>
   </si>
   <si>
     <t>10369</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10369/dcd757b5-1a68-4c65-bf65-4773c7592355.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10369/dcd757b5-1a68-4c65-bf65-4773c7592355.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE BUSCAR PARCERIA PARA REFORMA E UTILIZAÇÃO DA QUADRA DO CEFAPRO.</t>
   </si>
   <si>
     <t>10371</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10371/22d5ddc1-ddfa-40ee-a727-243a15a88bd0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10371/22d5ddc1-ddfa-40ee-a727-243a15a88bd0.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO URGENTE DAS PONTES QUE DÃO ACESSO A COMUNIDADE DO PA BOJUI.</t>
   </si>
   <si>
     <t>10370</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10370/4425b0c4-89dc-4e91-a3f4-04cda3f4ae06.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10370/4425b0c4-89dc-4e91-a3f4-04cda3f4ae06.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL NECESSIDADE DE RECUPERAÇÃO URGENTE DA ESTRADA DA LOCALIDADE DO CAJÚ SENTIDO RIO PRETO.</t>
   </si>
   <si>
     <t>10372</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10372/f0307a03-f8a1-4918-b8aa-6acb2addee1e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10372/f0307a03-f8a1-4918-b8aa-6acb2addee1e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR UM AGENTE DE SAÚDE PARA ATENDER A COMUNIDADE DO CÓRREGO GRANDE PRÓXIMO A DIAMANTINO.</t>
   </si>
   <si>
     <t>10373</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10373/20a25425-3d7f-4b86-969e-1ca30980c415.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10373/20a25425-3d7f-4b86-969e-1ca30980c415.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER A RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA DO TREVO DA AVENIDA MARIO FERREIRA MENDES COM A RODOVIA MT 240.</t>
   </si>
   <si>
     <t>10374</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10374/8632e06d-bdb2-474f-8851-beb5f7d92eac.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10374/8632e06d-bdb2-474f-8851-beb5f7d92eac.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR A TROCA DE LÂMPADAS NA ILUMINAÇÃO DA AVENIDA MARIO FERREIRA MENDES, NO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>10375</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10375/7a22298b-54a3-43b3-aa18-aea87784ea66.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10375/7a22298b-54a3-43b3-aa18-aea87784ea66.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE FAZER REPAROS NA ILUMINAÇÃO PÚBLICA DO BAIRRO JARDIM PRIMAVERA, BEM COMO NA ILUMINAÇÃO PÚBLICA DA RUA QUE DÁ ACESSO AO BAIRRO, AS MARGENS DA RODOVIA MT 121.</t>
   </si>
   <si>
     <t>10377</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10377/86adde4a-9a90-441b-a2b3-59aadc1a94d3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10377/86adde4a-9a90-441b-a2b3-59aadc1a94d3.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE URBANIZAR O CANTEIRO CENTRAL ENTRE A RODOVIA MT 240 E A RUA AIRTON SENNA NO BAIRRO JARDIM PRIMAVERA</t>
   </si>
   <si>
     <t>10376</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10376/9f074fbe-35dd-410b-9c50-06c6d3be2174.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10376/9f074fbe-35dd-410b-9c50-06c6d3be2174.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE CALÇAR A TRAVESSA ENTRE AS RUAS AIRTON SENNA E JUVENAL BENEDICTO SOARES, LOCALIZADAS NO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>10378</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10378/7e666fbd-984f-4577-82ad-2dc875d8a8eb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10378/7e666fbd-984f-4577-82ad-2dc875d8a8eb.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REPARAÇÃO E CORREÇÃO NOS SERVIÇOS DE CALÇAMENTOS EFETUADO NO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>10379</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10379/3018f59e-67c8-4c2b-a85a-f983016ec2d0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10379/3018f59e-67c8-4c2b-a85a-f983016ec2d0.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE DOTAR O ESF DO BOJUI DE UMA AMBULANCIA PARA ATENDER A COMUNIDADE E REGIÃO DAQUELA LOCALIDADE.</t>
   </si>
   <si>
     <t>10380</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10380/f64dc51f-1ed8-4066-b6a9-33fb3136ba2c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10380/f64dc51f-1ed8-4066-b6a9-33fb3136ba2c.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE AQUISIÇÃO DE APARELHOS COM MEDIDOS DE PRESSÃO, BALANCA E ESTEROSCÓPIO PARA ATENDER O ESF DO BOJUI.</t>
   </si>
   <si>
     <t>10382</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10382/750d0ea4-e849-4901-a256-73c13cb57346.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10382/750d0ea4-e849-4901-a256-73c13cb57346.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PREFEITO JUVIANO LINCOLN A NECESSIDADE DE RECUPERAÇÃO URGENTE DE PONTES QUE DÃO ACESSO A C0OMUNIDADE PA BOJUI PELA ESTRADA ANTIGA.</t>
   </si>
   <si>
     <t>10381</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10381/729c18dc-3cc6-4b4a-829e-6e087cd119dc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10381/729c18dc-3cc6-4b4a-829e-6e087cd119dc.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL  A NECESSIDADE URGENTE DE RECUPERAÇÃO DAS ESTRADAS DO PA BOJUI EM ESPECIAL AO TRECO DA SERRA NA CHEGADA DA COMUNIDADE.</t>
   </si>
   <si>
     <t>10383</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10383/00a3a780-959c-4d5d-945e-d8d682bbb53c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10383/00a3a780-959c-4d5d-945e-d8d682bbb53c.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE URGENTE DE CONSTRUIR UMA ROTATÓRIA NA AVENIDA DES. J.P.F. MENDES ESQUINA COM A RUA RUI BARBOSA NO JARDIM ELDORADO.</t>
   </si>
   <si>
     <t>10384</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10384/55b69bfa-0b9d-43ed-89bd-dff926f1b988.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10384/55b69bfa-0b9d-43ed-89bd-dff926f1b988.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE SINALIZAÇÕES VIÁRIAS E VERTICAIS EM FRENTE AS DEPENDÊNCIAS DAS ESCOLAS MUNICIPAL, ESTADUAIS E PARTICULARES DO MUNICÍPIO, PRINCIPALMENTE FAIXA DE PEDESTRES ELEVADA.</t>
   </si>
   <si>
     <t>10385</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10385/a056ae05-575b-4217-b576-078f067e4ab4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10385/a056ae05-575b-4217-b576-078f067e4ab4.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE MANILHAS NA ESTRADA QUE DÁ ACESSO A COMUNIDADE SEBASTIÃO DO CARAMBA.</t>
   </si>
   <si>
     <t>10386</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10386/a08aa05b-554c-4b02-9dd5-80cfaa802810.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10386/a08aa05b-554c-4b02-9dd5-80cfaa802810.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ENCASCALHAR E PATROLAR AS RUAS DO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>10387</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10387/e575ea3a-760d-4d14-b2a0-f2121ac66b33.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10387/e575ea3a-760d-4d14-b2a0-f2121ac66b33.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNCIPAL A NECESSIDADE DE TÉRMINO DA OBRA PARALISADA DE CONSTRUÇÃO DOS BANHEIROS DA ESCOLA MUNICIPAL MARIA EUZÉBIA FERREIRA DO PA</t>
   </si>
   <si>
     <t>10389</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10389/574a20a6-4527-4640-a849-1ec0250a70f6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10389/574a20a6-4527-4640-a849-1ec0250a70f6.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REALIZAR ESTUDO E POSTERIOR IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA MT 240 PERÍMETRO URBANO DO BAIRRO NOVO DIAMANTINO EM FRENTE DA CONTRUÇÃO DO NOVO POSTO DE COMBUSTÍVEL.</t>
   </si>
   <si>
     <t>10388</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10388/3e03af42-fad4-4707-bd6f-8b404e2dacc7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10388/3e03af42-fad4-4707-bd6f-8b404e2dacc7.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR POLITICAS PUBLICAS PARA VIABILIZAR APOIO A PRATICA ESPORTIVAS COM LOCAL ADEQUADO PARA SKATE E PATINS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>10390</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10390/502f9ed6-dbf2-4baa-9632-4c7ddc5ad5ff.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10390/502f9ed6-dbf2-4baa-9632-4c7ddc5ad5ff.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PROGRAMAÇÃO E DIVULGAÇÃO DE CAMPANHA PARA RECOLHIMENTO DE ENTULHOS NAS RUAS DOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>10392</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10392/1f02bd7d-7328-436b-b4ba-a7873f87fd0a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10392/1f02bd7d-7328-436b-b4ba-a7873f87fd0a.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNCIPAL A NECESSIDADE DE REPAROS NAS ESTRADAS VICINAIS DA LOCALIDADE DA FAZENDA NOVA REGIÃO DO POSTO GIL.</t>
   </si>
   <si>
     <t>10391</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10391/0258f2a1-c76e-4719-b354-95dd2c699a07.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10391/0258f2a1-c76e-4719-b354-95dd2c699a07.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE DOTAR O PRÉDIO DO AEROPORTO MUNICIPAL DE ESTRUTURA NECESSÁRIA PARA RECEBER SEUS USUÁRIOS, BEM COMO POSSUIR SALA DE REUNIÕES, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>10393</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10393/6aa699a9-9166-44ef-9f3d-07075bfb3d21.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10393/6aa699a9-9166-44ef-9f3d-07075bfb3d21.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE LIMPEZA DA CABECEIRA DO AEROPORTO MUNICIPAL AS MARGENS DA MT 240 EM DIAMANTINO</t>
   </si>
   <si>
     <t>10394</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10394/646c7357-ab2e-4371-ba5e-6727e5ce9067.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10394/646c7357-ab2e-4371-ba5e-6727e5ce9067.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADEDE CONSTRUÇÃO DE UMA LOMBADA NA ROTATÓRIA QUE DÁ ACESSO À CATEDRAL DIOCESANA (EM FRENTE A AUTO ELÉTRICA AVENIDA), SITO NA AVENIDA IRMÃO MIGUEL ABIB.</t>
   </si>
   <si>
     <t>10395</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10395/b5136d44-adee-475d-b96c-307ec7d0efe4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10395/b5136d44-adee-475d-b96c-307ec7d0efe4.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INCLUIR NO CALENDÁRIO DE EVENTOS DA CIDADE ETAPAS OU EVENTO RELACIONADOS AO ATLETISMO COM ENFASE EM CORRIDAS DE RUAS.</t>
   </si>
   <si>
     <t>10396</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10396/0f270482-3164-4af8-ae06-85a0154a58cd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10396/0f270482-3164-4af8-ae06-85a0154a58cd.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE LIMPEZA E ROÇAGEM AS MARGNES DA PSITA DE CAMINHADA NA AVENIDA IRMÃO MIGUEL ABIB.</t>
   </si>
   <si>
     <t>10398</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10398/d784499a-cfdf-4058-9778-e649fa40dbef.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10398/d784499a-cfdf-4058-9778-e649fa40dbef.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA PONTE NO RIBEIRÃO DO OURO NA REGIÃO DO CARAMBA.</t>
   </si>
   <si>
     <t>10397</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10397/9b0d68da-3a90-4a52-aa57-7733390afd76.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10397/9b0d68da-3a90-4a52-aa57-7733390afd76.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ESTUDO PARA ABERTURA DO MEMORIAL DOS VIAJANTES DURANTE OS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>10399</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10399/12ae3c81-e7c2-4f5b-b63a-8da293923dd2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10399/12ae3c81-e7c2-4f5b-b63a-8da293923dd2.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE TÉRMINO DA QUADRA POLIESPORTIVA NOS FUNDOS DO ESTÁDIO BATISTÃO.</t>
   </si>
   <si>
     <t>10400</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10400/23d5cb9c-b0f7-4716-96d2-43996722adfa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10400/23d5cb9c-b0f7-4716-96d2-43996722adfa.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE LIMPEZA E MANUTENÇÃO DA PRAÇA DELBRAY CRISTOFOLY NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>10401</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10401/0956c93a-d1e7-4e3e-9f37-cd138fc3e4e5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10401/0956c93a-d1e7-4e3e-9f37-cd138fc3e4e5.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DOS ESCRITÓRIO DE VENDA DE PASSAGEM NAS ESTAÇÕES RODOVIÁRIAS DE DIAMANTINO DE FIXAR TELEFONE PARA CONTATO.</t>
   </si>
   <si>
     <t>10402</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10402/f11193ca-46f1-4bf6-a255-c4754d25988e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10402/f11193ca-46f1-4bf6-a255-c4754d25988e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR EM DIAMANTINO A SECRETARIA ANTIDROGAS.</t>
   </si>
   <si>
     <t>10403</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10403/61be83c4-6029-42f1-9507-3a99f5a18a37.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10403/61be83c4-6029-42f1-9507-3a99f5a18a37.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR EM DIAMANTINO O TRABALHO VOLUNTARIADO REGIDO POR LEI.</t>
   </si>
   <si>
     <t>10404</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10404/b97c5b74-0f8d-4442-a128-03b6f0e4893a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10404/b97c5b74-0f8d-4442-a128-03b6f0e4893a.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAR EM DIAMANTINO O COMBATE AO ASSÉDIO MORAL REGIDO POR LEI.</t>
   </si>
   <si>
     <t>10405</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>EDEVIRGE PAULINA ALMEIDA COUTO, JOZENIL COSTA LUBE, MARCIO MENDES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10405/5fb67b32-06ce-4b09-b8eb-05fec8561d9e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10405/5fb67b32-06ce-4b09-b8eb-05fec8561d9e.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE SE IMPLANTAR NA AVENIDA PADRE EDGAR SCHMIDT, EM FRENTE A IGREJA ASSEMBLÉIA DE DEUS E EM FRENTE AO BANCO SICREDI, ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>10406</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>EDEVIRGE PAULINA ALMEIDA COUTO, JOZENIL COSTA LUBE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10406/1ef6727a-304e-4e1f-a8b9-3e29f101ef33.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10406/1ef6727a-304e-4e1f-a8b9-3e29f101ef33.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE IMPLANTAR CALÇADAS NA RUA JACARANDÁ, BAIRRO NOVO DIAMANTINO, PRÓXIMO A CAIXA D'ÁGUA.</t>
   </si>
   <si>
     <t>10407</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>GISLENE APARECIDA DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10407/f1aae62f-82dd-47ba-9b31-74aa246d9eec.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10407/f1aae62f-82dd-47ba-9b31-74aa246d9eec.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE  DE SE FAZER A MANUTENÇÃO DOS CEMITÉRIOS MUNICIPAIS COM LIMPEZA, PINTURA E REPAROS NA ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10409/beecbea3-378f-46ff-a87d-faefe7d3ba69.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10409/beecbea3-378f-46ff-a87d-faefe7d3ba69.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO URGENTE DA RUA 04, DO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>10411</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10411/708e3d99-c461-459e-800d-905a5606e27d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10411/708e3d99-c461-459e-800d-905a5606e27d.doc</t>
   </si>
   <si>
     <t>INDICO AO SUPERINTENDENTE REGIONAL DO DNIT,  SENHOR LUIZ ANTONIO EHRT GARCIA, A NECESSIDADE DE SINALIZAÇÃO E ROÇAGEM DO TREVO DA SANTANINHA BR-364 A CERCA DE 5 QUILOMETROS DO TREVO DA MT-010.</t>
   </si>
   <si>
     <t>10410</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10410/4e9232f0-c9bc-4894-8f0c-01b6f7676ff1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10410/4e9232f0-c9bc-4894-8f0c-01b6f7676ff1.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DA PONTE QUE DÁ ACESSO A USINA, SOBRE O RIO BURITI.</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10408/f4e70b16-e4df-4037-b8a3-6dbca3996162.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10408/f4e70b16-e4df-4037-b8a3-6dbca3996162.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DA RUA F, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>10412</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10412/701ee47f-ffae-4656-afa9-c6edac47735f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10412/701ee47f-ffae-4656-afa9-c6edac47735f.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CLIMATIZAÇÃO DA ESCOLAS MUNICIPAIS CONHECIDAS COMO ESCOLAS DO CAMPO</t>
   </si>
   <si>
     <t>10415</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10415/82757405-46df-4938-9dcc-43eda98082b3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10415/82757405-46df-4938-9dcc-43eda98082b3.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DAS LETRAS QUE DESEJAM BOAS VINDAS A DIAMANTINO NO TREVO DO BURITI AS MARGENS DA MT-240</t>
   </si>
   <si>
     <t>10414</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10414/a2a24961-21f7-4a77-848e-2c7e1fe1d579.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10414/a2a24961-21f7-4a77-848e-2c7e1fe1d579.doc</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA NAS RUAS 13, 14 E 15 DO BAIRRO BOM JESUS, NO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>10413</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10413/c4fff83d-eb40-4a3c-9bf8-cd1195ebfbf3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10413/c4fff83d-eb40-4a3c-9bf8-cd1195ebfbf3.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DE TRECHOS DA ESTRADA MUNICIPAL NO ASSENTAMENTO BOJUÍCONHECIDO COMO TRAVESSÃO DA DOURACAP.</t>
   </si>
   <si>
     <t>10416</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10416/90ce5772-4015-4077-b160-9a1f8a13cad6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10416/90ce5772-4015-4077-b160-9a1f8a13cad6.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO E MANUTENÇÃO NA PONTE DO RIO JATOBÁ NO ASSENTAMENTO PA BOJUÍ.</t>
   </si>
   <si>
     <t>10417</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10417/beda8544-ff1a-4230-834c-fe7d99929f2c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10417/beda8544-ff1a-4230-834c-fe7d99929f2c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAMENTO DA ESTRADA DO CÓRREGO GRANDE, SENTIDO BUNGUE, CHÁCARA DO ARNILDO.</t>
   </si>
   <si>
     <t>10419</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10419/e9d0b57e-1a80-47c7-be84-c899a7a55a63.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10419/e9d0b57e-1a80-47c7-be84-c899a7a55a63.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAMENTO NAS ESTRADAS E MANUTENÇÃO DAS PONTES DA GLEBA BURITI.</t>
   </si>
   <si>
     <t>10418</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10418/6b095b85-8608-4627-91b1-e0adf133541d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10418/6b095b85-8608-4627-91b1-e0adf133541d.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE PATROLAMENTO DA ESTRADA QUE DÁ ACESSO AO PEQUENO FIGUEIREDO.</t>
   </si>
   <si>
     <t>10420</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10420/16bcf4bb-71ba-4cb8-bcab-4b1953a191ba.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10420/16bcf4bb-71ba-4cb8-bcab-4b1953a191ba.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ADQUIRIR UM NOVO COMPUTADOR, TONNER PARA IMPRESSORA, UM FUNCIONÁRIO PARA AUXILIAR NO ADMINISTRATIVO COMO DIGITADOR E APARELHO DE GLICEMIA PARA O ESF PÉ BRANCO.</t>
   </si>
   <si>
     <t>10421</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10421/f82478ba-b287-4b28-8e11-066a957e8b80.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10421/f82478ba-b287-4b28-8e11-066a957e8b80.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A NECESSIDADE DE SE FAZER REPAROS NA ILUMINAÇÃO PÚBLICA DA AVENIDA MIGUEL ABIB.</t>
   </si>
   <si>
     <t>10422</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>JOZENIL COSTA LUBE, NATALINO SILVA BARROS</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10422/072b2f7c-751f-4a83-b569-58e5a5a3ad3b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10422/072b2f7c-751f-4a83-b569-58e5a5a3ad3b.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ABERTURA DA RUA PALMEIRA, CONHECIDA COMO RUA 2 NO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>10423</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10423/3480772e-18e1-448c-a043-826b415aa9d7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10423/3480772e-18e1-448c-a043-826b415aa9d7.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REPARO NA ILUMINAÇÃO PÚBLICA DO GINÁSIO DE ESPORTES MUNICIPAL E INSTALAÇÃO DE TRES BANCOS NA PRAÇA DO GINÁSIO, NO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>10424</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>GISLENE APARECIDA DE SOUZA, JOZENIL COSTA LUBE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10424/f08164c2-aec0-4e02-ba88-36712b976e62.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10424/f08164c2-aec0-4e02-ba88-36712b976e62.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ATERRO AO TERRENO DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>10425</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10425/ac82f16f-91be-45ed-919b-8144352df089.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10425/ac82f16f-91be-45ed-919b-8144352df089.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL QUE VIABILIZE OBRAS DE DRENAGEM DA ÁGUAS PLUVIAIS E PAVIMENTAÇÃO ASFÁLTICA DA RUA PADRE ARLINDO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>10427</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10427/8d0a8a94-00fd-459c-85cb-dee7fa182b59.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10427/8d0a8a94-00fd-459c-85cb-dee7fa182b59.doc</t>
   </si>
   <si>
     <t>INDICO AO SUPERINTENDENTE DO DNIT A NECESSIDADE DE LIMPEZA E AMPLIAÇÃO DE SINALIZAÇÃO NO TREVO DA BR 364 COM MT 480.</t>
   </si>
   <si>
     <t>10428</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10428/ddaf1915-eb2b-4cc4-858f-1270acc45dab.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10428/ddaf1915-eb2b-4cc4-858f-1270acc45dab.doc</t>
   </si>
   <si>
     <t>INDICO AO SUPERINTENDENTE DO DNIT A NECESSIDADE DE SINALIZAÇÃO, TIPO SONORIZADOR, NAS PROXIMIDADES DO ENTRONCAMENTO DA BR-364 COM A MT-480, KM 755.</t>
   </si>
   <si>
     <t>10426</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10426/2c305d49-a47d-4d69-8033-ff573bfdeddf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10426/2c305d49-a47d-4d69-8033-ff573bfdeddf.doc</t>
   </si>
   <si>
     <t>INDICO AO EXECUTOR DO INCRA DIAMANTINO A NECESSIDADE DE TRANSFERIR A ÁREA DO CONGLOMERADOR AGROVILA BOJUI PARA O PATRIMONIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10429</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10429/98407c9e-ed8e-4e6f-b83f-68a48c305e5f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10429/98407c9e-ed8e-4e6f-b83f-68a48c305e5f.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CRIAÇÃO, CONSTRUÇÃO OU SEÇÃO DA CASA DO ESTUDANTE DIAMANTINENSE QUE ATENDERÁ AOS ESTUDANTES CARENTES ORIUNDOS DE OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>10430</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10430/9306e4f8-905a-4d61-a098-2f4d4426f1f2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10430/9306e4f8-905a-4d61-a098-2f4d4426f1f2.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DA PONTE DO TRAVESSÃO DO JATOBÁ NO PA BOJUÍ.</t>
   </si>
   <si>
     <t>10431</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10431/a9fdd8f3-2486-4a9e-badf-76509f0e3e7f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10431/a9fdd8f3-2486-4a9e-badf-76509f0e3e7f.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NCESSIDADE DE COLOCAÇÃO DE UM AR CONDICIONADO NA SALA DE PRÉ CONSULTA NO POSTO CENTRAL.</t>
   </si>
   <si>
     <t>10432</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10432/534244c1-3e7a-42b6-ac1b-a55bc129556c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10432/534244c1-3e7a-42b6-ac1b-a55bc129556c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ACOSTAMENTO NA BR-364, NO TRECHO ENTRE O  POSTO TREVÃO E LAGOA CARIMÃ, ALÉM DE DEVIDA LIMPEZA.</t>
   </si>
   <si>
     <t>10433</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10433/3261111b-0fe1-45bb-bb91-5a420138288f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10433/3261111b-0fe1-45bb-bb91-5a420138288f.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PROVIDÊNCIA QUANTO A SITUAÇÃO DA PONTE DO RIO BOJUÍ GRANDE E JATOBÁ NA COMUNIDADE PA BOJUI EM FUNÇÃO DO PERIGO QUE APRESENTA AS ESTRUTURAS EXISTENTES.</t>
   </si>
   <si>
     <t>10434</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10434/a012d8f2-cbc1-47e5-8415-32a920bd11f8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10434/a012d8f2-cbc1-47e5-8415-32a920bd11f8.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAR E IMPLANTAR O SERVIÇO DE INTERNET GRATUITO NAS PRAÇAS DO BAIRRO DO PEDREGAL E PRAÇA DELBRAY CHRISTOFOLLY.</t>
   </si>
   <si>
     <t>10435</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10435/2d7552cf-f05e-4478-8c71-d64fb977ca27.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10435/2d7552cf-f05e-4478-8c71-d64fb977ca27.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE ASSENTOS NAS ÁREAS DE ESPERA DO ESF BURITI, ALÉM DE ASSENTOS TAMBÉM NO PONTO DE ÔNIBUS EM FRENTE O POSTO 10 (CASTOLDI).</t>
   </si>
   <si>
     <t>10436</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10436/0c304f26-3958-4f09-b8b9-c403454cfd57.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10436/0c304f26-3958-4f09-b8b9-c403454cfd57.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE URGENTE RECUPERAÇÃO DA ESTRADA DO CÓRREGO GRANDE NO NOVO TRAVESSÃO, REITERANDO A INDICAÇÃO Nº 101/2014.</t>
   </si>
   <si>
     <t>10437</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10437/d074601e-a978-4708-9ebf-127dcc5a6cdd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10437/d074601e-a978-4708-9ebf-127dcc5a6cdd.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE COLOCAR JUNTO AS PARADAS DE ÔNIBUS CIRCULAR OS HORÁRIOS E ITINERÁRIOS DOS MESMOS PARA INFORMAR SEUS USUÁRIOS, ALÉM DE SINALIZAR CORRETAMENTE ONDE É UM PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>10438</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10438/8411ad89-079e-4ed1-b574-d3201e00f4e6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10438/8411ad89-079e-4ed1-b574-d3201e00f4e6.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REPARO NA ILUMINAÇÃO DA AVENIDA MIGUEL ABIB E CONSERTO DOS BUEIROS E 'BOCA-DE-LOBO' DA PISTA DE CAMINHADA DESTE LOGRADOURO.</t>
   </si>
   <si>
     <t>10439</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10439/501dc91f-30cc-4a3f-b7c1-08aeed459da3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10439/501dc91f-30cc-4a3f-b7c1-08aeed459da3.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE REPAROS NA ILUMINAÇÃO DA GLEBA BOJUI EM DIAMANTINO.</t>
   </si>
   <si>
     <t>10440</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10440/1c5a2780-1a39-4338-aaab-a634a20ba9b8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10440/1c5a2780-1a39-4338-aaab-a634a20ba9b8.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE UM CELULAR RURAL NO ESF DA GLEBA BOJUI.</t>
   </si>
   <si>
     <t>10441</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10441/e3d13e92-eb6d-4ed9-b1f9-873c432ad341.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10441/e3d13e92-eb6d-4ed9-b1f9-873c432ad341.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE ARRUMAR A RUA LUCIVALTER QUEIROZ NOS FUNDOS DA HORTA, ESTÁ QUASE INTRANSITÁVEL, POSTERIORMENTE QUE SEJA COLOCADO POSTES PARA ILUMINAÇÃO PÚBLICA QUE TAMBÉM NÃO POSSUI A RUA DO BAIRRO JARDIM GUARANÁ.</t>
   </si>
   <si>
     <t>10442</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10442/8a13b5f9-611a-4358-9f4d-65afbb965bdb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10442/8a13b5f9-611a-4358-9f4d-65afbb965bdb.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL, A NECESSIDADE DE INSTALAÇÃO DE CORRIMÃO NA ESCADARIA DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>10443</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10443/51c53698-33e5-47a9-a0c5-267bc42ed336.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10443/51c53698-33e5-47a9-a0c5-267bc42ed336.doc</t>
   </si>
   <si>
     <t>INICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE REALIZAR A LIMPEZA DAS RUAS DO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>10445</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10445/c05f7d20-2883-4dce-815c-58d0a4c71877.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10445/c05f7d20-2883-4dce-815c-58d0a4c71877.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE CONSERTAR AS PONTES DOS RIOS SANTO ANTÔNIO E VARJARIA DA PRIMEIRA FAZENDA SETE PLACAS, ALÉM DE PATROLAR E CASCALHAR AS ESTRADAS DO LOCAL.</t>
   </si>
   <si>
     <t>10444</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10444/45729bf0-79ab-46e2-b8ad-20c5f0dfb13e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10444/45729bf0-79ab-46e2-b8ad-20c5f0dfb13e.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE INSTALAR APARELHO DE AR CONDICIONADO NO ESF EDMAR CAMPOS DA SILVA, NO P.A. CAETÉ.</t>
   </si>
   <si>
     <t>10446</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>EDEVIRGE PAULINA ALMEIDA COUTO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10446/46b34bb1-823d-4c96-b38f-f043fdf2bdc5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10446/46b34bb1-823d-4c96-b38f-f043fdf2bdc5.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE SE INSTALAR SINALIZAÇÃO VERTICAL E EFETUAR A PINTURA DO REDUTOR DE VELOCIDADE (QUEBRA MOLAS) LOCALIZADO NA RODOVIA SENADOR ROBERTO CAMPOS, EM FRENTE AO NOVO POSTO DE GASOLINA, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>10447</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10447/f6c698a9-ce02-41ed-976f-62d906313554.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10447/f6c698a9-ce02-41ed-976f-62d906313554.doc</t>
   </si>
   <si>
     <t>INDICO AO REITOR DO INSTITUTO FEDERAL DE MATO GROSSO, JOSÉ BISPO BARBOSA, A NECESSIDADE DE IMPLANTAR NO MUNICIPIO DE DIAMANTINO O CURSO SUPERIOR EM AGRONOMIA.</t>
   </si>
   <si>
     <t>10449</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10449/1bc743b1-c1e6-453e-8382-5253749b7652.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10449/1bc743b1-c1e6-453e-8382-5253749b7652.doc</t>
   </si>
   <si>
     <t>INDICO AO REITOR A NECESSIDADE DE QUE A IFMT CAMPUS DE DIAMANTINO REALIZE CONSULTA PÚBLICA EM AUDIÊNCIA PÚBLICA NO SENTIDO DE OUVIR A COMUNIDADE ESTUDANTIL E ESCOLAR DOS CURSOS A SEREM IMPLANTADOS PELO ÓRGÃO  EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>10448</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10448/b2bc7ae3-8a5a-44ab-9ab9-a01b62fdede6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10448/b2bc7ae3-8a5a-44ab-9ab9-a01b62fdede6.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE URGENTE DE RECUPERAÇÃO DA PONTE SOBRE O RIO BURITI PRÓXIMO DO AUTÓDROMO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10451</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10451/8bbb4f19-3cc7-495f-bc3c-27791441a216.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10451/8bbb4f19-3cc7-495f-bc3c-27791441a216.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE TROCAR AS PONTES DE MADEIRA POR ADUELAS NA PRIMEIRA E SEGUNDA SETE PLACAS, COMO TAMBÉM PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DA MESMA.</t>
   </si>
   <si>
     <t>10450</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10450/bcecad71-b001-4eb1-88a8-685df0b2fe50.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10450/bcecad71-b001-4eb1-88a8-685df0b2fe50.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NAS SALAS DE ATENDIMENTO DO PRONTO ATENDIMENTO LEONIDAS VIDIGAL, ALÉM DE REPAROS NOS VENTILADORES.</t>
   </si>
   <si>
     <t>10452</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10452/9e3cd472-f5d2-48b7-aad3-34a5c64ab6ca.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10452/9e3cd472-f5d2-48b7-aad3-34a5c64ab6ca.doc</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A NECESSIDADE DE RECUPERAÇÃO DA PONTE DO RIO JATOBA NA COMUNIDADE PA BOJUI ASSIM COMO A ESTRADA DO CAJÚ ATÉ A COMUNIDADE DO RIO PRETO.</t>
   </si>
   <si>
     <t>11529</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11529/5fea3ec8-8a26-406b-98bd-bd97a4cd3775.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11529/5fea3ec8-8a26-406b-98bd-bd97a4cd3775.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SOLDADO PM ANDERSON LUIS DA SILVA AMORIM</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11531/52d61c98-4c91-45b5-897f-40aeb45795c2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11531/52d61c98-4c91-45b5-897f-40aeb45795c2.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIEMENTO DO SENHOR GELSON ALBUQUERQUE DOS SANTOS</t>
   </si>
   <si>
     <t>11532</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11532/f137a535-5071-4b1f-ad43-bce857cae50e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11532/f137a535-5071-4b1f-ad43-bce857cae50e.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EMPRESA MAR &amp; TOUR - VIAGENS E TURISMO</t>
   </si>
   <si>
     <t>11533</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11533/fdbfd01f-9296-4bcd-b19e-b4bee7c42863.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11533/fdbfd01f-9296-4bcd-b19e-b4bee7c42863.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ MARCELINO DE OLIVEIRA</t>
   </si>
   <si>
     <t>11534</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11534/90993dc0-d930-45e2-b55a-dcbdd5617b15.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11534/90993dc0-d930-45e2-b55a-dcbdd5617b15.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SENHORA ALICE APARECIDA PAULA - ADMINISTRADORA HOSPITALAR DO HOSPITAL SÃO JOÃO BATISTA</t>
   </si>
   <si>
     <t>11535</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11535/21bf8c81-3552-4c15-b9a2-725f7b273536.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11535/21bf8c81-3552-4c15-b9a2-725f7b273536.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DE FALECIMENTO DO SENHOR JOÃO FRANCISCO MARTINS</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11537/2993b2f4-a05e-4ff1-92ca-73aa67d2876f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11537/2993b2f4-a05e-4ff1-92ca-73aa67d2876f.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ENFERMEIRA VANESSA CALIFANI MERINO CATUNDA</t>
   </si>
   <si>
     <t>11536</t>
   </si>
   <si>
     <t>UIPE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11536/f10c48bb-c224-46d3-91b4-be7b8474c409.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11536/f10c48bb-c224-46d3-91b4-be7b8474c409.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  A SECRETARIA MUNICIPAL DE ASSISTENCIA SOCIAL E EQUIPE.</t>
   </si>
   <si>
     <t>11538</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11538/61f64a3c-d047-477f-bed4-7cdcbba6955f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11538/61f64a3c-d047-477f-bed4-7cdcbba6955f.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SECRETARIA MUNICIPAL DE OBRAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11539</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11539/0a130455-2406-4a17-b68e-8bb4cb13ab18.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11539/0a130455-2406-4a17-b68e-8bb4cb13ab18.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>11541</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11541/767f7f03-d21c-43cd-b41f-328cc5f45525.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11541/767f7f03-d21c-43cd-b41f-328cc5f45525.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CONSELHO TUTELAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11540</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11540/84102e79-6d78-4fc9-9c04-65e9f89a52c6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11540/84102e79-6d78-4fc9-9c04-65e9f89a52c6.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CTG 18 DE SETEMBRO EM DIAMANTINO</t>
   </si>
   <si>
     <t>11542</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11542/da62e861-0d90-4088-92d0-268df7ed0609.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11542/da62e861-0d90-4088-92d0-268df7ed0609.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA A ASSOCIAÇÃO DIAMANTINENSE DE FUTSAL</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11543/ffbfebb1-fcdf-4636-addc-ae9d4595c4ee.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11543/ffbfebb1-fcdf-4636-addc-ae9d4595c4ee.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR EVANDO MARINS</t>
   </si>
   <si>
     <t>11545</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11545/f9010d06-46ed-4124-bed1-98ffa2fa9d12.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11545/f9010d06-46ed-4124-bed1-98ffa2fa9d12.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DOS SANTOS PELO FALECIMENTO DA SENHORA MARIA ANITA PORCINO DOS SANTOS.</t>
   </si>
   <si>
     <t>11544</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11544/a459e1cb-47a3-4e8e-907e-bb3411ebb529.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11544/a459e1cb-47a3-4e8e-907e-bb3411ebb529.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA CALDAS, PELO FALECIMENTO DA SENHORA ANANICE DE ALMEIDA CALDAS.</t>
   </si>
   <si>
     <t>11547</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11547/27d8f9ef-7aad-466e-bc07-7ba35660f81e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11547/27d8f9ef-7aad-466e-bc07-7ba35660f81e.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA ALMEIDA, PELO FALECIMENTO DO SENHOR JOÃO JOSÉ DE ALMEIDA.</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11546/0a9f254f-ca80-48ea-b35d-aff5faa49c87.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11546/0a9f254f-ca80-48ea-b35d-aff5faa49c87.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PARA A EQUIPE DA TV CENTRO AMÉRICA.</t>
   </si>
   <si>
     <t>11548</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11548/98682d54-8e45-452e-85aa-2d2e05e3f2c8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11548/98682d54-8e45-452e-85aa-2d2e05e3f2c8.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA SILVA, PELO FALECIMENTO DA SENHORA UMBELINA MARIA DA SILVA</t>
   </si>
   <si>
     <t>11549</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11549/271a8366-340a-41f5-9ce5-9f9a20373135.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11549/271a8366-340a-41f5-9ce5-9f9a20373135.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA PELO FALECIMENTO DO SENHOR AQUINO MESQUITA DA SILVA,</t>
   </si>
   <si>
     <t>11550</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11550/a741aabf-27bb-4155-a1dc-457918665b9c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11550/a741aabf-27bb-4155-a1dc-457918665b9c.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A TODOS OS ENFERMEIROS(AS) QUE ATUAM NO MUNICÍPIO DE DIAMANTINO</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11552/a7768025-a14c-4733-af52-f04b36e7a676.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11552/a7768025-a14c-4733-af52-f04b36e7a676.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA PELO FALECIMENTO DO SENHOR ADRIÃO ROSENDO DE ALMEIDA.</t>
   </si>
   <si>
     <t>11551</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11551/a788930b-0a74-4269-93f6-5bebe17d74e9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11551/a788930b-0a74-4269-93f6-5bebe17d74e9.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA PELO FALECIMENTO DO SENHOR AUGUSTO DOS SANTOS SILVA.</t>
   </si>
   <si>
     <t>11553</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11553/bbabdc26-aab5-4167-9a6e-9bf4ec2cbb8c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11553/bbabdc26-aab5-4167-9a6e-9bf4ec2cbb8c.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SINDICATO DOS TRABALHADORES RURAIS DE DIAMANTINO.</t>
   </si>
   <si>
     <t>11554</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11554/425e9a3f-e1cc-48d6-8866-fa133d7b467d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11554/425e9a3f-e1cc-48d6-8866-fa133d7b467d.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA BRITO, PELO FALECIMENTO DO JOVEM EDMILSON AQUINO DE BRITO.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11555/aee0dea9-d790-4137-a01b-82cdfb1987cc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11555/aee0dea9-d790-4137-a01b-82cdfb1987cc.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA BARROS, PELO FALECIMENTO DO SENHOR JAIR VIEIRA DE BARROS.</t>
   </si>
   <si>
     <t>11556</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11556/8826f6d9-30b0-456d-b752-7e21a2062584.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11556/8826f6d9-30b0-456d-b752-7e21a2062584.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA BURIN, PELO FALECIMENTO DA JOVEM CAMILY VITÓRIA BURIN.</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11558/2ffe8c9e-1c00-463a-968b-98c87db43528.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11558/2ffe8c9e-1c00-463a-968b-98c87db43528.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA LIBER, PELO FALECIMENTO DO SENHOR MANOEL DE OLIVEIRA LIBER.</t>
   </si>
   <si>
     <t>11557</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11557/c01e8157-1560-45ae-887a-86da0639a4c3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11557/c01e8157-1560-45ae-887a-86da0639a4c3.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A EMPRESA TUT TRANSPORTES</t>
   </si>
   <si>
     <t>11559</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11559/c484cf9a-56a9-4858-ba0a-fe2ddc9ac0e3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11559/c484cf9a-56a9-4858-ba0a-fe2ddc9ac0e3.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR REINALDO GOMES DE MORAIS</t>
   </si>
   <si>
     <t>11560</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11560/31694566-925e-409c-ab3f-0fae6f5e54c5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11560/31694566-925e-409c-ab3f-0fae6f5e54c5.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA OS ORGANIZADORES DO BAILE DO CHOPP 2014</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11561/a190aa00-8b88-4b7a-848a-5a19ed131adc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11561/a190aa00-8b88-4b7a-848a-5a19ed131adc.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA SOARES, PELO FALECIMENTO DO SENHOR HONORATO RODRIGUES AMADOR.</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11562/31501e8b-8633-4dfa-ba0c-5a963c19c19c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11562/31501e8b-8633-4dfa-ba0c-5a963c19c19c.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA SOARES, PELO FALECIMENTO DO SENHOR FLÁVIO RODRIGUES SOARES.</t>
   </si>
   <si>
     <t>11564</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11564/56a9d412-880f-410e-a226-3a3eafdd749c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11564/56a9d412-880f-410e-a226-3a3eafdd749c.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ESCOLA DE JOVENS E ADULTOS ANÍSIO TEIXEIRA.</t>
   </si>
   <si>
     <t>11563</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11563/a11c2d90-10cd-425c-bd5d-727baf62931c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11563/a11c2d90-10cd-425c-bd5d-727baf62931c.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SENHORA GISELDA ANTUNES DE MELO SOUZA</t>
   </si>
   <si>
     <t>11565</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11565/80244d54-0407-4202-816b-3d7875472be6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11565/80244d54-0407-4202-816b-3d7875472be6.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CABO PM WALTER TRINDADE BOABAÍD</t>
   </si>
   <si>
     <t>11567</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11567/4647c98e-3862-44c2-9951-aa07ff747269.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11567/4647c98e-3862-44c2-9951-aa07ff747269.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA ORGANIZAÇÃO DA FEIJOADA BENEFICENTE EM PROL DO SENHOR GERVÁSIO PINTO.</t>
   </si>
   <si>
     <t>11568</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11568/c883f3fd-6167-40be-a8fc-0c03ff0d27e6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11568/c883f3fd-6167-40be-a8fc-0c03ff0d27e6.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DIRETORIA DA CAPELA SÃO CRISTOVÃO</t>
   </si>
   <si>
     <t>11566</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11566/f8c37569-9721-48ab-931e-051f7123e725.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11566/f8c37569-9721-48ab-931e-051f7123e725.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR ANTONIO JOSÉ CORREA EX PRESIDENTE DO CONSELHO ADMINISTRATIVO DA ROÇA COMUNITÁRIA DO P.A. BOJUÍ</t>
   </si>
   <si>
     <t>11569</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11569/ed9fd569-410d-46cc-bac9-6466851711a5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11569/ed9fd569-410d-46cc-bac9-6466851711a5.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA SILVA, PELO FALECIMENTO DO SENHOR AMÂNCIO NAZÁRIO DA SILVA.</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11570/63830823-ba63-486a-917d-969825e2d4db.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11570/63830823-ba63-486a-917d-969825e2d4db.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA NASCIMENTO, PELO FALECIMENTO DA SENHORA AMÉLIA RAMALHO DO NASCIMENTO.</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11571/28c1d09e-d750-4e19-9b9f-771bce8a3fb9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11571/28c1d09e-d750-4e19-9b9f-771bce8a3fb9.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA MURFADINI, PELO FALECIMENTO DA SENHORA JACIRA GOMES MUFARDINI.</t>
   </si>
   <si>
     <t>11572</t>
   </si>
   <si>
     <t>JOZENIL COSTA LUBE, LUIZ CARLOS GAINO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11572/89a21dd1-33e9-4683-922e-96e9656d1cdc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11572/89a21dd1-33e9-4683-922e-96e9656d1cdc.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DIRETORIA DO MOTO CLUBE ROTA 364 - DIAMANTINO PELA REALIZAÇÃO DO 3º ENCONTRO DE MOTOS</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11573/16ac4107-aa29-4cd6-95fc-db2ad1bd761d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11573/16ac4107-aa29-4cd6-95fc-db2ad1bd761d.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA PEREIRA, PELO FALECIMENTO DA SENHORA TEREZA DO CARMO PEREIRA.</t>
   </si>
   <si>
     <t>11574</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11574/57b3890d-b9cc-4630-b6ab-ae1c7e33056a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11574/57b3890d-b9cc-4630-b6ab-ae1c7e33056a.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A SENHORA DONATA GLORINHA FERREIRA NASCIMENTO</t>
   </si>
   <si>
     <t>11575</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11575/2b6eb5cb-14c3-42d1-8ad5-19a4d0f608ec.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11575/2b6eb5cb-14c3-42d1-8ad5-19a4d0f608ec.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA CAMPOS BUENO, PELO FALECIMENTO DO SENHOR AFRÂNIO DE CAMPOS BUENO.</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11576/f18da033-0374-40f2-a04d-f9f5bbec7d0e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11576/f18da033-0374-40f2-a04d-f9f5bbec7d0e.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A EQUIPE JABUTI MOTOS.</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11578/7202eeec-c1bb-4368-958a-ce869b08168b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11578/7202eeec-c1bb-4368-958a-ce869b08168b.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR LEONI RODRIGUES FONTES</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11577/6d21e440-f99d-4c99-8c98-82da2a7fd1e7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11577/6d21e440-f99d-4c99-8c98-82da2a7fd1e7.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO JOVEN BRUNO RODRIGUES SOARES DE TOLEDO</t>
   </si>
   <si>
     <t>11579</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11579/ec25808a-ee73-4be5-a54e-cb23f0f552ae.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11579/ec25808a-ee73-4be5-a54e-cb23f0f552ae.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA BARCELLOS, PELO FALECIMENTO DA SENHORA VERA BERLESE SOARES BARCELLOS.</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11580/8ca8b803-dbbf-430a-ab9b-d57a443192c1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11580/8ca8b803-dbbf-430a-ab9b-d57a443192c1.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO MAJOR PM PAULO JAILSON SECCHI DE AVILA.</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11581/1d00bf29-5406-46f0-b892-aab28dfd6d64.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11581/1d00bf29-5406-46f0-b892-aab28dfd6d64.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA RUTILLI, PELO FALECIMENTO DO SENHOR OTAVIO RUTILLI.</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11582/27aae454-5417-4bd2-a45b-4fec04029604.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11582/27aae454-5417-4bd2-a45b-4fec04029604.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA VITORASSI, PELO FALECIMENTO DA SENHORA EDESIA BOAROLI VITORASSI.</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11583/375e98d2-c7da-422b-972b-bdb94dbcfd6b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11583/375e98d2-c7da-422b-972b-bdb94dbcfd6b.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A PARECIS MÁQUINAS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11584/4481049d-9efd-4966-919f-2e2ca14a4298.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11584/4481049d-9efd-4966-919f-2e2ca14a4298.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A EQUIPE TERCEIRA IDADE</t>
   </si>
   <si>
     <t>11585</t>
   </si>
   <si>
     <t>Edson da Silva, JOZENIL COSTA LUBE, LUIZ CARLOS GAINO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11585/6406cd2b-5fdb-4312-974b-58f746041e7f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11585/6406cd2b-5fdb-4312-974b-58f746041e7f.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À EMPRESA LABORATÓRIO SÃO JOÃO BATISTA PELA CONSTRUÇÃO DA NOVA SEDE DA EMPRESA.</t>
   </si>
   <si>
     <t>11586</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11586/879219e9-b78c-434b-932d-faf66f0a4e48.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11586/879219e9-b78c-434b-932d-faf66f0a4e48.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA SANTOS, PELO FALECIMENTO DA SENHORA ALDA DOS SANTOS.</t>
   </si>
   <si>
     <t>11587</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11587/ea13cc82-46e1-40dc-a28f-5d1a34c65243.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11587/ea13cc82-46e1-40dc-a28f-5d1a34c65243.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA SOUZA, PELO FALECIMENTO DO SENHOR ALDO DE SOUZA.</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11588/d7ca4ce3-0e23-451f-9923-30709dfe3812.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11588/d7ca4ce3-0e23-451f-9923-30709dfe3812.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA GONÇALVES, PELO FALECIMENTO DA SENHORA LUCIDIA MARIA GONÇALVES.</t>
   </si>
   <si>
     <t>15198</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, GISLENE APARECIDA DE SOUZA, JOZENIL COSTA LUBE</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15198/e02c7f48-3877-42a1-9e72-6135732bdcc7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15198/e02c7f48-3877-42a1-9e72-6135732bdcc7.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA MUNICIPAL DE DIAMANTINO, NO EXERCÍCIO DE 2012, GESTÃO DO PREFEITO JUVIANO LINCOLN.</t>
   </si>
   <si>
     <t>15199</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15199/630b5d0f-b13d-4434-b8b3-003115613c37.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15199/630b5d0f-b13d-4434-b8b3-003115613c37.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR ARÍDIO DE ARRUDA OLIVEIRA</t>
   </si>
   <si>
     <t>15200</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15200/e0c40fe0-a2eb-4d7a-a585-d9eeebdaf47a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15200/e0c40fe0-a2eb-4d7a-a585-d9eeebdaf47a.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA LUZIA DO NASCIMENTO GASPAR</t>
   </si>
   <si>
     <t>15206</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15206/361e2117-9ed1-4159-8791-05eea2579ad0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15206/361e2117-9ed1-4159-8791-05eea2579ad0.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR DIEGO NUNES CAMARGO</t>
   </si>
   <si>
     <t>15209</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15209/3eb78cf1-4d64-497b-ad16-d82bcf940da8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15209/3eb78cf1-4d64-497b-ad16-d82bcf940da8.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR MÁRCIO PEREIRA DA SILVA</t>
   </si>
   <si>
     <t>15208</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15208/b2ab11e5-62d2-4e43-82bd-3fac7c9a76c6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15208/b2ab11e5-62d2-4e43-82bd-3fac7c9a76c6.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR VERDULINO CELESTINO DA SILVA</t>
   </si>
   <si>
     <t>15207</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15207/5f2e69e2-0c6c-49b7-8732-c5658a4cc99c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15207/5f2e69e2-0c6c-49b7-8732-c5658a4cc99c.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA SILVIA PEREIRA STOCCO</t>
   </si>
   <si>
     <t>15218</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15218/ee90489a-5b9f-4a75-9dfe-5d3f756a015c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15218/ee90489a-5b9f-4a75-9dfe-5d3f756a015c.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA SANDRA REGINA FERREIRA GUIMARÃES.</t>
   </si>
   <si>
     <t>15219</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15219/ae80347c-a6f2-453a-be83-f3a2611285fa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15219/ae80347c-a6f2-453a-be83-f3a2611285fa.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA ARIRCE DA SILVA FERREIRA</t>
   </si>
   <si>
     <t>15222</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15222/795f27c2-5fd6-4519-8c75-4565283458e1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15222/795f27c2-5fd6-4519-8c75-4565283458e1.doc</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR BEJAMIR MARTINS DE QUEIROZ</t>
   </si>
   <si>
     <t>15221</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15221/2726935e-fdd6-4b09-ad4c-96360b5e0462.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15221/2726935e-fdd6-4b09-ad4c-96360b5e0462.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃO DIAMANTINENSE" AO SENHOR VALDEMIR TEODORO DA SILVA</t>
   </si>
   <si>
     <t>15229</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15229/59dd89ac-9abb-4461-81e7-7a3b397d2a37.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15229/59dd89ac-9abb-4461-81e7-7a3b397d2a37.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃO DIAMANTINENSE" AO SENHOR LUIZ CARLOS GAINO</t>
   </si>
   <si>
     <t>15231</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15231/71244a57-743a-4f23-bba7-acaaff5fb94c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15231/71244a57-743a-4f23-bba7-acaaff5fb94c.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃO DIAMANTINENSE" AO SENHOR OSVANIL DIAS DA SILVA</t>
   </si>
   <si>
     <t>15232</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15232/541ccf00-9c60-42a5-9aae-770cf75ee5b0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15232/541ccf00-9c60-42a5-9aae-770cf75ee5b0.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃ DIAMANTINENSE" A SENHORA MARLEI ANA KAPP</t>
   </si>
   <si>
     <t>15230</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15230/986990b1-f1a0-4652-aa4d-eb4497866ef1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15230/986990b1-f1a0-4652-aa4d-eb4497866ef1.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃO DIAMANTINENSE" AO SENHOR JOÃO BATISTA MASSAROLO</t>
   </si>
   <si>
     <t>15237</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15237/62f521f6-cf43-4161-8575-9e54f2cb4a79.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15237/62f521f6-cf43-4161-8575-9e54f2cb4a79.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃO DIAMANTINENSE" AO SENHOR ODEMAR MENDES DE SOUZA</t>
   </si>
   <si>
     <t>15239</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15239/b6dcdfc3-1f63-4219-b90b-65a2b7a6a9df.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15239/b6dcdfc3-1f63-4219-b90b-65a2b7a6a9df.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃO DIAMANTINENSE" AO SENHOR KADD HAEG MACIEL</t>
   </si>
   <si>
     <t>15238</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15238/ce6e5ab7-6f41-4923-afee-6b18cd8d2439.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15238/ce6e5ab7-6f41-4923-afee-6b18cd8d2439.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃO DIAMANTINENSE" AO SENHOR CÉZAR AUGUSTO SPÍNDOLA DOS SANTOS</t>
   </si>
   <si>
     <t>15240</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15240/0f6d26ff-ce6d-43b1-9ca6-135e68372b91.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15240/0f6d26ff-ce6d-43b1-9ca6-135e68372b91.doc</t>
   </si>
   <si>
     <t>CONCEDE O "TÍTULO DE CIDADÃO DIAMANTINENSE" AO SENHOR MICHEL BARELLA</t>
   </si>
   <si>
     <t>15245</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15245/f167cf2b-4839-4066-a604-4d95d3b0b806.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15245/f167cf2b-4839-4066-a604-4d95d3b0b806.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA MUNICIPAL DE DIAMANTINO, NO EXERCÍCIO DE 2013, GESTÃO DO PREFEITO JUVIANO LINCOLN.</t>
   </si>
   <si>
     <t>15269</t>
   </si>
   <si>
     <t>PELL</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Legislativo</t>
   </si>
   <si>
     <t>JOZENIL COSTA LUBE, LUIZ CARLOS GAINO, NATALINO SILVA BARROS</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15269/59a5b423-ea9a-49b6-bc27-ec9a27747a1d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15269/59a5b423-ea9a-49b6-bc27-ec9a27747a1d.doc</t>
   </si>
   <si>
     <t>ACRESCENTA OS PARÁGRAFOS 7º E 8º AO INCISO III DO ARTIGO 23 DA LEI ORGÂNICA</t>
   </si>
   <si>
     <t>14126</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>JUVIANO LINCOLN</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14126/1426e47c-f8ed-457a-8b52-2805b59fc58e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14126/1426e47c-f8ed-457a-8b52-2805b59fc58e.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DO PROFISSIONAIS PROFISSIONALIZADOS DA REDE MUNICIPAL DE EDUCAÇÃO BÁSICA E ALTERA OS ANEXOS I, II, III E V DA LEI COMPLEMENTAR N.º 011/2011.</t>
   </si>
   <si>
     <t>14127</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14127/004fefc2-127d-4517-ae9a-3011e7cf715c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14127/004fefc2-127d-4517-ae9a-3011e7cf715c.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS PROFISSIONAIS NÃO PROFISSIONALIZADOS DA REDE MUNICIPAL DE ECUCAÇÃO BÁSICA E ALTERA OS ANEXOS IV, VI, VII E X DA LEI COMPLEMENTAR N.º 011/2011</t>
   </si>
   <si>
     <t>14129</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14129/09c0b920-591a-45af-ac34-10d5a4575ca4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14129/09c0b920-591a-45af-ac34-10d5a4575ca4.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSAÇÃO E O PARCELAMENTO DE DÉBITOS NO MUTIRÃO DA CONCILIAÇÃO DO ANO DE 2014 PROMOVIDO PELO MUNICÍPIO DE DIAMANTINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14128</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14128/0c41b110-3676-4bd5-a094-4af7ca6c8ddc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14128/0c41b110-3676-4bd5-a094-4af7ca6c8ddc.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS VI E VII DA LEI COMPLEMENTAR Nº 011/2011.</t>
   </si>
   <si>
     <t>14138</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14138/df6dbf63-be9a-466a-9d22-4fbf1fc0e096.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14138/df6dbf63-be9a-466a-9d22-4fbf1fc0e096.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR N.º 011/2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14139</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14139/6fbef3e9-d969-40fb-955b-45f0ce42ba9f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14139/6fbef3e9-d969-40fb-955b-45f0ce42ba9f.doc</t>
   </si>
   <si>
     <t>ALTERA O INCISO II E ALÍNEA 'F', DO ART. 258, E INCLUI A ALÍNEA 'G', NA SEQUENCIA DO MESMO INCISO E ARTIGO DA LEI COMPLEMENTAR Nº 20/2013, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13726</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13726/d39b3cea-5b6c-4501-a098-d7e4c46500c5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13726/d39b3cea-5b6c-4501-a098-d7e4c46500c5.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INFORMAÇÕES A SEREM PRESTADAS PELAS ADMINISTRADORAS DE CARTÕES DE DÉBITO E DE CRÉDITO E DEMAIS ESTABELECIMENTOS SIMILARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13731</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13731/fef9edba-babd-4ac9-b91a-bc1a5b708079.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13731/fef9edba-babd-4ac9-b91a-bc1a5b708079.doc</t>
   </si>
   <si>
     <t>"ALTERA A ALÍNEA 'B', DO INCISO I, E AS ALÍNEAS 'C', 'D' E 'F', DO INCISO IV, TODAS DO ARTIGO 4º, DA LEI Nº 126/1994."</t>
   </si>
   <si>
     <t>13739</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13739/91c34f8d-a6a7-4d22-bda8-a6fe8a33a854.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13739/91c34f8d-a6a7-4d22-bda8-a6fe8a33a854.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE DIAMANTINO/MT E A ASSOCIAÇÃO DIAMANTINENSE DE FUTSAL - ADF E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13741</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13741/40430cb4-2775-4e77-8533-44d0995327f7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13741/40430cb4-2775-4e77-8533-44d0995327f7.doc</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO, DO ART. 4º, O INCISO I, DO §6º, DO ART. 6º, E O ART. 7º, ASSIM COMO REVOGA AS ALÍNEAS "A" E "B" DO INCISO I, DO §6º, DO ART. 6º, E O ART. 11, TODOS DA LEI Nº 871/2012.</t>
   </si>
   <si>
     <t>13742</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13742/cb33ab45-66b4-46e6-a8dd-03d281f44b5b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13742/cb33ab45-66b4-46e6-a8dd-03d281f44b5b.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR BEM IMÓVEL URBANO PARTICULAR.</t>
   </si>
   <si>
     <t>13740</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13740/c55b5d87-0a4d-4383-a498-103837673b86.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13740/c55b5d87-0a4d-4383-a498-103837673b86.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE DIAMANTINO/MT, PARA O EXERCÍCIO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13750</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13750/456208ab-a8a9-4c38-b7fd-2ef93ea8391e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13750/456208ab-a8a9-4c38-b7fd-2ef93ea8391e.doc</t>
   </si>
   <si>
     <t>CRIA O PROJETO DE CONCESSÃO DE BENEFÍCIOS EVENTUAIS E DÁ OUTRAS DISPOSIÇÕES</t>
   </si>
   <si>
     <t>13755</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13755/a4de6b5c-1c46-44d9-abdb-dc7478c4284c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13755/a4de6b5c-1c46-44d9-abdb-dc7478c4284c.doc</t>
   </si>
   <si>
     <t>CRIA O PROJETO DA TERCEIRA IDADE "GRUPO VIVER LEGAL" E DÁ OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>13756</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13756/5726263a-0e9b-4d4d-b0fb-ea3855e992ce.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13756/5726263a-0e9b-4d4d-b0fb-ea3855e992ce.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR COMODATO DE VEÍCULOS COM ASSOCIAÇÕES RURAIS E SINDICATOS DO MUNICÍPIO DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>13758</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13758/abeef080-a5b5-423f-92a4-534c2be190a2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13758/abeef080-a5b5-423f-92a4-534c2be190a2.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE SAÚDE CENTRAL - Centro de Saúde Central Dr. Marzavão de Siqueira</t>
   </si>
   <si>
     <t>13764</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13764/b874b371-d7c9-40f6-bad3-1083b11a37b4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13764/b874b371-d7c9-40f6-bad3-1083b11a37b4.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF BURITI</t>
   </si>
   <si>
     <t>13767</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13767/51470783-63bd-451a-8a55-46172226c874.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13767/51470783-63bd-451a-8a55-46172226c874.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF PONTE.</t>
   </si>
   <si>
     <t>13773</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13773/f1b9ac36-b7c4-48ab-a1f7-d0dacd5222bd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13773/f1b9ac36-b7c4-48ab-a1f7-d0dacd5222bd.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF CAETÉ.</t>
   </si>
   <si>
     <t>13776</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13776/e99efc62-75ee-4bbf-a48b-632b1762d322.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13776/e99efc62-75ee-4bbf-a48b-632b1762d322.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF PEDREGAL.</t>
   </si>
   <si>
     <t>13784</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13784/c9bf385b-7912-420b-9397-c466f20efd78.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13784/c9bf385b-7912-420b-9397-c466f20efd78.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF BOJUÍ.</t>
   </si>
   <si>
     <t>13787</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13787/89d80aaf-666b-4a9b-b965-f6a812e0ab17.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13787/89d80aaf-666b-4a9b-b965-f6a812e0ab17.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRATÉGIA SAÚDE DA FAMÍLIA - ESF DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>13786</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13786/c2c74a99-a1a1-45a6-aa84-19cb4f9150b9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13786/c2c74a99-a1a1-45a6-aa84-19cb4f9150b9.doc</t>
   </si>
   <si>
     <t>AUTORIZA A LOCAÇÃO DE IMÓVEL URBANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13793</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13793/9e44291e-9a44-436e-9637-14e7248109ab.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13793/9e44291e-9a44-436e-9637-14e7248109ab.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13798</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13798/91d823d9-39df-46d2-a858-515a6f82f495.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13798/91d823d9-39df-46d2-a858-515a6f82f495.doc</t>
   </si>
   <si>
     <t>13802</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13802/021ea494-8aa0-4f08-a0e0-ae3e5ffe08f7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13802/021ea494-8aa0-4f08-a0e0-ae3e5ffe08f7.doc</t>
   </si>
   <si>
     <t>13807</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13807/157a38ce-1c65-4744-bd83-b60430945a07.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13807/157a38ce-1c65-4744-bd83-b60430945a07.doc</t>
   </si>
   <si>
     <t>13810</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13810/f4de937f-12f2-4f3c-80cd-d62a983f99b3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13810/f4de937f-12f2-4f3c-80cd-d62a983f99b3.doc</t>
   </si>
   <si>
     <t>ALTERA O ART. 2º DA LEI Nº 740/2010.</t>
   </si>
   <si>
     <t>13809</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13809/54928d1b-ca0e-494e-bf08-73091053e9ca.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13809/54928d1b-ca0e-494e-bf08-73091053e9ca.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DE VENCIMENTOS DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE DIAMANTINO E ALTERA OS ANEXOS VII A XIX DA LEI Nº 881/2013.</t>
   </si>
   <si>
     <t>13817</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO MEIO AMBIENTE - FMMA DO MUNICÍPIO DE DIAMANTINO/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13818</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13818/1a0be06a-77b5-4650-92ef-ecc98febdc31.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13818/1a0be06a-77b5-4650-92ef-ecc98febdc31.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DA CIDADE - CMC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13820</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13820/812299eb-77eb-47e7-a5d0-014158f593ce.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13820/812299eb-77eb-47e7-a5d0-014158f593ce.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EXECUTAR SERVIÇOS DE ABERTURA DE ESTRADA, ENCASCALHAMENTO E RECUPERAÇÃO DE ACESSO À SEDE DA PROPRIEDADE DO AGRICULTOR FAMILIAR, EM PROJETOS DE ASSENTAMENTOS RURAIS NO ÂMBITO O MUNICÍPIO DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>13819</t>
   </si>
   <si>
     <t>VALDINEI TEODORO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13819/3f2ab436-81d1-4068-bd9b-5dd99d6c85ef.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13819/3f2ab436-81d1-4068-bd9b-5dd99d6c85ef.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EXECUTAR SERVIÇOS DE ABERTURA DE ESTRADA, ENCASCALHAMENTO E RECUPERAÇÃO DE ESTRADAS QUE DÃO ACESSO ÀS SEDES DE PROPRIEDADES ONDE HAJA AGRICULTURA FAMILAR, NO ÂMBITO DO MUNICÍPIO  DE DIAMANTINO/MT</t>
   </si>
   <si>
     <t>13821</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER, EM COMODATO, ÁREA PÚBLICA URBANA AO CENTRO DE TRADIÇÕES GAÚCHAS - CTG 18 DE SETEMBRO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>13829</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13829/1e1ac9ce-98f4-42ec-bb26-b7cd96baa7b3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13829/1e1ac9ce-98f4-42ec-bb26-b7cd96baa7b3.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REALIZAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE DIAMANTINO/MT E O LAR SÃO ROQUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13830</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13830/d1267cb3-441c-4224-8c68-972107febbe8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13830/d1267cb3-441c-4224-8c68-972107febbe8.doc</t>
   </si>
   <si>
     <t>INSTITUI A QUILOMETRAGEM DAS ESTRADAS NÃO PAVIMENTADAS DO MUNICÍPIO DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13831</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13831/e4477c67-d0c0-4665-b917-450eedf69537.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13831/e4477c67-d0c0-4665-b917-450eedf69537.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER A REVERSÃO DOS LOTES 23 E 24 DA QUADRA XXIV, LOTEAMENTO BELA VISTA, MATRICULADOS SOB Nº 37.142 E 37.143 E, APÓS A REVERSÃO, ASSINAR ESCRITURA PÚBLICA DE DOAÇÃO COM ENCARGOS AO CREA-MT DOS LOTES DESCRITOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13836</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13836/bb1d0e89-00f8-4f41-8b68-09a846771c1e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13836/bb1d0e89-00f8-4f41-8b68-09a846771c1e.doc</t>
   </si>
   <si>
     <t>AUTORIZA SUPLEMENTAÇÃO, TRANSPOSIÇÃO, REMANEJAMENTO E TRANSFERÊNCIA DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>13839</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13839/ed134693-b162-449f-a762-abfe484493f2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13839/ed134693-b162-449f-a762-abfe484493f2.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE DIAMANTINO/MT FIRMAR CONVÊNIO COM INSTITUIÇÕES E EMPRESAS DE CRÉDITO PARA OS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13837</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13837/2b49433a-85dc-4a57-a545-26c50839f928.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13837/2b49433a-85dc-4a57-a545-26c50839f928.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO MONUMENTO HISTÓRICO CACIMBA DE 'PRAÇA JARI CAPISTRANO DA SILVA'.</t>
   </si>
   <si>
     <t>13838</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13838/2e27b593-66e3-44a2-87bc-7b0268f8df7a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13838/2e27b593-66e3-44a2-87bc-7b0268f8df7a.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER REPASSE DE VALORES ÀS ESCOLAS PÚBLICAS MUNICIPAIS, QUE PARTICIPARÃO DO DESFILE DO ANIVERSÁRIO DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>13851</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13851/d0c20e6f-5560-4d20-a702-3ae527e9d577.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13851/d0c20e6f-5560-4d20-a702-3ae527e9d577.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2015</t>
   </si>
   <si>
     <t>13853</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13853/7f0f8077-5a74-4379-82c4-3781df8cda8e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13853/7f0f8077-5a74-4379-82c4-3781df8cda8e.doc</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHIA 'NOTA DIAMANTINENSE PREMIADA' E DISPÕE SOBRE A CONCESSÃO DE CRÉDITOS FISCAIS E SORTEIO DE PRÊMIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13854</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13854/3f1f3f70-1851-45c2-ac30-a3902c10c456.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13854/3f1f3f70-1851-45c2-ac30-a3902c10c456.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INVESTIR NA REALIZAÇÃO DA 3º ETAPA DO CAMPEONATO ESTADUAL DE MOTOCROSS - LIGA ESTADUAL DE MOTOCICLISMO E AUTOMOBILISMO DE MATO GROSSO (LEMAMT).</t>
   </si>
   <si>
     <t>13852</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13852/24a80704-7e84-49a9-a613-130c49a840be.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13852/24a80704-7e84-49a9-a613-130c49a840be.doc</t>
   </si>
   <si>
     <t>13861</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13861/8481b9fe-96c6-4878-9fd4-2b82eb3a408f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13861/8481b9fe-96c6-4878-9fd4-2b82eb3a408f.doc</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS GERAIS PARA O SERVIÇO DE TRANSPORTE DE PASSAGEIROS EM VEÍCULOS AUTOMÓVEIS DE ALUGUEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13862</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13862/49dae351-91cc-4108-8f4d-5402070f19f4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13862/49dae351-91cc-4108-8f4d-5402070f19f4.doc</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E VI DA LEI MUNICIPAL 881/2013 QUE TRATA DO PLANO DE CARGOS CARREIRA E SALÁRIOS DOS SERVIDORES MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13864</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13864/00d4cc24-6b51-4a4d-810d-ca6e0868dab5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13864/00d4cc24-6b51-4a4d-810d-ca6e0868dab5.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR EM CESSÃO DE USO, ÁREA PÚBLICA URBANA AO CENTRO DE TRADIÇÕES GAÚCHAS - CTG 18 DE SETEMBRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13863</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13863/7b059418-705e-437d-915f-b0e7b557613b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13863/7b059418-705e-437d-915f-b0e7b557613b.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SERVIÇO DE UTILIDADE PÚBLICA DE CEDÊNCIA ONEROSA DE AMBULÂNCIAS MUNICIPAIS E PROFISSIONAIS DE SAÚDE PARA EVENTOS ARTÍSTICOS, CULTURAIS E ESPORTIVOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13866</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13866/e130e515-facb-484b-a896-c50ea5c0ec68.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13866/e130e515-facb-484b-a896-c50ea5c0ec68.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A EXECUTAR SERVIÇOS DE ABERTURA DE TANQUES DE PEIXE, DE ACABAMENTO OU SEPARAÇÃO ENTRE OS TANQUES, ABERTURA PARA CANAIS DE ENTRADA E SAÍDA DE ÁGUA NOS TANQUES, ABERTURA DE BEBEDOUROS NOS PASTOS E ABERTURA DE DRENOS. NAS PROPRIEDADES DOS ASSENTADOS DA REFORMA AGRÁRIA E NA DE PEQUENOS AGRICULTORES QUE VIVEM EM REGIME DE AGRICULTURA FAMILIAR, NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>13874</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13874/9fa04f3f-7e26-433c-964c-0cd8b64cb003.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13874/9fa04f3f-7e26-433c-964c-0cd8b64cb003.doc</t>
   </si>
   <si>
     <t>13876</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13876/eebf15ca-d630-4804-a73a-40315d91b56e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13876/eebf15ca-d630-4804-a73a-40315d91b56e.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI 909/2013 (LDO 2014), O PARAGRAFO 3º DA LEI MUNICIPAL N.º 945/2013 (LOA 2014) E A LEI 944/2013 (PPA 2014/2017).</t>
   </si>
   <si>
     <t>13882</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13882/841040bd-47ac-40f1-91e5-35a052ab4e2a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13882/841040bd-47ac-40f1-91e5-35a052ab4e2a.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVO ALIENAR BENS IMÓVEIS E MÓVEIS INSERVÍVEIS.</t>
   </si>
   <si>
     <t>13883</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13883/3066de57-3fdb-4a89-91ef-042673719c72.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13883/3066de57-3fdb-4a89-91ef-042673719c72.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FAZER A REVERSÃO DOS LOTES 23 E 24 DA QUADRA XXIV, NO LOTEAMENTO BELA VISTA, MATRICULADOS SOB Nº 37.142 E 37.143 E, APÓS A REVERSÃO, ASSINAR ESCRITURA PÚBLICA DE DOAÇÃO COM ENCARGOS AO CREA-MT DOS LOTES DESCRITOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>13884</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13884/c71ac364-dbaf-44f3-bbaf-cfc4c7de9ac4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13884/c71ac364-dbaf-44f3-bbaf-cfc4c7de9ac4.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA SUPLEMENTAÇÃO, TRANSPOSIÇÃO, REMANEJAMENTO E TRANSFER~ENCIA DE DOTAÇÃO ORÇAMENTÁRIA E OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>13885</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13885/ae183a33-697f-4ecf-984c-ea8bfa6f6695.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13885/ae183a33-697f-4ecf-984c-ea8bfa6f6695.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO TEMPORÁRIA DE PESSOAL DE EXCEPCIONAL INTERESSE PÚBLICO PARA FUNCIONAMENTO DA MÁQUINA ADMINISTRATIVA, E PARA ATENDER A CONVÊNIOS E ACORDOS DE INTERESSES SOCIAIS FIRMADOS ENTRE O MUNICÍPIO E ÓRGÃOS GOVERNAMENTAIS E PRIVADOS DAS ESFERAS ESTADUAL E FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13886</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13886/2f47d02f-75bd-4fa5-b2f9-cc19a1b7651d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13886/2f47d02f-75bd-4fa5-b2f9-cc19a1b7651d.doc</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I, DA LEI Nº 919/2013, QUE INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE DIAMANTINO/MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13891</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13891/c018770a-d131-47fc-bcdd-40c326750b9f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13891/c018770a-d131-47fc-bcdd-40c326750b9f.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA REALIZAÇÃO DE PROCESSO SELETIVO SIMPLIFICADO PARA CONTRATAÇÃO TEMPORÁRIA NO ÂMBITO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>13894</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13894/59eb5a36-aac5-408f-a916-71b9242a9fa8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13894/59eb5a36-aac5-408f-a916-71b9242a9fa8.doc</t>
   </si>
   <si>
     <t>AUTORIZAA REALIZAÇÃO DE CONVÊNIO ENTRE O MUNICÍPIO DE DIAMANTINO/MT E O LAR SÃO ROQUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13895</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13895/ded99dc7-f678-42b2-857a-a7bf0882e644.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13895/ded99dc7-f678-42b2-857a-a7bf0882e644.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR IMÓVEL PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13893</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13893/bc78f661-3e2a-4d3b-95dc-58920fb8a88d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13893/bc78f661-3e2a-4d3b-95dc-58920fb8a88d.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PPA E DA LDO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13897</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13897/eda6fd58-9a8a-4c12-8f87-495c82db4c89.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13897/eda6fd58-9a8a-4c12-8f87-495c82db4c89.doc</t>
   </si>
   <si>
     <t>FICA O PODER EXECUTIVO MUNICIPAL AUTORIZADO A CRIAR SECRETARIA MUNICIPAL DE PREVENÇÃO AS DROGAS NO MUNICÍPIO DE DIAMANTINO-MT.</t>
   </si>
   <si>
     <t>13902</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13902/09b3d5a2-e9ab-4589-877a-c57c482771b0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13902/09b3d5a2-e9ab-4589-877a-c57c482771b0.doc</t>
   </si>
   <si>
     <t>DENOMINA DE "FEIRA MUNICIPAL JOSÉ LOPES DE MACEDO" AS FUTURAS INSTALAÇÕES DA FEIRA MUNICIPAL QUE ESTÃO SENDO CONSTRUÍDAS NA RUA QUINTINO BOCAIÚVA.</t>
   </si>
   <si>
     <t>13900</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13900/73a1889a-d80b-45cb-ac3a-5b5f0e83d304.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13900/73a1889a-d80b-45cb-ac3a-5b5f0e83d304.doc</t>
   </si>
   <si>
     <t>MUNICIPALIZA E DENOMINA A ESTRADA QUE DÁ ACESSO A CAPTAÇÃO DE ÁGUA NO RIO AREINHA.</t>
   </si>
   <si>
     <t>13901</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13901/668b6b8c-e374-44a7-9b94-d5f98e58db51.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13901/668b6b8c-e374-44a7-9b94-d5f98e58db51.doc</t>
   </si>
   <si>
     <t>MUNICIPALIZA E DENOMINA A ESTRADA QUE SE INICIA AS MARGENS DA RODOVIA MT 240 E FINALIZA NA MARGEM DO RIO BURITI.</t>
   </si>
   <si>
     <t>13911</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13911/b4fcaeda-2aee-4359-a845-883be03f0dbd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13911/b4fcaeda-2aee-4359-a845-883be03f0dbd.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A TRANSPORTAR ESTUDANTES DA EDUCAÇÃO SUPERIOR E DE CURSOS TÉCNICOS QUE RESIDEM EM ZONAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>13916</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13916/addaddbc-47c3-42d7-98db-a0ffba2676f1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13916/addaddbc-47c3-42d7-98db-a0ffba2676f1.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 51 DA LEI MUNICIPAL 919/2013.</t>
   </si>
   <si>
     <t>13917</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>2013, Edson da Silva, LUIZ CARLOS GAINO, NATALINO SILVA BARROS</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13917/5a4f63c8-8343-40f3-a538-552df76848aa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13917/5a4f63c8-8343-40f3-a538-552df76848aa.doc</t>
   </si>
   <si>
     <t>ALTERA O QUADRO I.II DO ANEXO I, REDAÇÃO DO ARTIGO 36 E O ANEXO II E ACRESCENTA O INCISO IX NO ANEXO XXI, TODAS DA LEI 824/2011.</t>
   </si>
   <si>
     <t>13921</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13921/78000042-bc79-43ac-8c24-7ad6c956d609.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13921/78000042-bc79-43ac-8c24-7ad6c956d609.doc</t>
   </si>
   <si>
     <t>DENOMINA DE RUA ILÍDIA ZULLI SAMSEL A RUA QUE TEM INICIO NA MARGEM ESQUERDA DA RUA RUI BARBOSA PASSANDO PELOS FUNDOS DA RODOVIÁRIA E TERMINANDO NA RUA NEWTON SANTOS LEQUE.</t>
   </si>
   <si>
     <t>13923</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13923/0b8bbe1d-5f86-4e2e-957a-e5c45ff37f03.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13923/0b8bbe1d-5f86-4e2e-957a-e5c45ff37f03.doc</t>
   </si>
   <si>
     <t>DENOMINA A RUA "A" QUE TEM SEU INICIO NA MARGEM DIREITA DA RUA RUI BARBOSA, PASSANDO ENTRE A PREFEITURA MUNICIPAL E A UNEMAT E TERMINANDO NA RUA "M" DO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>13924</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13924/cc16aab3-b0e9-411b-89ea-585d6ec7637f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13924/cc16aab3-b0e9-411b-89ea-585d6ec7637f.doc</t>
   </si>
   <si>
     <t>DENOMINA DE "AVENIDA PADRE EDGAR SCHMIDT" A AVENIDA DE MÃO DUPLA QUE SE INICIA NA AVENIDA DAS PALMEIRAS E FINALIZA NO TREVO DA RODOVIA BR 364, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>13926</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13926/8fa9eee3-0485-4064-87f7-7fbf9c2406ef.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13926/8fa9eee3-0485-4064-87f7-7fbf9c2406ef.doc</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS IV A XIII DA LEI 824/2011</t>
   </si>
   <si>
     <t>13932</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13932/f4c584d7-6e8f-4353-9ff7-4d7583f18c92.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13932/f4c584d7-6e8f-4353-9ff7-4d7583f18c92.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APRESENTAÇÃO DE ARTISTAS LOCAIS NA ABERTURA OU ENCERRAMENTO DE SHOWS MUSICAIS NACIONAIS QUE OCORREREM NO MUNICÍPIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>13937</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13937/78670a0a-33dc-491f-bb7b-d5440a205d76.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13937/78670a0a-33dc-491f-bb7b-d5440a205d76.doc</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE DIAMANTINO/MT A "SEMANA DE INCENTIVO AO ALEITAMENTO MATERNO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13941</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13941/d09e9978-e069-4d74-9920-fd5a3b0da1fe.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13941/d09e9978-e069-4d74-9920-fd5a3b0da1fe.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA MEIA-ENTRADA PARA PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE DIAMANTINO/MT EM ESTABELECIMENTOS QUE PROMOVAM LAZER E ENTRETENIMENTO E ESTIMULEM A DIFUSÃO CULTURAL.</t>
   </si>
   <si>
     <t>13942</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13942/9caca9d1-c82a-4505-8cd7-d6d02f7a1491.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13942/9caca9d1-c82a-4505-8cd7-d6d02f7a1491.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE RUAS DO BAIRRO NOVO DIAMANTINO. (RUA SARANDI E RUA IPIRANGA)</t>
   </si>
   <si>
     <t>13943</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13943/b2c0487e-bc12-4de9-9bbb-5bbcd77e5b46.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13943/b2c0487e-bc12-4de9-9bbb-5bbcd77e5b46.doc</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DO TÍTULO DE CIDADÃO DIAMANTINENSE NO ÂMBITO DA CÂMARA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>13954</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13954/6373f6bd-63a6-4182-bea2-8f78d2372098.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13954/6373f6bd-63a6-4182-bea2-8f78d2372098.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESTRADA LOCALIZADA NO BAIRRO NOVO DIAMANTINO, AO LADO DO AEROPORTO MUNICIPAL. (AVENIDA DEP. HOMERO PEREIRA)</t>
   </si>
   <si>
     <t>13961</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13961/b4dd5c29-1063-4295-bec1-5c114434c06e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13961/b4dd5c29-1063-4295-bec1-5c114434c06e.doc</t>
   </si>
   <si>
     <t>DENOMINA DE  LUÍS FERNANDO MACIEL DALLA FAVERA O MINI ESTÁDIO LOCALIZADO AO LADO DA PRAÇA "DELBRAY CHRISTOFOLLI” NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>13962</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13962/fa189993-c715-44eb-9ba4-178abc7343c2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13962/fa189993-c715-44eb-9ba4-178abc7343c2.doc</t>
   </si>
   <si>
     <t>DENOMINA DE "LUCIMAR APARECIDA DA SILVA" AS FUTURAS INSTALAÇÕES DA UNIDADE BÁSICA DE SÁUDE QUE ESTA SENDO CONSTRUÍDA NA RUA CUIABÁ NO BAIRRO JARDIM ALVORADA.</t>
   </si>
   <si>
     <t>13965</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13965/0f6a97da-d884-4976-9e21-d3524752cad2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13965/0f6a97da-d884-4976-9e21-d3524752cad2.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO CULTURAL BENEFICENTE NOVA LOURDES - LAR SÃO ROQUE.</t>
   </si>
   <si>
     <t>13966</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13966/ba1b76ce-852e-440f-95fd-6358123ac0de.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13966/ba1b76ce-852e-440f-95fd-6358123ac0de.doc</t>
   </si>
   <si>
     <t>ATUALIZA MONETARIAMENTE E FIXA OS VALORES CONSTANTES NO ARTIGO 23 DE LEI N.º 8.666/93, COM BASE NO INDEXADOR IGP-M, OS QUAIS PASSAM A VIGORAR NOS PROCEDIMENTOS LICITATÓRIOS REALIZADOS NO MUNICÍPIO DE DIAMANTINO/MT E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>13968</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13968/1a7d318b-73d7-4d08-9c67-9198506b8026.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13968/1a7d318b-73d7-4d08-9c67-9198506b8026.doc</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AOS CAPUTS DOS ARTIGOS 1º E 2º DA LEI MUNICIPAL N.º 821 DE 12 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
     <t>13975</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>JOZENIL COSTA LUBE, LUIZ CARLOS GAINO, MARCIO MENDES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13975/68989d22-2d34-40ab-bfbe-4e41c127512c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13975/68989d22-2d34-40ab-bfbe-4e41c127512c.doc</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO III AO ARTIGO 49 E OS ARTIGOS 51-A E 51-B NA LEI N.º 919 DE 15 DE JULHO DE 2013, QUE TRATA DO PLANO DIRETOR DO MUNICÍPIO DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>13977</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13977/7df0dfd1-d115-4d3a-abef-3a07709349ec.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13977/7df0dfd1-d115-4d3a-abef-3a07709349ec.doc</t>
   </si>
   <si>
     <t>INSTITUI A COLETA E DESTINAÇÃO ADEQUADA DO "ÓLEO DE COZINHA" DE ORIGEM ANIMAL E VEGETAL, NO MUNICÍPIO DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>13978</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13978/0b4c82bf-f5c9-4393-81c5-d0aad91eb7cf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13978/0b4c82bf-f5c9-4393-81c5-d0aad91eb7cf.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DOS CARGOS DE AGENTE DE LIMPEZA E MANUTENÇÃO E DE VIGIA NO ÂMBITO DA CÂMARA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>14426</t>
   </si>
   <si>
     <t>PRM</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14426/9c992c96-72c5-4ea9-ac68-2fde80fe5ab4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14426/9c992c96-72c5-4ea9-ac68-2fde80fe5ab4.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 86 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>14425</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14425/7803609b-a16d-4693-b26f-82761dc10cf9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14425/7803609b-a16d-4693-b26f-82761dc10cf9.doc</t>
   </si>
   <si>
     <t>APROVA AS INSTRUÇÕES NORMATIVAS, QUE ESTABELECE NORMAS E PROCEDIMENTOS PARA A FISCALIZAÇÃO DE CONTRATOS A SEREM OBSERVADAS PELA ESTRUTURA ADMINISTRATIVA DA CAMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>14427</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14427/0734a3b8-d1c3-4312-bd81-a7f31f174490.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14427/0734a3b8-d1c3-4312-bd81-a7f31f174490.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II E PARÁGRAFO ÚNICO DO ARTIGO 15 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>14428</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14428/3df933df-4ce9-4572-9821-de2ce8dfce99.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14428/3df933df-4ce9-4572-9821-de2ce8dfce99.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SESSÕES SOLENES NO ÂMBITO DA CÂMARA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>14436</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14436/b8e88a6d-b540-4ef0-a68a-82bc681a1c13.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14436/b8e88a6d-b540-4ef0-a68a-82bc681a1c13.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 131 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE DIAMANTINO/MT</t>
   </si>
   <si>
     <t>14439</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14439/a3f34634-934b-4339-9c66-a06b38ac9d6a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14439/a3f34634-934b-4339-9c66-a06b38ac9d6a.doc</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AOS ARTIGOS 1º, 8º, 9º E 10 DA RESOLUÇÃO N.º 042 DE 12 DE DEZEMBRO DE 2012.</t>
   </si>
   <si>
     <t>14442</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14442/96c4ae77-c93a-46c4-b602-fc75211a31cf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14442/96c4ae77-c93a-46c4-b602-fc75211a31cf.doc</t>
   </si>
   <si>
     <t>APROVA AS INSTRUÇÕES NORMATIVAS, QUE ESTABELECE NORMAS E PROCEDIMENTOS PARA O CONTROLE DOS BENS PATRIMONIAIS MÓVEIS PERMANENTES PERTENCENTES À CÂMARA MUNICIPAL DE DIAMANTINO MT</t>
   </si>
   <si>
     <t>14441</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14441/94d27f38-bfe7-4164-b13b-980132a29a19.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14441/94d27f38-bfe7-4164-b13b-980132a29a19.doc</t>
   </si>
   <si>
     <t>CRIA O MANUAL DE ADMINISTRAÇÃO PATRIMONIAL DE BENS MÓVEIS DO ATIVO PERMANTENTE  DA CÂMARA MUNICIPAL DE DIAMANTINO</t>
   </si>
   <si>
     <t>14144</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14144/67b3f217-7880-46e0-b92c-8e21e3fd172a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14144/67b3f217-7880-46e0-b92c-8e21e3fd172a.doc</t>
   </si>
   <si>
     <t>Redação Final Nº 6/2014 ao Projeto de Lei Complementar Nº 6/2014 - ALTERA O INCISO II E ALÍNEA 'F', DO ART. 258, E INCLUI A ALÍNEA 'G', NA SEQUENCIA DO MESMO INCISO E ARTIGO DA LEI COMPLEMENTAR Nº 20/2013, QUE DISPÕE SOBRE O CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13948</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13948/31adbc3d-8f14-4afe-8093-31dd4eb152d4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13948/31adbc3d-8f14-4afe-8093-31dd4eb152d4.doc</t>
   </si>
   <si>
     <t>Redação Final Nº 241/2014 ao Projeto de Lei Nº 241/2014 - DISPÕE SOBRE A INSTITUIÇÃO DA MEIA-ENTRADA PARA PROFESSORES DA REDE PÚBLICA MUNICIPAL DE ENSINO DO MUNICÍPIO DE DIAMANTINO/MT EM ESTABELECIMENTOS QUE PROMOVAM LAZER E ENTRETENIMENTO E ESTIMULEM A DIFUSÃO CULTURAL.</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7012/6bbfb521-d98c-4247-96c0-c5a8a133cdb9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7012/6bbfb521-d98c-4247-96c0-c5a8a133cdb9.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO NA SESSÃO ORDINÁRIA DO DIA 10/03/2014 - VEREADOR JOZENIL DA COSTA LUBE</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7011/55f032c2-1962-4dca-8c2f-225b52c36c46.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7011/55f032c2-1962-4dca-8c2f-225b52c36c46.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO NA SESSÃO ORDINÁRIA DO DIA 28/04/2014 - VEREADOR MANOEL LOUREIRO NETO</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7014/d8138331-886b-461c-be6d-ff277de8841b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7014/d8138331-886b-461c-be6d-ff277de8841b.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO NA SESSÃO ORDINÁRIA DO DIA 05/05/2014 - VEREADORA EDEVIRGES PAULINA ALMEIDA COUTO</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7016/c92fe962-3b2f-4875-a7a8-6702d34f052e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7016/c92fe962-3b2f-4875-a7a8-6702d34f052e.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO NA SESSÃO ORDINÁRIA DO DIA 01/07/2014 - VEREADORA EDEVIRGES PAULINA ALMEIDA COUTO</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7018/f79f2702-604e-441b-9cba-13e5ea0b0477.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7018/f79f2702-604e-441b-9cba-13e5ea0b0477.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO NA SESSÃO ORDINÁRIA DO DIA 18/08/2014 - VEREADOR NATALINO DA SILVA BARROS</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7019/e792eafb-758c-418a-9925-781a2b047eb9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7019/e792eafb-758c-418a-9925-781a2b047eb9.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO NA SESSÃO ORDINÁRIA DO DIA 25/08/2014 - VEREADOR MANOEL LOUREIRO NETO</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7022/bdbdc453-d695-4077-b172-8308d91b48dc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7022/bdbdc453-d695-4077-b172-8308d91b48dc.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO NA SESSÃO ORDINÁRIA DO DIA 22/09/2014 - NATALINO DA SILVA BARROS</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7024/2d1f3fab-22cf-4c21-bb25-afb9ff412533.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7024/2d1f3fab-22cf-4c21-bb25-afb9ff412533.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO NA SESSÃO ORDINÁRIA DO DIA 03/11/2014 - VEREADORA EDEVIRGES PAULINA ALMEIDA COUTO</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7026/0757021f-156f-4fed-85e2-09e6def8abcf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7026/0757021f-156f-4fed-85e2-09e6def8abcf.doc</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA EM SESSÃO NA SESSÃO ORDINÁRIA DO DIA 10/11/2014 - VEREADORA EDEVIRGES PAULINA ALMEIDA COUTO</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7028/b3e764f6-e95c-439d-a9e9-e84656fd1fd3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7028/b3e764f6-e95c-439d-a9e9-e84656fd1fd3.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJAS ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL REQUERENDO QUE O MESMO INFORME QUAIS FORAM OS GASTOS DAS SECRETARIAS DE OBRAS, SAÚDE, EDUCAÇÃO E ASSISTÊNCIA SOCIAL COM A REALIZAÇÃO DO CARNAVAL DE RUA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7029/b72e85e3-31e3-4426-9fc8-c34fda48fe0e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7029/b72e85e3-31e3-4426-9fc8-c34fda48fe0e.doc</t>
   </si>
   <si>
     <t>REQUER A PRESIDÊNCIA QUE SEJA ENCAMINHADO EXPEDIENTE AO CARTÓRIO DE 1º OFÍCIO DE DIAMANTINO, NA PESSOA DE SEU TITULAR, SENHOR PAULENES CARDOSO DA SILVA, REQUQERENDO QUE O MESMO INFORME QUAIS SÃO OS DOCUMENTOS NECESSÁRIOS PARA O REGISTRO DE UM CONDOMÍNIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7027/317b1ff6-db2a-4134-b00b-78ce4b02ac69.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7027/317b1ff6-db2a-4134-b00b-78ce4b02ac69.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL CÓPIA DOS VALORES PAGOS COM COMPRAS DE GRAMA E PALMEIRAS PLATADOS NO CANTEIRO CENTRAL DA RODOVIA SENADOR ROBERTO CAMPOS.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7030/4bd1e94a-9ba2-4d50-bea3-5cd999d20c91.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7030/4bd1e94a-9ba2-4d50-bea3-5cd999d20c91.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE QUAIS PROVIDÊNCIAS FORAM TOMADAS A CERCA DO ESGOTO E ÁGUA DESPEJADO NA RUA 01 DO BAIRRO BURITI, MESMA RUA DO ESCRITÓRIO REGIONAL DE SAÚDE.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7032/4c2d8eb1-fa80-4875-8389-27787fbe593d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7032/4c2d8eb1-fa80-4875-8389-27787fbe593d.doc</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA MUNICIPAL QUE INFORME QUAL O VALOR RECEBIDO PELOS VEREADORES ATUALMENTE</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7033/e7922a69-30c6-42e1-a855-34c23a2851f5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7033/e7922a69-30c6-42e1-a855-34c23a2851f5.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE ENCAMINHE RELAÇÃO DE EXAMES; ATENDIDOS PELA CENTRAL DE VAGAS DO MUNICÍPIO, NOS ÚLTIMOS 06 (SEIS) MESES ,CONTENDO: TIPO DE EXAME; PESSOA BENEFICIADA, COM ENDEREÇO E TELEFONE; MÉDICO SOLICITADOR; LOCAL ONDE O PACIENTE FOI ATENDIDO; SE ATENDIDO FORA DO MUNICÍPIO DE QUE FORMA O PACIENTE FOI TRANSPORTADO.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7031/5ef39dbd-2aa1-4964-8f5c-a687af893bef.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7031/5ef39dbd-2aa1-4964-8f5c-a687af893bef.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE ENCAMINHE CÓPIA DA PROPOSTA COMERCIAL APRESENTADA PELA EMPRESA AEGEA SANEAMENTO E PARTICIPAÇÕES S/A REFERENTE AO PROCESSO LICITATÓRIO NA MODALIDADE CONCORRÊNCIA N.º002/2013 BEM COMO CÓPIA DO CONTRATO FIRMADO COM A EMPRESA REFERENTE A CONCESSÃO DOS SERVIÇOS PÚBLICOS MUNICIPAIS DE ABASTECIMENTO DE ÁGUA POTÁVEL E ESGOTAMENTO SANITÁRIO.</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7034/d5c1b329-5cff-45c8-9955-740c929ff791.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7034/d5c1b329-5cff-45c8-9955-740c929ff791.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO EXECUTOR DO INCRA DE DIAMANTINO INFORMAÇÕES A CERCA DO TRÂMITE REFERENTE AOS ASSENTADOS DA COMUNIDADE DO TEIXEIRA, PRÓXIMO A DIAMANTINO.</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7035/6deec007-acd0-4ed9-9d0a-ad578693bb11.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7035/6deec007-acd0-4ed9-9d0a-ad578693bb11.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO RESPONSÁVEL PELO FORNECIMENTO DE ÁGUA EM DECIOLÂNDIA, QUE SEJA CONVIDADO A EXPOR A SITUAÇÃO DO SERVIÇO PRESTADO NA COMUNIDADE.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7036/a78a4508-e636-43bf-9fcc-7806293353b7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7036/a78a4508-e636-43bf-9fcc-7806293353b7.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO REITOR DA UNIVERSIDADE DO ESTADO DE MATO GROSSO, CAMPUS CÁCERES INFORMAÇÕES QUANTO AO VALOR NEGOCIADO PARA A COMPRA/ENCAMPAÇÃO DA ATUAL UNEMAT DE DIAMANTINO.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7037/554a1324-6814-4a71-9daf-2f68ae0a0513.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7037/554a1324-6814-4a71-9daf-2f68ae0a0513.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES A CERCA DO VALOR PAGO PARA A REALIZAÇÃO DAS FESTIVIDADES DO REI MOMO (CARNAVAL) EM DIAMANTINO NO ANO DE 2014.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7038/d7fd726f-3425-4dbe-a8e4-a2e4d3ad4840.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7038/d7fd726f-3425-4dbe-a8e4-a2e4d3ad4840.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O LEVANTAMENTO E BUSCA DE RESSARCIMENTO FEITO POR CONDUTORES QUE CAUSARAM ACIDENTES OU IMPRUDÊNCIAS PROVOCADAS NO TRECHO DA MT-240, SERRA ENTRE DIAMANTINO-NOVO DIAMANTINO E AVENIDA IRMÃO MIGUEL ABIB.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7041/756da0fe-4e91-4d2a-a496-64a6f03af139.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7041/756da0fe-4e91-4d2a-a496-64a6f03af139.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE A OBRA DA FEIRA LIVRE DE DIAMANTINO LOCALIZADAS AOS FUNDOS DO INCRA NA RUA QUINTINO BOCAIUVA, VISTO A DEMORA DO MESMO EM SUA CONCLUSÃO.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7039/48c4ebb6-0e51-4c0e-9723-9e4e74818d90.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7039/48c4ebb6-0e51-4c0e-9723-9e4e74818d90.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PRESIDENTE DO SINDICATO RURAL DE DIAMANTINO, INFORMAÇÕES SOBRE QUAL EMPRESA FOI RESPONSÁVEL PELO ESTACIONAMENTO NO EVENTO DA 8º EXPODIAMANTINO, COM A QUANTIDADE DE VEÍCULO EM CADA DIA, ALÉM DE INFORMAÇÕES SOBRE QUAL FOI A EMPRESA RESPONSAVEL PELA CONTRATAÇÃO DOS SHOW, RODEIO E SEGURANÇA NESTE EVENTO.</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7040/b5323a77-45a5-4e4d-b19f-915a8ebf40eb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7040/b5323a77-45a5-4e4d-b19f-915a8ebf40eb.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES DO VALOR ARRECADADO COM IPVA NOS ANOS DE 2013/2014 PELO MUNICÍPIO DE DIAMANTINO E QUANTO FOI INVESTIDO EM EDUCAÇÃO NO TRÂNSITO E SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7042/d15986c1-2bcf-407b-b88f-0e1bd7b95da1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7042/d15986c1-2bcf-407b-b88f-0e1bd7b95da1.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME QUAL A SITUAÇÃO DO PLANO DE SANEAMENTO BÁSICO ESPECIFICO PARA A ZONA DE EXPANSÃO URBANA, CRIADA PELA LEI MUNICIPAL N.º 674/2008 PREVISTO NO PARÁGRAFO ÚNICO DO ARTIGO 15 DA LEI MUNICIPAL N.º910/2013 QUE INSTITUIU O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7043/4069507b-a275-4d57-9c99-c9e2610dcd8a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7043/4069507b-a275-4d57-9c99-c9e2610dcd8a.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE DETERMINE A SECRETARIA DE OBRAS PARA QUE PROCEDA A LIMPEZA DE UMA ÁREA VERDE DE PROPRIEDADE DO MUNICÍPIO LOCALIZADA NA COMUNIDADE DE DECIOLÂNDIA.</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7044/103f0361-46c0-4b5d-a8db-34e60b46fb44.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7044/103f0361-46c0-4b5d-a8db-34e60b46fb44.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO OFICIO AO SENHOR JORGE LUIZ MACEDO BASTOS DIRETOR GERAL DA ANTT - AGÊNCIA NACIONAL DE TRANSPORTES TERRESTRES, SOLICITANDO QUE OS ÔNIBUS DAS EMPRESAS VIAÇÃO OURO E PRATA, VIAÇÃO NOVA INTEGRAÇÃO E SATÉLITE NORTE, QUE FAZEM A LINHA SUL DO PAÍS CHEGANDO AOS MUNICÍPIOS DE SINOP, ALTA FLORESTA E AO ESTADO DE RONDÔNIA FAÇAM PARADA NO TERMINAL RODOVIÁRIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7045/3e9c7529-efa1-4524-9069-66dd8aca0afa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7045/3e9c7529-efa1-4524-9069-66dd8aca0afa.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME SE HÁ UMA PROGRAMAÇÃO PARA A REALIZAÇÃO DE REPAROS NO CALÇAMENTO DA RUA AYRTON SENNA NO BAIRRO JARDIM PRIMAVERA, CONFORME INDICAÇÃO N.º 062/2014 DE 28/04/2014</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7046/59e2362e-e5b4-4958-a506-c9fbc6b957ac.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7046/59e2362e-e5b4-4958-a506-c9fbc6b957ac.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME ONDE ESTA LOCALIZADA E QUAL O TAMANHO DA AREA VERDE DESTINADA PARA O LOTEAMENTO JARDIM ADRIANA</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7047/f5367847-ac83-4f41-8ae9-0fa70a8b5fdd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7047/f5367847-ac83-4f41-8ae9-0fa70a8b5fdd.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL INFORMAÇÕES A CERCA DO VALOR GASTO COM EXAMES LABORATORIAIS NO PERÍODO DE ANO DE 2014 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7049/6d2ed318-9254-4f76-a719-7db8dcc0011f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7049/6d2ed318-9254-4f76-a719-7db8dcc0011f.doc</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO DE LEI N.º 245/2014</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7048/ab708bdd-584b-4be1-b83e-89c0293fbbca.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7048/ab708bdd-584b-4be1-b83e-89c0293fbbca.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO EXECUTIVO INFORMAÇÕES SOBRE O VALOR TOTAL DO DÉBITO EXISTENTE ENTRE O MUNICÍPIO E A CONCESSIONÁRIA DE ENERGIA ELÉTRICA DO ESTADO, ASSIM COMO QUAIS ANOS O MUNICÍPIO DEIXOU DE PAGAR.</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7050/a5f8c5f7-4d19-489f-8793-e553e697fd88.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7050/a5f8c5f7-4d19-489f-8793-e553e697fd88.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE QUAIS SUPERMERCADOS CONTRIBUEM COM O VALOR AGREGADO PARA FINS DE ARRECADAÇÃO DO MUNICÍPIO E SUA SOMA NOS ÍNDICES.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7009/c7e3b693-ed41-45e7-98d7-9cf3aae33bcf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7009/c7e3b693-ed41-45e7-98d7-9cf3aae33bcf.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O QUE VEM SENDO FEITO PARA QUE OCORRA AUMENTO DE ARRECADAÇÃO DO ISSQN NA COBRANÇA DAS EMPRESAS DE CARTÃO DE DÉBITO E CRÉDITO.</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7010/b7e59409-378e-4112-a58a-c479516a3484.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7010/b7e59409-378e-4112-a58a-c479516a3484.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES QUANTO A SITUAÇÃO QUE SE ENCONTRA O ATENDIMENTO DA SENHORA MARIA DELTA GOMES SILVA, LOTE 102 ,SETOR JATOBÁ, SITIO TERRA PROMETIDA</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7013/7002b052-d7ac-4015-b970-cba3dad3c823.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7013/7002b052-d7ac-4015-b970-cba3dad3c823.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES SOBRE O VALOR PAGO A EMPRESA INVIOLÁVEL PARA CUIDAR DA SEGURANÇA DOS ÓRGÃOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7015/b5a48b71-b66a-4ae9-b750-0c8393e3eda9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7015/b5a48b71-b66a-4ae9-b750-0c8393e3eda9.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL INFORMAÇÕES A CERCA DO VALOR PAGO AOS VIGIAS OU GUARDAS NOTURNOS ANTES DE CONTRATAREM A EMPRESA DE SEGURANÇA INVIOLÁVEL.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7017/7a8891e8-5ab0-4321-9b47-8d351e5dc08b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7017/7a8891e8-5ab0-4321-9b47-8d351e5dc08b.doc</t>
   </si>
   <si>
     <t>REQUER A RETIRADA DO PROJETO DE LEI N.º 224/2013</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7020/a0a4c585-1dc1-456a-af7e-7093e629dab1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7020/a0a4c585-1dc1-456a-af7e-7093e629dab1.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE INFORME QUAIS FORAM OS VALORES ARRECADADOS COM A TAXA DE ILUMINAÇÃO PÚBLICA DURANTE OS MESES DE JANEIRO E FEVEREIRO DE 2014 E QUAL O VALOR EXISTENTE ATUALMENTE NA CONTA BANCÁRIA ESPECIFICA PARA O RECEBIMENTO DESTA TAXA.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7021/79180cd9-0bd5-435b-b171-13b989f84a4d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7021/79180cd9-0bd5-435b-b171-13b989f84a4d.doc</t>
   </si>
   <si>
     <t>REQUEIRO AO PREFEITO MUNICIPAL QUE ENCAMINHE COPIAS DAS PROVIDENCIAS QUE FORAM ADOTADAS JUNTO A EMPRESA RESPONSÁVEL PELA EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA DA RUA FREDOLINO VIEIRA DE BARROS MAIS PRECISAMENTE A RUA QUE DÁ ACESSO AO ANTIGO HOTEL TROPICAL ATÉ OS FUNDOS DA FID</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7025/d10d564e-687a-47e9-8cf7-6a28d4c5e0ca.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7025/d10d564e-687a-47e9-8cf7-6a28d4c5e0ca.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AOS DEPUTADOS JOSÉ DOMINGOS E JOSÉ RIVA, SOLICITANDO EMPENHO PARA A INSTALAÇÃO DE LOMBADAS ELETRÔNICAS NA RODOVIA MT 240 NO TRECHO PRÓXIMO AO TREVO DO ENTRONCAMENTO COM A AVENIDA MIGUEL ABIB (TREVO DO BAMBU)</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7023/5c3d92ee-eb19-40df-81ce-6a9a065c8888.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7023/5c3d92ee-eb19-40df-81ce-6a9a065c8888.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHANDO EXPEDIENTE AO PREFEITO MUNICIPAL, PARA QUE INFORME SE O MUNICÍPIO DE DIAMANTINO É INTEGRADO AO SISTEMA NACIONAL DE TRÂNSITO, NOS TERMO DO ARTIGO 333 DO CÓDIGO DE TRÂNSITO BRASILEIRO LEI N.º 9.503/97</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4245,68 +4245,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10319/6558017c-c89c-475a-bbfb-c308e72423df.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10317/d036e5b1-b9a3-478c-839f-053563eecbd0.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10318/94355098-d097-4874-a5e7-66d82a4eabb7.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10320/50d3f4e5-7467-4e90-8077-da71ebf6b833.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10321/a40d2f2d-f5d9-468d-b0ad-3d290a6feaa6.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10323/51841b56-f323-4189-92d2-2a765c25acec.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10322/c3a36ea8-4027-4441-b329-c73a7f7c7b6e.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10324/5104fffb-33d0-4374-aa3e-80eb7833127d.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10325/7249378b-1753-4c37-8c36-c39c50ace521.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10326/e39a6f53-1b12-40fe-b102-b8f88e3f9d1d.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10327/f27161bf-0294-4b61-920b-7327f072cde2.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10328/744cce14-6c0b-476d-bca7-59824855e339.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10329/05481949-5885-4c0a-818e-d36c4cc57fb3.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10330/96dfa1eb-1d16-406e-b8cb-2d356b1e69c3.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10333/70929a8c-1045-46be-a7bc-75b22ad5aa95.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10331/3cc4877f-d20f-4f4f-b87f-04aed7ef3ae7.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10332/f780b64e-ec16-436f-83c0-7cb645e8ade7.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10334/1691fced-95e8-427a-be5b-8b019ff5e8e6.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10337/8cd71e04-7c02-43cd-b8a9-aaffb2f1d83e.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10336/2ef87700-9187-4732-a520-f31f64c4b24b.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10335/65ffa506-9da8-47bd-b28b-314327a46293.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10338/a2db6f93-4324-437a-9867-30898d3a3050.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10340/cf969c26-fc5f-417e-93e5-8307085f2685.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10339/be07b230-6888-4ed3-859e-a307e2fdaf95.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10341/a1bbf44f-1214-4d73-a9bf-16fa2faf8aae.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10342/383cd57c-66e3-4562-9b73-64ca900e6388.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10344/6e85064d-8e0b-47bb-a98b-0d4a88cab3fa.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10343/86272dd7-a74d-4224-90fa-c9794e1a7879.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10345/1ca4ab23-4565-4e51-8d9c-f1ab560fb4bb.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10346/3698aba3-07b2-45aa-8571-872aa55d07cb.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10347/d9a7d69f-8d9b-4658-952c-4eb8f505371e.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10348/0b45c01e-15fe-479f-b6d1-23c344e62a6d.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10349/b963b452-813e-4199-89c5-2e1874b054f0.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10350/d2e19c29-be35-470c-9939-036f44d5c9a6.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10351/412f31ed-9148-4440-ad75-5b40adb80568.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10352/902c479c-f396-44b6-b699-7c94a5c17849.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10353/3315ccad-71e3-43f2-83a0-073a052eb617.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10354/f044173b-8404-4b1a-afe3-ec20a098c998.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10355/f4a538b0-ddc2-4838-b274-0f1bdd44a1bd.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10357/733a9d2f-55cd-4339-837a-f00813a02530.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10356/c8d6c184-fdc4-40a0-8e51-f2db9c9ce3a0.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10358/fe584a75-e8c9-48f4-80b7-616648b40423.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10359/26f75826-cf4b-4996-99d6-e4f25202f52b.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10361/f7265ff3-039b-45f4-be59-3055a7ca74b0.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10360/b8cb2e10-fa75-48e6-99af-660fe29dcea7.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10362/719b1c48-e7dc-4872-a6e2-f997b3a4ebbc.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10363/fb60c73b-6021-410d-94b0-0d3e55826e4c.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10364/c7fb570f-c056-4b7e-9bbd-22ca4e168ac0.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10366/5caea969-7f99-46cb-8101-c4eaac2810ee.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10365/74382af2-15fd-4436-b282-c6c26e672c20.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10367/f9581629-8a66-43f3-9c42-0f73fce01bae.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10368/026156de-2b03-4b4a-9af8-ed30bf658d81.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10369/dcd757b5-1a68-4c65-bf65-4773c7592355.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10371/22d5ddc1-ddfa-40ee-a727-243a15a88bd0.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10370/4425b0c4-89dc-4e91-a3f4-04cda3f4ae06.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10372/f0307a03-f8a1-4918-b8aa-6acb2addee1e.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10373/20a25425-3d7f-4b86-969e-1ca30980c415.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10374/8632e06d-bdb2-474f-8851-beb5f7d92eac.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10375/7a22298b-54a3-43b3-aa18-aea87784ea66.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10377/86adde4a-9a90-441b-a2b3-59aadc1a94d3.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10376/9f074fbe-35dd-410b-9c50-06c6d3be2174.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10378/7e666fbd-984f-4577-82ad-2dc875d8a8eb.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10379/3018f59e-67c8-4c2b-a85a-f983016ec2d0.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10380/f64dc51f-1ed8-4066-b6a9-33fb3136ba2c.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10382/750d0ea4-e849-4901-a256-73c13cb57346.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10381/729c18dc-3cc6-4b4a-829e-6e087cd119dc.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10383/00a3a780-959c-4d5d-945e-d8d682bbb53c.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10384/55b69bfa-0b9d-43ed-89bd-dff926f1b988.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10385/a056ae05-575b-4217-b576-078f067e4ab4.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10386/a08aa05b-554c-4b02-9dd5-80cfaa802810.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10387/e575ea3a-760d-4d14-b2a0-f2121ac66b33.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10389/574a20a6-4527-4640-a849-1ec0250a70f6.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10388/3e03af42-fad4-4707-bd6f-8b404e2dacc7.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10390/502f9ed6-dbf2-4baa-9632-4c7ddc5ad5ff.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10392/1f02bd7d-7328-436b-b4ba-a7873f87fd0a.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10391/0258f2a1-c76e-4719-b354-95dd2c699a07.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10393/6aa699a9-9166-44ef-9f3d-07075bfb3d21.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10394/646c7357-ab2e-4371-ba5e-6727e5ce9067.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10395/b5136d44-adee-475d-b96c-307ec7d0efe4.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10396/0f270482-3164-4af8-ae06-85a0154a58cd.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10398/d784499a-cfdf-4058-9778-e649fa40dbef.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10397/9b0d68da-3a90-4a52-aa57-7733390afd76.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10399/12ae3c81-e7c2-4f5b-b63a-8da293923dd2.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10400/23d5cb9c-b0f7-4716-96d2-43996722adfa.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10401/0956c93a-d1e7-4e3e-9f37-cd138fc3e4e5.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10402/f11193ca-46f1-4bf6-a255-c4754d25988e.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10403/61be83c4-6029-42f1-9507-3a99f5a18a37.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10404/b97c5b74-0f8d-4442-a128-03b6f0e4893a.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10405/5fb67b32-06ce-4b09-b8eb-05fec8561d9e.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10406/1ef6727a-304e-4e1f-a8b9-3e29f101ef33.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10407/f1aae62f-82dd-47ba-9b31-74aa246d9eec.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10409/beecbea3-378f-46ff-a87d-faefe7d3ba69.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10411/708e3d99-c461-459e-800d-905a5606e27d.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10410/4e9232f0-c9bc-4894-8f0c-01b6f7676ff1.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10408/f4e70b16-e4df-4037-b8a3-6dbca3996162.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10412/701ee47f-ffae-4656-afa9-c6edac47735f.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10415/82757405-46df-4938-9dcc-43eda98082b3.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10414/a2a24961-21f7-4a77-848e-2c7e1fe1d579.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10413/c4fff83d-eb40-4a3c-9bf8-cd1195ebfbf3.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10416/90ce5772-4015-4077-b160-9a1f8a13cad6.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10417/beda8544-ff1a-4230-834c-fe7d99929f2c.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10419/e9d0b57e-1a80-47c7-be84-c899a7a55a63.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10418/6b095b85-8608-4627-91b1-e0adf133541d.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10420/16bcf4bb-71ba-4cb8-bcab-4b1953a191ba.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10421/f82478ba-b287-4b28-8e11-066a957e8b80.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10422/072b2f7c-751f-4a83-b569-58e5a5a3ad3b.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10423/3480772e-18e1-448c-a043-826b415aa9d7.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10424/f08164c2-aec0-4e02-ba88-36712b976e62.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10425/ac82f16f-91be-45ed-919b-8144352df089.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10427/8d0a8a94-00fd-459c-85cb-dee7fa182b59.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10428/ddaf1915-eb2b-4cc4-858f-1270acc45dab.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10426/2c305d49-a47d-4d69-8033-ff573bfdeddf.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10429/98407c9e-ed8e-4e6f-b83f-68a48c305e5f.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10430/9306e4f8-905a-4d61-a098-2f4d4426f1f2.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10431/a9fdd8f3-2486-4a9e-badf-76509f0e3e7f.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10432/534244c1-3e7a-42b6-ac1b-a55bc129556c.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10433/3261111b-0fe1-45bb-bb91-5a420138288f.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10434/a012d8f2-cbc1-47e5-8415-32a920bd11f8.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10435/2d7552cf-f05e-4478-8c71-d64fb977ca27.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10436/0c304f26-3958-4f09-b8b9-c403454cfd57.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10437/d074601e-a978-4708-9ebf-127dcc5a6cdd.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10438/8411ad89-079e-4ed1-b574-d3201e00f4e6.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10439/501dc91f-30cc-4a3f-b7c1-08aeed459da3.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10440/1c5a2780-1a39-4338-aaab-a634a20ba9b8.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10441/e3d13e92-eb6d-4ed9-b1f9-873c432ad341.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10442/8a13b5f9-611a-4358-9f4d-65afbb965bdb.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10443/51c53698-33e5-47a9-a0c5-267bc42ed336.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10445/c05f7d20-2883-4dce-815c-58d0a4c71877.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10444/45729bf0-79ab-46e2-b8ad-20c5f0dfb13e.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10446/46b34bb1-823d-4c96-b38f-f043fdf2bdc5.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10447/f6c698a9-ce02-41ed-976f-62d906313554.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10449/1bc743b1-c1e6-453e-8382-5253749b7652.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10448/b2bc7ae3-8a5a-44ab-9ab9-a01b62fdede6.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10451/8bbb4f19-3cc7-495f-bc3c-27791441a216.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10450/bcecad71-b001-4eb1-88a8-685df0b2fe50.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10452/9e3cd472-f5d2-48b7-aad3-34a5c64ab6ca.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11529/5fea3ec8-8a26-406b-98bd-bd97a4cd3775.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11531/52d61c98-4c91-45b5-897f-40aeb45795c2.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11532/f137a535-5071-4b1f-ad43-bce857cae50e.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11533/fdbfd01f-9296-4bcd-b19e-b4bee7c42863.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11534/90993dc0-d930-45e2-b55a-dcbdd5617b15.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11535/21bf8c81-3552-4c15-b9a2-725f7b273536.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11537/2993b2f4-a05e-4ff1-92ca-73aa67d2876f.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11536/f10c48bb-c224-46d3-91b4-be7b8474c409.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11538/61f64a3c-d047-477f-bed4-7cdcbba6955f.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11539/0a130455-2406-4a17-b68e-8bb4cb13ab18.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11541/767f7f03-d21c-43cd-b41f-328cc5f45525.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11540/84102e79-6d78-4fc9-9c04-65e9f89a52c6.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11542/da62e861-0d90-4088-92d0-268df7ed0609.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11543/ffbfebb1-fcdf-4636-addc-ae9d4595c4ee.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11545/f9010d06-46ed-4124-bed1-98ffa2fa9d12.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11544/a459e1cb-47a3-4e8e-907e-bb3411ebb529.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11547/27d8f9ef-7aad-466e-bc07-7ba35660f81e.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11546/0a9f254f-ca80-48ea-b35d-aff5faa49c87.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11548/98682d54-8e45-452e-85aa-2d2e05e3f2c8.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11549/271a8366-340a-41f5-9ce5-9f9a20373135.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11550/a741aabf-27bb-4155-a1dc-457918665b9c.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11552/a7768025-a14c-4733-af52-f04b36e7a676.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11551/a788930b-0a74-4269-93f6-5bebe17d74e9.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11553/bbabdc26-aab5-4167-9a6e-9bf4ec2cbb8c.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11554/425e9a3f-e1cc-48d6-8866-fa133d7b467d.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11555/aee0dea9-d790-4137-a01b-82cdfb1987cc.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11556/8826f6d9-30b0-456d-b752-7e21a2062584.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11558/2ffe8c9e-1c00-463a-968b-98c87db43528.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11557/c01e8157-1560-45ae-887a-86da0639a4c3.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11559/c484cf9a-56a9-4858-ba0a-fe2ddc9ac0e3.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11560/31694566-925e-409c-ab3f-0fae6f5e54c5.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11561/a190aa00-8b88-4b7a-848a-5a19ed131adc.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11562/31501e8b-8633-4dfa-ba0c-5a963c19c19c.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11564/56a9d412-880f-410e-a226-3a3eafdd749c.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11563/a11c2d90-10cd-425c-bd5d-727baf62931c.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11565/80244d54-0407-4202-816b-3d7875472be6.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11567/4647c98e-3862-44c2-9951-aa07ff747269.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11568/c883f3fd-6167-40be-a8fc-0c03ff0d27e6.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11566/f8c37569-9721-48ab-931e-051f7123e725.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11569/ed9fd569-410d-46cc-bac9-6466851711a5.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11570/63830823-ba63-486a-917d-969825e2d4db.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11571/28c1d09e-d750-4e19-9b9f-771bce8a3fb9.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11572/89a21dd1-33e9-4683-922e-96e9656d1cdc.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11573/16ac4107-aa29-4cd6-95fc-db2ad1bd761d.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11574/57b3890d-b9cc-4630-b6ab-ae1c7e33056a.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11575/2b6eb5cb-14c3-42d1-8ad5-19a4d0f608ec.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11576/f18da033-0374-40f2-a04d-f9f5bbec7d0e.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11578/7202eeec-c1bb-4368-958a-ce869b08168b.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11577/6d21e440-f99d-4c99-8c98-82da2a7fd1e7.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11579/ec25808a-ee73-4be5-a54e-cb23f0f552ae.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11580/8ca8b803-dbbf-430a-ab9b-d57a443192c1.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11581/1d00bf29-5406-46f0-b892-aab28dfd6d64.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11582/27aae454-5417-4bd2-a45b-4fec04029604.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11583/375e98d2-c7da-422b-972b-bdb94dbcfd6b.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11584/4481049d-9efd-4966-919f-2e2ca14a4298.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11585/6406cd2b-5fdb-4312-974b-58f746041e7f.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11586/879219e9-b78c-434b-932d-faf66f0a4e48.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11587/ea13cc82-46e1-40dc-a28f-5d1a34c65243.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11588/d7ca4ce3-0e23-451f-9923-30709dfe3812.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15198/e02c7f48-3877-42a1-9e72-6135732bdcc7.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15199/630b5d0f-b13d-4434-b8b3-003115613c37.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15200/e0c40fe0-a2eb-4d7a-a585-d9eeebdaf47a.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15206/361e2117-9ed1-4159-8791-05eea2579ad0.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15209/3eb78cf1-4d64-497b-ad16-d82bcf940da8.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15208/b2ab11e5-62d2-4e43-82bd-3fac7c9a76c6.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15207/5f2e69e2-0c6c-49b7-8732-c5658a4cc99c.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15218/ee90489a-5b9f-4a75-9dfe-5d3f756a015c.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15219/ae80347c-a6f2-453a-be83-f3a2611285fa.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15222/795f27c2-5fd6-4519-8c75-4565283458e1.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15221/2726935e-fdd6-4b09-ad4c-96360b5e0462.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15229/59dd89ac-9abb-4461-81e7-7a3b397d2a37.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15231/71244a57-743a-4f23-bba7-acaaff5fb94c.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15232/541ccf00-9c60-42a5-9aae-770cf75ee5b0.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15230/986990b1-f1a0-4652-aa4d-eb4497866ef1.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15237/62f521f6-cf43-4161-8575-9e54f2cb4a79.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15239/b6dcdfc3-1f63-4219-b90b-65a2b7a6a9df.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15238/ce6e5ab7-6f41-4923-afee-6b18cd8d2439.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15240/0f6d26ff-ce6d-43b1-9ca6-135e68372b91.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15245/f167cf2b-4839-4066-a604-4d95d3b0b806.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15269/59a5b423-ea9a-49b6-bc27-ec9a27747a1d.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14126/1426e47c-f8ed-457a-8b52-2805b59fc58e.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14127/004fefc2-127d-4517-ae9a-3011e7cf715c.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14129/09c0b920-591a-45af-ac34-10d5a4575ca4.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14128/0c41b110-3676-4bd5-a094-4af7ca6c8ddc.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14138/df6dbf63-be9a-466a-9d22-4fbf1fc0e096.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14139/6fbef3e9-d969-40fb-955b-45f0ce42ba9f.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13726/d39b3cea-5b6c-4501-a098-d7e4c46500c5.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13731/fef9edba-babd-4ac9-b91a-bc1a5b708079.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13739/91c34f8d-a6a7-4d22-bda8-a6fe8a33a854.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13741/40430cb4-2775-4e77-8533-44d0995327f7.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13742/cb33ab45-66b4-46e6-a8dd-03d281f44b5b.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13740/c55b5d87-0a4d-4383-a498-103837673b86.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13750/456208ab-a8a9-4c38-b7fd-2ef93ea8391e.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13755/a4de6b5c-1c46-44d9-abdb-dc7478c4284c.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13756/5726263a-0e9b-4d4d-b0fb-ea3855e992ce.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13758/abeef080-a5b5-423f-92a4-534c2be190a2.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13764/b874b371-d7c9-40f6-bad3-1083b11a37b4.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13767/51470783-63bd-451a-8a55-46172226c874.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13773/f1b9ac36-b7c4-48ab-a1f7-d0dacd5222bd.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13776/e99efc62-75ee-4bbf-a48b-632b1762d322.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13784/c9bf385b-7912-420b-9397-c466f20efd78.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13787/89d80aaf-666b-4a9b-b965-f6a812e0ab17.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13786/c2c74a99-a1a1-45a6-aa84-19cb4f9150b9.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13793/9e44291e-9a44-436e-9637-14e7248109ab.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13798/91d823d9-39df-46d2-a858-515a6f82f495.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13802/021ea494-8aa0-4f08-a0e0-ae3e5ffe08f7.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13807/157a38ce-1c65-4744-bd83-b60430945a07.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13810/f4de937f-12f2-4f3c-80cd-d62a983f99b3.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13809/54928d1b-ca0e-494e-bf08-73091053e9ca.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13818/1a0be06a-77b5-4650-92ef-ecc98febdc31.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13820/812299eb-77eb-47e7-a5d0-014158f593ce.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13819/3f2ab436-81d1-4068-bd9b-5dd99d6c85ef.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13829/1e1ac9ce-98f4-42ec-bb26-b7cd96baa7b3.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13830/d1267cb3-441c-4224-8c68-972107febbe8.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13831/e4477c67-d0c0-4665-b917-450eedf69537.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13836/bb1d0e89-00f8-4f41-8b68-09a846771c1e.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13839/ed134693-b162-449f-a762-abfe484493f2.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13837/2b49433a-85dc-4a57-a545-26c50839f928.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13838/2e27b593-66e3-44a2-87bc-7b0268f8df7a.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13851/d0c20e6f-5560-4d20-a702-3ae527e9d577.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13853/7f0f8077-5a74-4379-82c4-3781df8cda8e.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13854/3f1f3f70-1851-45c2-ac30-a3902c10c456.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13852/24a80704-7e84-49a9-a613-130c49a840be.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13861/8481b9fe-96c6-4878-9fd4-2b82eb3a408f.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13862/49dae351-91cc-4108-8f4d-5402070f19f4.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13864/00d4cc24-6b51-4a4d-810d-ca6e0868dab5.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13863/7b059418-705e-437d-915f-b0e7b557613b.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13866/e130e515-facb-484b-a896-c50ea5c0ec68.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13874/9fa04f3f-7e26-433c-964c-0cd8b64cb003.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13876/eebf15ca-d630-4804-a73a-40315d91b56e.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13882/841040bd-47ac-40f1-91e5-35a052ab4e2a.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13883/3066de57-3fdb-4a89-91ef-042673719c72.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13884/c71ac364-dbaf-44f3-bbaf-cfc4c7de9ac4.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13885/ae183a33-697f-4ecf-984c-ea8bfa6f6695.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13886/2f47d02f-75bd-4fa5-b2f9-cc19a1b7651d.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13891/c018770a-d131-47fc-bcdd-40c326750b9f.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13894/59eb5a36-aac5-408f-a916-71b9242a9fa8.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13895/ded99dc7-f678-42b2-857a-a7bf0882e644.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13893/bc78f661-3e2a-4d3b-95dc-58920fb8a88d.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13897/eda6fd58-9a8a-4c12-8f87-495c82db4c89.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13902/09b3d5a2-e9ab-4589-877a-c57c482771b0.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13900/73a1889a-d80b-45cb-ac3a-5b5f0e83d304.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13901/668b6b8c-e374-44a7-9b94-d5f98e58db51.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13911/b4fcaeda-2aee-4359-a845-883be03f0dbd.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13916/addaddbc-47c3-42d7-98db-a0ffba2676f1.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13917/5a4f63c8-8343-40f3-a538-552df76848aa.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13921/78000042-bc79-43ac-8c24-7ad6c956d609.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13923/0b8bbe1d-5f86-4e2e-957a-e5c45ff37f03.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13924/cc16aab3-b0e9-411b-89ea-585d6ec7637f.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13926/8fa9eee3-0485-4064-87f7-7fbf9c2406ef.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13932/f4c584d7-6e8f-4353-9ff7-4d7583f18c92.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13937/78670a0a-33dc-491f-bb7b-d5440a205d76.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13941/d09e9978-e069-4d74-9920-fd5a3b0da1fe.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13942/9caca9d1-c82a-4505-8cd7-d6d02f7a1491.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13943/b2c0487e-bc12-4de9-9bbb-5bbcd77e5b46.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13954/6373f6bd-63a6-4182-bea2-8f78d2372098.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13961/b4dd5c29-1063-4295-bec1-5c114434c06e.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13962/fa189993-c715-44eb-9ba4-178abc7343c2.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13965/0f6a97da-d884-4976-9e21-d3524752cad2.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13966/ba1b76ce-852e-440f-95fd-6358123ac0de.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13968/1a7d318b-73d7-4d08-9c67-9198506b8026.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13975/68989d22-2d34-40ab-bfbe-4e41c127512c.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13977/7df0dfd1-d115-4d3a-abef-3a07709349ec.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13978/0b4c82bf-f5c9-4393-81c5-d0aad91eb7cf.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14426/9c992c96-72c5-4ea9-ac68-2fde80fe5ab4.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14425/7803609b-a16d-4693-b26f-82761dc10cf9.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14427/0734a3b8-d1c3-4312-bd81-a7f31f174490.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14428/3df933df-4ce9-4572-9821-de2ce8dfce99.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14436/b8e88a6d-b540-4ef0-a68a-82bc681a1c13.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14439/a3f34634-934b-4339-9c66-a06b38ac9d6a.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14442/96c4ae77-c93a-46c4-b602-fc75211a31cf.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14441/94d27f38-bfe7-4164-b13b-980132a29a19.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14144/67b3f217-7880-46e0-b92c-8e21e3fd172a.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13948/31adbc3d-8f14-4afe-8093-31dd4eb152d4.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7012/6bbfb521-d98c-4247-96c0-c5a8a133cdb9.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7011/55f032c2-1962-4dca-8c2f-225b52c36c46.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7014/d8138331-886b-461c-be6d-ff277de8841b.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7016/c92fe962-3b2f-4875-a7a8-6702d34f052e.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7018/f79f2702-604e-441b-9cba-13e5ea0b0477.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7019/e792eafb-758c-418a-9925-781a2b047eb9.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7022/bdbdc453-d695-4077-b172-8308d91b48dc.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7024/2d1f3fab-22cf-4c21-bb25-afb9ff412533.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7026/0757021f-156f-4fed-85e2-09e6def8abcf.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7028/b3e764f6-e95c-439d-a9e9-e84656fd1fd3.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7029/b72e85e3-31e3-4426-9fc8-c34fda48fe0e.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7027/317b1ff6-db2a-4134-b00b-78ce4b02ac69.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7030/4bd1e94a-9ba2-4d50-bea3-5cd999d20c91.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7032/4c2d8eb1-fa80-4875-8389-27787fbe593d.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7033/e7922a69-30c6-42e1-a855-34c23a2851f5.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7031/5ef39dbd-2aa1-4964-8f5c-a687af893bef.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7034/d5c1b329-5cff-45c8-9955-740c929ff791.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7035/6deec007-acd0-4ed9-9d0a-ad578693bb11.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7036/a78a4508-e636-43bf-9fcc-7806293353b7.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7037/554a1324-6814-4a71-9daf-2f68ae0a0513.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7038/d7fd726f-3425-4dbe-a8e4-a2e4d3ad4840.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7041/756da0fe-4e91-4d2a-a496-64a6f03af139.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7039/48c4ebb6-0e51-4c0e-9723-9e4e74818d90.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7040/b5323a77-45a5-4e4d-b19f-915a8ebf40eb.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7042/d15986c1-2bcf-407b-b88f-0e1bd7b95da1.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7043/4069507b-a275-4d57-9c99-c9e2610dcd8a.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7044/103f0361-46c0-4b5d-a8db-34e60b46fb44.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7045/3e9c7529-efa1-4524-9069-66dd8aca0afa.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7046/59e2362e-e5b4-4958-a506-c9fbc6b957ac.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7047/f5367847-ac83-4f41-8ae9-0fa70a8b5fdd.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7049/6d2ed318-9254-4f76-a719-7db8dcc0011f.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7048/ab708bdd-584b-4be1-b83e-89c0293fbbca.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7050/a5f8c5f7-4d19-489f-8793-e553e697fd88.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7009/c7e3b693-ed41-45e7-98d7-9cf3aae33bcf.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7010/b7e59409-378e-4112-a58a-c479516a3484.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7013/7002b052-d7ac-4015-b970-cba3dad3c823.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7015/b5a48b71-b66a-4ae9-b750-0c8393e3eda9.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7017/7a8891e8-5ab0-4321-9b47-8d351e5dc08b.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7020/a0a4c585-1dc1-456a-af7e-7093e629dab1.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7021/79180cd9-0bd5-435b-b171-13b989f84a4d.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7025/d10d564e-687a-47e9-8cf7-6a28d4c5e0ca.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7023/5c3d92ee-eb19-40df-81ce-6a9a065c8888.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10319/6558017c-c89c-475a-bbfb-c308e72423df.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10317/d036e5b1-b9a3-478c-839f-053563eecbd0.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10318/94355098-d097-4874-a5e7-66d82a4eabb7.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10320/50d3f4e5-7467-4e90-8077-da71ebf6b833.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10321/a40d2f2d-f5d9-468d-b0ad-3d290a6feaa6.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10323/51841b56-f323-4189-92d2-2a765c25acec.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10322/c3a36ea8-4027-4441-b329-c73a7f7c7b6e.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10324/5104fffb-33d0-4374-aa3e-80eb7833127d.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10325/7249378b-1753-4c37-8c36-c39c50ace521.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10326/e39a6f53-1b12-40fe-b102-b8f88e3f9d1d.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10327/f27161bf-0294-4b61-920b-7327f072cde2.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10328/744cce14-6c0b-476d-bca7-59824855e339.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10329/05481949-5885-4c0a-818e-d36c4cc57fb3.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10330/96dfa1eb-1d16-406e-b8cb-2d356b1e69c3.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10333/70929a8c-1045-46be-a7bc-75b22ad5aa95.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10331/3cc4877f-d20f-4f4f-b87f-04aed7ef3ae7.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10332/f780b64e-ec16-436f-83c0-7cb645e8ade7.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10334/1691fced-95e8-427a-be5b-8b019ff5e8e6.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10337/8cd71e04-7c02-43cd-b8a9-aaffb2f1d83e.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10336/2ef87700-9187-4732-a520-f31f64c4b24b.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10335/65ffa506-9da8-47bd-b28b-314327a46293.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10338/a2db6f93-4324-437a-9867-30898d3a3050.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10340/cf969c26-fc5f-417e-93e5-8307085f2685.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10339/be07b230-6888-4ed3-859e-a307e2fdaf95.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10341/a1bbf44f-1214-4d73-a9bf-16fa2faf8aae.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10342/383cd57c-66e3-4562-9b73-64ca900e6388.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10344/6e85064d-8e0b-47bb-a98b-0d4a88cab3fa.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10343/86272dd7-a74d-4224-90fa-c9794e1a7879.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10345/1ca4ab23-4565-4e51-8d9c-f1ab560fb4bb.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10346/3698aba3-07b2-45aa-8571-872aa55d07cb.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10347/d9a7d69f-8d9b-4658-952c-4eb8f505371e.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10348/0b45c01e-15fe-479f-b6d1-23c344e62a6d.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10349/b963b452-813e-4199-89c5-2e1874b054f0.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10350/d2e19c29-be35-470c-9939-036f44d5c9a6.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10351/412f31ed-9148-4440-ad75-5b40adb80568.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10352/902c479c-f396-44b6-b699-7c94a5c17849.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10353/3315ccad-71e3-43f2-83a0-073a052eb617.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10354/f044173b-8404-4b1a-afe3-ec20a098c998.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10355/f4a538b0-ddc2-4838-b274-0f1bdd44a1bd.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10357/733a9d2f-55cd-4339-837a-f00813a02530.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10356/c8d6c184-fdc4-40a0-8e51-f2db9c9ce3a0.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10358/fe584a75-e8c9-48f4-80b7-616648b40423.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10359/26f75826-cf4b-4996-99d6-e4f25202f52b.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10361/f7265ff3-039b-45f4-be59-3055a7ca74b0.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10360/b8cb2e10-fa75-48e6-99af-660fe29dcea7.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10362/719b1c48-e7dc-4872-a6e2-f997b3a4ebbc.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10363/fb60c73b-6021-410d-94b0-0d3e55826e4c.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10364/c7fb570f-c056-4b7e-9bbd-22ca4e168ac0.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10366/5caea969-7f99-46cb-8101-c4eaac2810ee.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10365/74382af2-15fd-4436-b282-c6c26e672c20.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10367/f9581629-8a66-43f3-9c42-0f73fce01bae.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10368/026156de-2b03-4b4a-9af8-ed30bf658d81.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10369/dcd757b5-1a68-4c65-bf65-4773c7592355.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10371/22d5ddc1-ddfa-40ee-a727-243a15a88bd0.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10370/4425b0c4-89dc-4e91-a3f4-04cda3f4ae06.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10372/f0307a03-f8a1-4918-b8aa-6acb2addee1e.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10373/20a25425-3d7f-4b86-969e-1ca30980c415.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10374/8632e06d-bdb2-474f-8851-beb5f7d92eac.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10375/7a22298b-54a3-43b3-aa18-aea87784ea66.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10377/86adde4a-9a90-441b-a2b3-59aadc1a94d3.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10376/9f074fbe-35dd-410b-9c50-06c6d3be2174.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10378/7e666fbd-984f-4577-82ad-2dc875d8a8eb.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10379/3018f59e-67c8-4c2b-a85a-f983016ec2d0.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10380/f64dc51f-1ed8-4066-b6a9-33fb3136ba2c.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10382/750d0ea4-e849-4901-a256-73c13cb57346.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10381/729c18dc-3cc6-4b4a-829e-6e087cd119dc.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10383/00a3a780-959c-4d5d-945e-d8d682bbb53c.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10384/55b69bfa-0b9d-43ed-89bd-dff926f1b988.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10385/a056ae05-575b-4217-b576-078f067e4ab4.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10386/a08aa05b-554c-4b02-9dd5-80cfaa802810.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10387/e575ea3a-760d-4d14-b2a0-f2121ac66b33.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10389/574a20a6-4527-4640-a849-1ec0250a70f6.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10388/3e03af42-fad4-4707-bd6f-8b404e2dacc7.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10390/502f9ed6-dbf2-4baa-9632-4c7ddc5ad5ff.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10392/1f02bd7d-7328-436b-b4ba-a7873f87fd0a.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10391/0258f2a1-c76e-4719-b354-95dd2c699a07.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10393/6aa699a9-9166-44ef-9f3d-07075bfb3d21.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10394/646c7357-ab2e-4371-ba5e-6727e5ce9067.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10395/b5136d44-adee-475d-b96c-307ec7d0efe4.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10396/0f270482-3164-4af8-ae06-85a0154a58cd.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10398/d784499a-cfdf-4058-9778-e649fa40dbef.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10397/9b0d68da-3a90-4a52-aa57-7733390afd76.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10399/12ae3c81-e7c2-4f5b-b63a-8da293923dd2.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10400/23d5cb9c-b0f7-4716-96d2-43996722adfa.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10401/0956c93a-d1e7-4e3e-9f37-cd138fc3e4e5.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10402/f11193ca-46f1-4bf6-a255-c4754d25988e.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10403/61be83c4-6029-42f1-9507-3a99f5a18a37.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10404/b97c5b74-0f8d-4442-a128-03b6f0e4893a.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10405/5fb67b32-06ce-4b09-b8eb-05fec8561d9e.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10406/1ef6727a-304e-4e1f-a8b9-3e29f101ef33.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10407/f1aae62f-82dd-47ba-9b31-74aa246d9eec.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10409/beecbea3-378f-46ff-a87d-faefe7d3ba69.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10411/708e3d99-c461-459e-800d-905a5606e27d.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10410/4e9232f0-c9bc-4894-8f0c-01b6f7676ff1.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10408/f4e70b16-e4df-4037-b8a3-6dbca3996162.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10412/701ee47f-ffae-4656-afa9-c6edac47735f.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10415/82757405-46df-4938-9dcc-43eda98082b3.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10414/a2a24961-21f7-4a77-848e-2c7e1fe1d579.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10413/c4fff83d-eb40-4a3c-9bf8-cd1195ebfbf3.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10416/90ce5772-4015-4077-b160-9a1f8a13cad6.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10417/beda8544-ff1a-4230-834c-fe7d99929f2c.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10419/e9d0b57e-1a80-47c7-be84-c899a7a55a63.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10418/6b095b85-8608-4627-91b1-e0adf133541d.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10420/16bcf4bb-71ba-4cb8-bcab-4b1953a191ba.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10421/f82478ba-b287-4b28-8e11-066a957e8b80.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10422/072b2f7c-751f-4a83-b569-58e5a5a3ad3b.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10423/3480772e-18e1-448c-a043-826b415aa9d7.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10424/f08164c2-aec0-4e02-ba88-36712b976e62.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10425/ac82f16f-91be-45ed-919b-8144352df089.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10427/8d0a8a94-00fd-459c-85cb-dee7fa182b59.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10428/ddaf1915-eb2b-4cc4-858f-1270acc45dab.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10426/2c305d49-a47d-4d69-8033-ff573bfdeddf.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10429/98407c9e-ed8e-4e6f-b83f-68a48c305e5f.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10430/9306e4f8-905a-4d61-a098-2f4d4426f1f2.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10431/a9fdd8f3-2486-4a9e-badf-76509f0e3e7f.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10432/534244c1-3e7a-42b6-ac1b-a55bc129556c.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10433/3261111b-0fe1-45bb-bb91-5a420138288f.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10434/a012d8f2-cbc1-47e5-8415-32a920bd11f8.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10435/2d7552cf-f05e-4478-8c71-d64fb977ca27.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10436/0c304f26-3958-4f09-b8b9-c403454cfd57.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10437/d074601e-a978-4708-9ebf-127dcc5a6cdd.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10438/8411ad89-079e-4ed1-b574-d3201e00f4e6.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10439/501dc91f-30cc-4a3f-b7c1-08aeed459da3.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10440/1c5a2780-1a39-4338-aaab-a634a20ba9b8.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10441/e3d13e92-eb6d-4ed9-b1f9-873c432ad341.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10442/8a13b5f9-611a-4358-9f4d-65afbb965bdb.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10443/51c53698-33e5-47a9-a0c5-267bc42ed336.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10445/c05f7d20-2883-4dce-815c-58d0a4c71877.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10444/45729bf0-79ab-46e2-b8ad-20c5f0dfb13e.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10446/46b34bb1-823d-4c96-b38f-f043fdf2bdc5.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10447/f6c698a9-ce02-41ed-976f-62d906313554.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10449/1bc743b1-c1e6-453e-8382-5253749b7652.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10448/b2bc7ae3-8a5a-44ab-9ab9-a01b62fdede6.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10451/8bbb4f19-3cc7-495f-bc3c-27791441a216.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10450/bcecad71-b001-4eb1-88a8-685df0b2fe50.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/10452/9e3cd472-f5d2-48b7-aad3-34a5c64ab6ca.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11529/5fea3ec8-8a26-406b-98bd-bd97a4cd3775.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11531/52d61c98-4c91-45b5-897f-40aeb45795c2.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11532/f137a535-5071-4b1f-ad43-bce857cae50e.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11533/fdbfd01f-9296-4bcd-b19e-b4bee7c42863.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11534/90993dc0-d930-45e2-b55a-dcbdd5617b15.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11535/21bf8c81-3552-4c15-b9a2-725f7b273536.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11537/2993b2f4-a05e-4ff1-92ca-73aa67d2876f.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11536/f10c48bb-c224-46d3-91b4-be7b8474c409.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11538/61f64a3c-d047-477f-bed4-7cdcbba6955f.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11539/0a130455-2406-4a17-b68e-8bb4cb13ab18.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11541/767f7f03-d21c-43cd-b41f-328cc5f45525.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11540/84102e79-6d78-4fc9-9c04-65e9f89a52c6.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11542/da62e861-0d90-4088-92d0-268df7ed0609.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11543/ffbfebb1-fcdf-4636-addc-ae9d4595c4ee.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11545/f9010d06-46ed-4124-bed1-98ffa2fa9d12.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11544/a459e1cb-47a3-4e8e-907e-bb3411ebb529.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11547/27d8f9ef-7aad-466e-bc07-7ba35660f81e.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11546/0a9f254f-ca80-48ea-b35d-aff5faa49c87.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11548/98682d54-8e45-452e-85aa-2d2e05e3f2c8.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11549/271a8366-340a-41f5-9ce5-9f9a20373135.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11550/a741aabf-27bb-4155-a1dc-457918665b9c.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11552/a7768025-a14c-4733-af52-f04b36e7a676.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11551/a788930b-0a74-4269-93f6-5bebe17d74e9.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11553/bbabdc26-aab5-4167-9a6e-9bf4ec2cbb8c.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11554/425e9a3f-e1cc-48d6-8866-fa133d7b467d.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11555/aee0dea9-d790-4137-a01b-82cdfb1987cc.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11556/8826f6d9-30b0-456d-b752-7e21a2062584.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11558/2ffe8c9e-1c00-463a-968b-98c87db43528.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11557/c01e8157-1560-45ae-887a-86da0639a4c3.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11559/c484cf9a-56a9-4858-ba0a-fe2ddc9ac0e3.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11560/31694566-925e-409c-ab3f-0fae6f5e54c5.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11561/a190aa00-8b88-4b7a-848a-5a19ed131adc.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11562/31501e8b-8633-4dfa-ba0c-5a963c19c19c.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11564/56a9d412-880f-410e-a226-3a3eafdd749c.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11563/a11c2d90-10cd-425c-bd5d-727baf62931c.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11565/80244d54-0407-4202-816b-3d7875472be6.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11567/4647c98e-3862-44c2-9951-aa07ff747269.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11568/c883f3fd-6167-40be-a8fc-0c03ff0d27e6.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11566/f8c37569-9721-48ab-931e-051f7123e725.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11569/ed9fd569-410d-46cc-bac9-6466851711a5.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11570/63830823-ba63-486a-917d-969825e2d4db.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11571/28c1d09e-d750-4e19-9b9f-771bce8a3fb9.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11572/89a21dd1-33e9-4683-922e-96e9656d1cdc.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11573/16ac4107-aa29-4cd6-95fc-db2ad1bd761d.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11574/57b3890d-b9cc-4630-b6ab-ae1c7e33056a.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11575/2b6eb5cb-14c3-42d1-8ad5-19a4d0f608ec.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11576/f18da033-0374-40f2-a04d-f9f5bbec7d0e.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11578/7202eeec-c1bb-4368-958a-ce869b08168b.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11577/6d21e440-f99d-4c99-8c98-82da2a7fd1e7.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11579/ec25808a-ee73-4be5-a54e-cb23f0f552ae.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11580/8ca8b803-dbbf-430a-ab9b-d57a443192c1.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11581/1d00bf29-5406-46f0-b892-aab28dfd6d64.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11582/27aae454-5417-4bd2-a45b-4fec04029604.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11583/375e98d2-c7da-422b-972b-bdb94dbcfd6b.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11584/4481049d-9efd-4966-919f-2e2ca14a4298.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11585/6406cd2b-5fdb-4312-974b-58f746041e7f.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11586/879219e9-b78c-434b-932d-faf66f0a4e48.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11587/ea13cc82-46e1-40dc-a28f-5d1a34c65243.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/11588/d7ca4ce3-0e23-451f-9923-30709dfe3812.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15198/e02c7f48-3877-42a1-9e72-6135732bdcc7.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15199/630b5d0f-b13d-4434-b8b3-003115613c37.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15200/e0c40fe0-a2eb-4d7a-a585-d9eeebdaf47a.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15206/361e2117-9ed1-4159-8791-05eea2579ad0.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15209/3eb78cf1-4d64-497b-ad16-d82bcf940da8.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15208/b2ab11e5-62d2-4e43-82bd-3fac7c9a76c6.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15207/5f2e69e2-0c6c-49b7-8732-c5658a4cc99c.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15218/ee90489a-5b9f-4a75-9dfe-5d3f756a015c.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15219/ae80347c-a6f2-453a-be83-f3a2611285fa.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15222/795f27c2-5fd6-4519-8c75-4565283458e1.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15221/2726935e-fdd6-4b09-ad4c-96360b5e0462.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15229/59dd89ac-9abb-4461-81e7-7a3b397d2a37.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15231/71244a57-743a-4f23-bba7-acaaff5fb94c.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15232/541ccf00-9c60-42a5-9aae-770cf75ee5b0.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15230/986990b1-f1a0-4652-aa4d-eb4497866ef1.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15237/62f521f6-cf43-4161-8575-9e54f2cb4a79.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15239/b6dcdfc3-1f63-4219-b90b-65a2b7a6a9df.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15238/ce6e5ab7-6f41-4923-afee-6b18cd8d2439.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15240/0f6d26ff-ce6d-43b1-9ca6-135e68372b91.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15245/f167cf2b-4839-4066-a604-4d95d3b0b806.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/15269/59a5b423-ea9a-49b6-bc27-ec9a27747a1d.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14126/1426e47c-f8ed-457a-8b52-2805b59fc58e.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14127/004fefc2-127d-4517-ae9a-3011e7cf715c.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14129/09c0b920-591a-45af-ac34-10d5a4575ca4.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14128/0c41b110-3676-4bd5-a094-4af7ca6c8ddc.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14138/df6dbf63-be9a-466a-9d22-4fbf1fc0e096.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14139/6fbef3e9-d969-40fb-955b-45f0ce42ba9f.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13726/d39b3cea-5b6c-4501-a098-d7e4c46500c5.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13731/fef9edba-babd-4ac9-b91a-bc1a5b708079.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13739/91c34f8d-a6a7-4d22-bda8-a6fe8a33a854.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13741/40430cb4-2775-4e77-8533-44d0995327f7.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13742/cb33ab45-66b4-46e6-a8dd-03d281f44b5b.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13740/c55b5d87-0a4d-4383-a498-103837673b86.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13750/456208ab-a8a9-4c38-b7fd-2ef93ea8391e.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13755/a4de6b5c-1c46-44d9-abdb-dc7478c4284c.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13756/5726263a-0e9b-4d4d-b0fb-ea3855e992ce.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13758/abeef080-a5b5-423f-92a4-534c2be190a2.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13764/b874b371-d7c9-40f6-bad3-1083b11a37b4.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13767/51470783-63bd-451a-8a55-46172226c874.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13773/f1b9ac36-b7c4-48ab-a1f7-d0dacd5222bd.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13776/e99efc62-75ee-4bbf-a48b-632b1762d322.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13784/c9bf385b-7912-420b-9397-c466f20efd78.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13787/89d80aaf-666b-4a9b-b965-f6a812e0ab17.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13786/c2c74a99-a1a1-45a6-aa84-19cb4f9150b9.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13793/9e44291e-9a44-436e-9637-14e7248109ab.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13798/91d823d9-39df-46d2-a858-515a6f82f495.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13802/021ea494-8aa0-4f08-a0e0-ae3e5ffe08f7.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13807/157a38ce-1c65-4744-bd83-b60430945a07.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13810/f4de937f-12f2-4f3c-80cd-d62a983f99b3.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13809/54928d1b-ca0e-494e-bf08-73091053e9ca.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13818/1a0be06a-77b5-4650-92ef-ecc98febdc31.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13820/812299eb-77eb-47e7-a5d0-014158f593ce.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13819/3f2ab436-81d1-4068-bd9b-5dd99d6c85ef.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13829/1e1ac9ce-98f4-42ec-bb26-b7cd96baa7b3.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13830/d1267cb3-441c-4224-8c68-972107febbe8.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13831/e4477c67-d0c0-4665-b917-450eedf69537.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13836/bb1d0e89-00f8-4f41-8b68-09a846771c1e.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13839/ed134693-b162-449f-a762-abfe484493f2.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13837/2b49433a-85dc-4a57-a545-26c50839f928.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13838/2e27b593-66e3-44a2-87bc-7b0268f8df7a.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13851/d0c20e6f-5560-4d20-a702-3ae527e9d577.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13853/7f0f8077-5a74-4379-82c4-3781df8cda8e.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13854/3f1f3f70-1851-45c2-ac30-a3902c10c456.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13852/24a80704-7e84-49a9-a613-130c49a840be.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13861/8481b9fe-96c6-4878-9fd4-2b82eb3a408f.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13862/49dae351-91cc-4108-8f4d-5402070f19f4.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13864/00d4cc24-6b51-4a4d-810d-ca6e0868dab5.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13863/7b059418-705e-437d-915f-b0e7b557613b.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13866/e130e515-facb-484b-a896-c50ea5c0ec68.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13874/9fa04f3f-7e26-433c-964c-0cd8b64cb003.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13876/eebf15ca-d630-4804-a73a-40315d91b56e.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13882/841040bd-47ac-40f1-91e5-35a052ab4e2a.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13883/3066de57-3fdb-4a89-91ef-042673719c72.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13884/c71ac364-dbaf-44f3-bbaf-cfc4c7de9ac4.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13885/ae183a33-697f-4ecf-984c-ea8bfa6f6695.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13886/2f47d02f-75bd-4fa5-b2f9-cc19a1b7651d.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13891/c018770a-d131-47fc-bcdd-40c326750b9f.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13894/59eb5a36-aac5-408f-a916-71b9242a9fa8.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13895/ded99dc7-f678-42b2-857a-a7bf0882e644.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13893/bc78f661-3e2a-4d3b-95dc-58920fb8a88d.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13897/eda6fd58-9a8a-4c12-8f87-495c82db4c89.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13902/09b3d5a2-e9ab-4589-877a-c57c482771b0.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13900/73a1889a-d80b-45cb-ac3a-5b5f0e83d304.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13901/668b6b8c-e374-44a7-9b94-d5f98e58db51.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13911/b4fcaeda-2aee-4359-a845-883be03f0dbd.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13916/addaddbc-47c3-42d7-98db-a0ffba2676f1.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13917/5a4f63c8-8343-40f3-a538-552df76848aa.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13921/78000042-bc79-43ac-8c24-7ad6c956d609.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13923/0b8bbe1d-5f86-4e2e-957a-e5c45ff37f03.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13924/cc16aab3-b0e9-411b-89ea-585d6ec7637f.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13926/8fa9eee3-0485-4064-87f7-7fbf9c2406ef.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13932/f4c584d7-6e8f-4353-9ff7-4d7583f18c92.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13937/78670a0a-33dc-491f-bb7b-d5440a205d76.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13941/d09e9978-e069-4d74-9920-fd5a3b0da1fe.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13942/9caca9d1-c82a-4505-8cd7-d6d02f7a1491.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13943/b2c0487e-bc12-4de9-9bbb-5bbcd77e5b46.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13954/6373f6bd-63a6-4182-bea2-8f78d2372098.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13961/b4dd5c29-1063-4295-bec1-5c114434c06e.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13962/fa189993-c715-44eb-9ba4-178abc7343c2.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13965/0f6a97da-d884-4976-9e21-d3524752cad2.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13966/ba1b76ce-852e-440f-95fd-6358123ac0de.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13968/1a7d318b-73d7-4d08-9c67-9198506b8026.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13975/68989d22-2d34-40ab-bfbe-4e41c127512c.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13977/7df0dfd1-d115-4d3a-abef-3a07709349ec.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13978/0b4c82bf-f5c9-4393-81c5-d0aad91eb7cf.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14426/9c992c96-72c5-4ea9-ac68-2fde80fe5ab4.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14425/7803609b-a16d-4693-b26f-82761dc10cf9.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14427/0734a3b8-d1c3-4312-bd81-a7f31f174490.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14428/3df933df-4ce9-4572-9821-de2ce8dfce99.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14436/b8e88a6d-b540-4ef0-a68a-82bc681a1c13.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14439/a3f34634-934b-4339-9c66-a06b38ac9d6a.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14442/96c4ae77-c93a-46c4-b602-fc75211a31cf.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14441/94d27f38-bfe7-4164-b13b-980132a29a19.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/14144/67b3f217-7880-46e0-b92c-8e21e3fd172a.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/13948/31adbc3d-8f14-4afe-8093-31dd4eb152d4.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7012/6bbfb521-d98c-4247-96c0-c5a8a133cdb9.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7011/55f032c2-1962-4dca-8c2f-225b52c36c46.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7014/d8138331-886b-461c-be6d-ff277de8841b.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7016/c92fe962-3b2f-4875-a7a8-6702d34f052e.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7018/f79f2702-604e-441b-9cba-13e5ea0b0477.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7019/e792eafb-758c-418a-9925-781a2b047eb9.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7022/bdbdc453-d695-4077-b172-8308d91b48dc.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7024/2d1f3fab-22cf-4c21-bb25-afb9ff412533.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7026/0757021f-156f-4fed-85e2-09e6def8abcf.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7028/b3e764f6-e95c-439d-a9e9-e84656fd1fd3.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7029/b72e85e3-31e3-4426-9fc8-c34fda48fe0e.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7027/317b1ff6-db2a-4134-b00b-78ce4b02ac69.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7030/4bd1e94a-9ba2-4d50-bea3-5cd999d20c91.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7032/4c2d8eb1-fa80-4875-8389-27787fbe593d.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7033/e7922a69-30c6-42e1-a855-34c23a2851f5.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7031/5ef39dbd-2aa1-4964-8f5c-a687af893bef.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7034/d5c1b329-5cff-45c8-9955-740c929ff791.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7035/6deec007-acd0-4ed9-9d0a-ad578693bb11.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7036/a78a4508-e636-43bf-9fcc-7806293353b7.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7037/554a1324-6814-4a71-9daf-2f68ae0a0513.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7038/d7fd726f-3425-4dbe-a8e4-a2e4d3ad4840.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7041/756da0fe-4e91-4d2a-a496-64a6f03af139.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7039/48c4ebb6-0e51-4c0e-9723-9e4e74818d90.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7040/b5323a77-45a5-4e4d-b19f-915a8ebf40eb.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7042/d15986c1-2bcf-407b-b88f-0e1bd7b95da1.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7043/4069507b-a275-4d57-9c99-c9e2610dcd8a.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7044/103f0361-46c0-4b5d-a8db-34e60b46fb44.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7045/3e9c7529-efa1-4524-9069-66dd8aca0afa.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7046/59e2362e-e5b4-4958-a506-c9fbc6b957ac.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7047/f5367847-ac83-4f41-8ae9-0fa70a8b5fdd.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7049/6d2ed318-9254-4f76-a719-7db8dcc0011f.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7048/ab708bdd-584b-4be1-b83e-89c0293fbbca.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7050/a5f8c5f7-4d19-489f-8793-e553e697fd88.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7009/c7e3b693-ed41-45e7-98d7-9cf3aae33bcf.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7010/b7e59409-378e-4112-a58a-c479516a3484.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7013/7002b052-d7ac-4015-b970-cba3dad3c823.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7015/b5a48b71-b66a-4ae9-b750-0c8393e3eda9.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7017/7a8891e8-5ab0-4321-9b47-8d351e5dc08b.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7020/a0a4c585-1dc1-456a-af7e-7093e629dab1.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7021/79180cd9-0bd5-435b-b171-13b989f84a4d.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7025/d10d564e-687a-47e9-8cf7-6a28d4c5e0ca.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/2014/7023/5c3d92ee-eb19-40df-81ce-6a9a065c8888.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="84.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>