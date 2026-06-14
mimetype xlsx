--- v0 (2026-02-18)
+++ v1 (2026-06-14)
@@ -54,4438 +54,4438 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LUCIVALTER DE ALMEIDA QUEIRÓZ</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8504/59ccc77a-995c-45dd-ad91-aef7a9837f1f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8504/59ccc77a-995c-45dd-ad91-aef7a9837f1f.doc</t>
   </si>
   <si>
     <t>INDICO AO SR. PREFEITO, A NECESSIDADE DA CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NO BAIRRO BURITI NA ÁREA COMPREENDIDA PELO COMPLEXO ESPORTIVO DARCY CAPISTRANO DE OLIVEIRA FILHO.</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>FRANCISCO EDILZE ARAGÃO CATUNDA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8505/ffba5164-e7f5-4d9f-9688-830fbbdae69f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8505/ffba5164-e7f5-4d9f-9688-830fbbdae69f.doc</t>
   </si>
   <si>
     <t>INDICA PARA A TRANSFERÊNCIA DE PLACAS DE VEICULOS PARA ESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>MARCOS JOSÉ PICOLIN SANCHES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8507/3e0f94c4-af82-45a9-8640-99385b96fe11.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8507/3e0f94c4-af82-45a9-8640-99385b96fe11.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXECUTADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA MIGUEL ABIB, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>ALÉCIO EPIFÂNIO SOARES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8506/1742b734-1b56-42e9-b84b-af576505deb7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8506/1742b734-1b56-42e9-b84b-af576505deb7.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO A RECUPERAÇÃO (PINTURA) NA QUADRA POLIVALENTE DO BAIRRO SÃO BENEDITO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8508/38d951c3-1cca-45ce-8aec-8f96058ae923.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8508/38d951c3-1cca-45ce-8aec-8f96058ae923.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE REPOSIÇÃO DE LAMPADAS DEFRONTE AS ESCOLAS PÚBLICAS E PRIVADAS E TAMBÉM NAS PONTES E PASSARELAS, DENTRO DO PERIMETRO URBANO.</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8509/6137d193-4c23-4be3-a73b-79ce377261c5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8509/6137d193-4c23-4be3-a73b-79ce377261c5.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE PINTURA EM TODAS AS LOMBADAS (QUEBRA MOLAS) DO PERIMETRO URBANO DA CIDADE.</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8510/4272ea83-1f4a-48fb-806c-2be0c65cda69.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8510/4272ea83-1f4a-48fb-806c-2be0c65cda69.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA UTILIZADO O SISTEMA DE INFORMAÇÃO POR MEIO DE OUTDOOR NAS PRINCIPAIS RODOVIAS DE ACESSO A DIAMANTINO E NOS PONTOS DE JUNÇÃO RODOVIÁRIA, COMO POR EXEMPLO (TREVO LAGARTO, POSTO GIL, TREVO BARRA DO BUGRES), MENCIONANDO A DISTÂNCIA ATÉ A CIDADE E MANSAGENS DE BOAS VINDAS.</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8511/44a7c198-e396-45fc-8d3d-ca5d5230b127.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8511/44a7c198-e396-45fc-8d3d-ca5d5230b127.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE RECUPERAÇÃO NA ESTRADA ADJACENTE (SECUNDÁRIA), INCLUINDO DOIS MATA-BURROS; QUE LIGA AO PROJETO DE ASSENTAMENTO DA GLEBA DOIS IRMÃOS, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8513/0d062b23-bd47-4c73-af28-98616fe9c5a7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8513/0d062b23-bd47-4c73-af28-98616fe9c5a7.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ADQUIRIDO UMA UNIDADE DE PC (COMPUTADOR) PARA CADA ESCOLA DA REDE MUNICIPAL DE ENSINO, DOTANDO-A DE CURSO REGULAR DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>ABIDES DE OLIVEIRA PIRES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8512/29149f97-43e5-4c60-877d-fd0e9226179d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8512/29149f97-43e5-4c60-877d-fd0e9226179d.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO O SERVIÇO DE LIMPEZA E RECUPERAÇÃO DO POSTO DE SAÚDE NO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8514/62d19a55-d2cc-43a8-be0f-281272f911b8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8514/62d19a55-d2cc-43a8-be0f-281272f911b8.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO O SERVIÇO DE PATROLAMENTO DAS RUAS DOS BAIRROS PEDREGAL E VALE DO SOL, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>JOSÉ BEZERRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8515/b543e884-612f-4302-ac8f-62b2c252f18e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8515/b543e884-612f-4302-ac8f-62b2c252f18e.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE REFAZER A ILUMINAÇÃO NA PRAÇA DA COHAB SERRA AZUL, NO BAIRRO NOVO DIAMANTINO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>JOSÉ ROSEVALDO SEVERO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8517/c7bf0891-83ba-4c9e-8fc4-abcfeb882bc8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8517/c7bf0891-83ba-4c9e-8fc4-abcfeb882bc8.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA INSTALADO NO BAIRRO NOVO DIAMANTINO, UM POSTO DA COOPERATIVA PARA RECEBER O PAGAMENTO DE ÁGUA, LUZ E TELEFONE.</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8516/a92f6924-2753-42ff-b0d3-e10fb79bb5ff.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8516/a92f6924-2753-42ff-b0d3-e10fb79bb5ff.doc</t>
   </si>
   <si>
     <t>INDICA PARA QUE SEJA ATERRADO O CANTEIRO DA NOVA AVENIDA PARALELA A RODOVIA MT 121, ONDE ESTÁ SENDO REALIZADA A CONSTRUÇÃO DE MEIO FIO.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8518/ab91465f-3e43-4c1e-8dcd-6f4bbfb971b1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8518/ab91465f-3e43-4c1e-8dcd-6f4bbfb971b1.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADOS OS SERVIÇOS DE TAPA-BURACO NAS RUAS DO BAIRRO NOVO DIAMANTINO E PÉ BRANCO.</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8519/bf4aaabc-ce1e-4c10-8c83-55bc84dabe30.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8519/bf4aaabc-ce1e-4c10-8c83-55bc84dabe30.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO CASCALHAMENTO E PATROLAMENTO NO TRECHO DA BR 364 NO INICIO DO POSTO TREVÃO ATÉ O SUMIDOURO.</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>VALDANIR BARBIERI</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8520/ea6ee629-82ef-4a08-b83d-02b3122c0f7c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8520/ea6ee629-82ef-4a08-b83d-02b3122c0f7c.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COBRADO DA EMPRESA AUTORIZADA A PRESTAR SERVIÇOS NO TERMINAL RODOVIÁRIO, RELATIVAMENTE AOS SERVIÇOS GERAIS DE MANUTENÇÃO E CONSERVAÇÃO DAQUELE LOCAL.</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8521/e5bb39dc-e932-4543-85fe-318c7a1ec6ee.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8521/e5bb39dc-e932-4543-85fe-318c7a1ec6ee.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDA UMA ROTATÓRIA NA AVENIDA MIGUEL DEFRONTE AO CIRETRAN; NESTA CIDADE.</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8522/a2e6b5be-a8d3-4930-b122-99dd0d5984b7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8522/a2e6b5be-a8d3-4930-b122-99dd0d5984b7.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REALIZADOS OS SERVIÇOS NO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA 4, BAIRRO CONCEIÇÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8523/c2815477-b843-4d01-bf72-49d0aaee49a2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8523/c2815477-b843-4d01-bf72-49d0aaee49a2.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS TRABALHOS DE CONSTRUÇÃO DO SISTEMA DE GALERIA PLUVIAL NOS PRINCIPAIS CRUZAMENTOS DE VIAS, NO BAIRRO CONCEIÇÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8524/75898639-45f9-4d32-8e88-35bfdec2d383.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8524/75898639-45f9-4d32-8e88-35bfdec2d383.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXECUTADO OS SERVIÇOS DE EXPANSÃO NA REDE DE ENERGIA ELÉTRICA NA RUA PROJETADA, NAS IMEDIAÇÕES DAS RESIDENCIAS DOS MORADORES: GINO, JACINTA E AUGUSTO; BAIRRO POPINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8525/b2075bb3-9625-4ebe-9452-e5b38a8c21ae.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8525/b2075bb3-9625-4ebe-9452-e5b38a8c21ae.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REALIZADOS OS SERVIÇOS DE LIMPEZA URBANA NOS LOTES DO BAIRRO CONCEIÇÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8526/b0250122-5551-468b-9ca9-aa84f7b3a334.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8526/b0250122-5551-468b-9ca9-aa84f7b3a334.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO A RECUPERAÇÃO EM TODO O PERCURSO DA RUA PROJETADA, LOCALIZADA NO BAIRRO POPINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8527/ea39483d-e952-45b3-ae38-89bcbc1efe17.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8527/ea39483d-e952-45b3-ae38-89bcbc1efe17.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO A DOCUMENTAÇÃO DOS LOTES DA GLEBA CAJU.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>JOÃO BOBADILHA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8528/4ef3bebf-900c-4b81-b934-4499718522fb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8528/4ef3bebf-900c-4b81-b934-4499718522fb.doc</t>
   </si>
   <si>
     <t>INDICA QUE SE DIGNE EXECUTAR OS SERVIÇOS DE REFORMA NA QUADRA ESPORTIVA, QUE LOCALIZA AO LADO DO ESTÁDIO MUNICIPAL, NO BAIRRO BURITI, DESTA CIDADE.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8529/4d569d41-c473-4521-8ec7-ba4e05100fa3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8529/4d569d41-c473-4521-8ec7-ba4e05100fa3.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA SOLICITADO O CARRO FUMACÊ PARA TODOS OS BAIRROS DESTA CIDADE.</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8530/a8e90e5e-2a75-4967-a74b-03ba8749f8cf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8530/a8e90e5e-2a75-4967-a74b-03ba8749f8cf.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO A REPOSIÇÃO DE LAMPADAS NOS BAIRROS BURITI, JARDIM PRIMAVERA, JARDIM TROPICAL E NA AVENIDA MUNICIPAL, DESTA CIDADE.</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8531/36aef56e-584e-4633-b254-85d964745efb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8531/36aef56e-584e-4633-b254-85d964745efb.doc</t>
   </si>
   <si>
     <t>INDICA QUE SE DIGNE EXECUTAR OS SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA NA AVENIDA DIAMANTINO E NA AVENIDA COLINA AZUL NO BAIRRO PEDREGAL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>FRANCY DOMINICI SOARES, VALDANIR BARBIERI</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8532/3c143c00-df30-4c6f-838c-cc323ea6cabe.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8532/3c143c00-df30-4c6f-838c-cc323ea6cabe.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROVIDENCIADO A TROCA DA ARBORIZAÇÃO NA PRAÇA EM FRENTE AO POSTO DIAMANTINO, ENTRE AS AVENIDAS DIAMANTINO E DES. J. P. F. MENDES.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8533/f4f4644d-8c2a-4628-beb8-954feff10e6d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8533/f4f4644d-8c2a-4628-beb8-954feff10e6d.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE PATROLAR E CASCALHAR A RUA BENEDITO MOREIRA, PROXIMO AO HOTEL ITAPOÃ.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8535/fe87241f-b929-4f4a-a955-ee8932d27206.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8535/fe87241f-b929-4f4a-a955-ee8932d27206.doc</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DE GABINETE PARA CONTRATAR TRÊS HORAS DE VÔO SOBRE AS ÁREAS DE LAVOURAS E PECUÁRIA E ESTRADA NO MUNICÍPIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8534/774dd79a-1e01-4e5c-bc63-b7cf6eda8211.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8534/774dd79a-1e01-4e5c-bc63-b7cf6eda8211.doc</t>
   </si>
   <si>
     <t>INDICA A RECUPERAÇÃO DA ESTRADA FREI MANOEL, XINGONGO, ASSENTAMENTO DOIS IRMÃOS E GLEBA SALTINHO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8536/2f529ed1-0ce6-48dd-a139-028daaad0dc9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8536/2f529ed1-0ce6-48dd-a139-028daaad0dc9.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROVIDENCIADO A SUBSTITUIÇÃO DAS LAMPADAS QUEIMADAS NAS RUAS ALMIRANTE BATISTA DAS NEVES, TRECHO DO FORUM ATÉ O HOTEL COSME DAMIÃO; DA AV. DIAMANTINO ATÉ AV. DES. JOAQUIM P. F. MENDES, TRECHO DO MINISTÉRIO DO TRABALHO ATÉ O BAIRRO PEDREGAL, VALE DO SOL E PEDREIRA.</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8537/19f6c66b-1d7f-4c54-9a78-f2a692cf0a0a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8537/19f6c66b-1d7f-4c54-9a78-f2a692cf0a0a.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROVIDENCIADO A COLOCAÇÃO DE UM PORTÃO NO MURO DO POSTO DE SAÚDE DO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8538/b6e688cf-d568-4df2-9d83-8a3c0bb17905.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8538/b6e688cf-d568-4df2-9d83-8a3c0bb17905.doc</t>
   </si>
   <si>
     <t>INDICA A REPOSIÇÃO DE TELHAS NO PRÉDIO DA ETA, BAIRRO DA PONTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8539/b6f838cb-1114-4d71-9b41-aab48e979344.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8539/b6f838cb-1114-4d71-9b41-aab48e979344.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REALIZADOS OS SERVIÇOS DE CONSTRUÇÃO DA EXTENSÃO DA REDE ELÉTRICA (URGENTE), NO BAIRRO PARQUE ESPORTIVO AO LADO DO GINÁSIO DE ESPORTE.</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8540/c96df25c-4a5a-4343-be50-913f68008bed.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8540/c96df25c-4a5a-4343-be50-913f68008bed.doc</t>
   </si>
   <si>
     <t>INDICA QUE SE PROCEDA A RECUPERAÇÃO DA "BOCA DE LOBO", ESQUINA DA RUA MARECHAL RONDON COM ALMIRANTE BATISTA DAS NEVES, EM FRENTE A FUNDAÇÃO CULTURAL.</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8541/0de68737-600d-45a5-806a-adfc7a86105c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8541/0de68737-600d-45a5-806a-adfc7a86105c.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM PROCEDIDOS OS SERVIÇOS DE RECUPERAÇÃO DE TODAS AS RUAS DO BAIRRO BURITI, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8543/5fd4bcca-79f5-4445-a039-f1d6916fd8f5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8543/5fd4bcca-79f5-4445-a039-f1d6916fd8f5.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM PROCEDIDOS OS SERVIÇOS DE LIMPEZA NO TERRENO URBANO LOCALIZADO ENTRE O CAMPO DE FUTEBOL E A FOSSA SÉPTICA, NAS PROXIMIDADES DA COHAB, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8542/ee9f7e03-e876-41fe-942f-f50c4841efb1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8542/ee9f7e03-e876-41fe-942f-f50c4841efb1.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE PINTURA NAS LOMBADAS EXISTENTES NO PERÍMETRO URBANO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8544/ddc9b921-584c-42f6-9529-8804ef9e4633.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8544/ddc9b921-584c-42f6-9529-8804ef9e4633.doc</t>
   </si>
   <si>
     <t>INDICA PARA QUE INCLUA O MUNICIPIO DE DIAMANTINO NO SISTEMA PRODEI, QUE TRATA DA COMUNIDADE SOLIDÁRIA DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8545/0d270025-bd6c-4b6d-9524-72869d9a236b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8545/0d270025-bd6c-4b6d-9524-72869d9a236b.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ANALISADO A MEDIDA DO IBAMA, QUE SUSPENDEU POR 120 DIAS O DESMATAMENTO. SENDO QUE COM ESTA MEDIDA MAIS DE 800 FAMÍLIAS FICARÃO SEM PODER PREPARAR AS SUAS TERRAS, DA QUAL TIRAM O SEU SUSTENTO. POR ISSO SERÁ NECESSÁRIO A DISTRIBUIÇÃO DE CESTAS BÁSICAS PARA OS ASSENTAMENTOS DAS GLEBLAS.</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8546/a1931186-e10a-4de3-b88c-18a8aaa2ebf9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8546/a1931186-e10a-4de3-b88c-18a8aaa2ebf9.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO A DISTRIBUIÇÃO DE CESTAS BÁSICAS NAS GLEBAS BOJUÍ, CAETÉ, GAUCHO E DOIS IRMÃOS O MAIS RÁPIDO POSSIVEL.</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8547/a10fd1d6-0688-4568-bbcf-270d79f15af8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8547/a10fd1d6-0688-4568-bbcf-270d79f15af8.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO O SERVIÇO DE MANILHAMENTO, "ESGOTO" NA RUA DES. JOAQUIM P. F. MENDES, PRÓXIMO AO HOTEL COSME DAMIÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8549/78254514-7be0-44eb-93a5-3db7783e78f7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8549/78254514-7be0-44eb-93a5-3db7783e78f7.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO GESTÃO TÉCNICA E POLÍTICA QUE CULMINA COM A COBRANÇA DE IMPOSTOS OU ROYALTIES DE EMPRESAS CONCESSIONÁRIAS DE SERVIÇOS DE FORNECIMENTOS DE ENERGIA ELÉTRICA, PELO USO E OCUPAÇÃO DO SOLO URBANO.</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8548/df932110-4482-4344-9eee-2abf10d83855.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8548/df932110-4482-4344-9eee-2abf10d83855.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITA GESTÃO POLÍTICA NO SENTIDO DE EFETUAR A REVISÃO NA LEI Nº. 7.098 DE 30/12/98, QUE DEFINIU A APLICAÇÃO DA NOVA ALIQUOTA INCIDENTE SOBRE O CONSUMO DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8550/4f0cfbfa-30a0-402f-a673-911ddff08735.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8550/4f0cfbfa-30a0-402f-a673-911ddff08735.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXECUTADO OS SERVIÇOS DE RECUPERAÇÃO DO SISTEMA DE ILUMINAÇÃO DO ESTÁDIO BATISTÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8551/76c75304-4130-4bf2-8c98-9eb630c403af.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8551/76c75304-4130-4bf2-8c98-9eb630c403af.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXECUTADO OS SERVIÇOS DE RECUPERAÇÃO NA ESTRADA DE ACESSO A GRANJA ARRAIAL DO OURO, BAIRRO POPINO, NESTA CIDADE</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8552/8fc56d9c-d74e-4b04-8f3f-5fee81be3d63.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8552/8fc56d9c-d74e-4b04-8f3f-5fee81be3d63.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE RECUPERAÇÃO DA ESTRADA VICINAL QUE A LOCALIDADE DO CARAMBA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8553/72723c13-c02b-403f-9512-4c11843b8b2a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8553/72723c13-c02b-403f-9512-4c11843b8b2a.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXECUTADO OS SERVIÇOS DE RECUPERAÇÃO NA ESTRADA DE ACESSO A GLEBA DOIS IRMÃOS, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8554/23272f01-07b1-4955-9d02-1cda709d1900.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8554/23272f01-07b1-4955-9d02-1cda709d1900.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXECUTADO OS SERVIÇOS DE RELIGAÇÃO NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA AVENIDA MIGUEL ABIB, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8556/a293da02-0a4a-4f59-be9e-d67b229c1be8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8556/a293da02-0a4a-4f59-be9e-d67b229c1be8.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO A ABERTURA DA AVENIDA DIAMANTINO, COM A ESTRADA VELHA DO BURITI, NAS PROXIMIDADES DO BAIRRO JARDIM GUARANÁ. A ABERTURA REQUER A COMPRA DE UM TERRENO URBANO DE PROPRIEDADE DO SENHOR AMÉRICO BRAGHIN.</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8555/ba3e09db-ed48-4423-b203-fbc9c286d7c7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8555/ba3e09db-ed48-4423-b203-fbc9c286d7c7.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM IMPLANTADOS COLETORES DE LIXO NO CENTRO URBANO DE DIAMANTINO E NOS PRINCIPAIS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8557/aa829e8b-a6b9-4298-bd66-f0793659a0e9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8557/aa829e8b-a6b9-4298-bd66-f0793659a0e9.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE LIMPEZA URBANA NAS VIAS PÚBLICAS DA CIDADE E DOS BAIRROS.</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8558/24107380-18d6-417a-8e85-2b737e6090cc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8558/24107380-18d6-417a-8e85-2b737e6090cc.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EFETIVADO O ATENDIMENTO MÉDICO ODONTOLÓGICO NOS ASSENTAMENTOS RURAIS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8560/3ef4eb75-5796-457e-af08-c1e03232bc53.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8560/3ef4eb75-5796-457e-af08-c1e03232bc53.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXECUTADO OS SERVIÇOS DE RECUPERAÇÃO NA ESTRADA DE ACESSO A GLEBA BOJUÍ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8559/e443e759-d37a-4967-804a-eb014fb33b78.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8559/e443e759-d37a-4967-804a-eb014fb33b78.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE RECUPERAÇÃO NAS RUAS DA CIDADE, INCLUSIVE DO BAIRRO NOVO DIAMANTINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8561/1969cdd3-764e-4d76-a176-3b1d9ca30898.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8561/1969cdd3-764e-4d76-a176-3b1d9ca30898.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REEQUIPADOS OS POSTOS DE SAÚDE, COM MEDICAÇÃO E OPERACIONALIZAÇÃO DO ATENDIMENTO DENTÁRIO, DE ALCANCE EM TODOS EXISTENTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8562/ac3c430e-b2fe-42da-bfad-170aab8ceb76.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8562/ac3c430e-b2fe-42da-bfad-170aab8ceb76.doc</t>
   </si>
   <si>
     <t>INDICO AO SR. CHEFE DO EXECUTIVO, O ENVIO DE PROJETO DE LEI CRIANDO CARGO NA ÁREA DE SAÚDE.</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8563/aee81efe-8c86-4813-acd3-3fb6b3de61ca.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8563/aee81efe-8c86-4813-acd3-3fb6b3de61ca.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS OS SERVIÇOS DE LIMPEZA URBANA NAS RUAS DO CENTRO E DOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8564/9e5b933a-b96a-4a31-a0e4-9d16a8785a98.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8564/9e5b933a-b96a-4a31-a0e4-9d16a8785a98.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS A RECUPERAÇÃO DAS RUAS DO BAIRRO NOVO DIAMANTINO, ESTENDENDO AO BOM JESUS E AO PÉ BRANCO.</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8565/17e23cd1-dc4d-4710-9015-33e016ffa974.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8565/17e23cd1-dc4d-4710-9015-33e016ffa974.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS ATENDIMENTOS MÉDICOS E ODONTOLÓGICOS NOS ASSENTAMENTOS RURAIS (CAETÉ E BOJUÍ), NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8566/cc55cc1b-b616-4ebb-a1ce-bf28f8ee3501.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8566/cc55cc1b-b616-4ebb-a1ce-bf28f8ee3501.doc</t>
   </si>
   <si>
     <t>QUE SEJAM FEITOS A LIMPEZA NA RUA NO FINAL DO JARDIM GUARANÁ (NA ENCOSTA DA LADEIRA DO BURITI), NESTA CIDADE.</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8567/7f72014b-2ebe-45ce-8ec6-46119ce54a90.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8567/7f72014b-2ebe-45ce-8ec6-46119ce54a90.doc</t>
   </si>
   <si>
     <t>INDICA PARA QUE SEJA ANALISADO A CAPACIDADE DE VERBAS PARA CONSTRUIREM ESTRADAS E ESCOLAS NA GLEBA CAETÉ.</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8568/30cb9019-4aa1-4540-91c0-5f76fd4dedb6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8568/30cb9019-4aa1-4540-91c0-5f76fd4dedb6.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS OS SERVIÇOS DE AMPLIAÇÃO NA REDE DE ENERGIA ELÉTRICA, ATENDENDO A MORADORES DO BAIRRO BURITI (PRÓXIMO AO GINÁSIO DARCY CAPISTRANO), NESTA CIDADE.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8569/8d619ef9-e339-4e20-97fc-d01798dae29c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8569/8d619ef9-e339-4e20-97fc-d01798dae29c.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS OS SERVIÇOS DE LIMPEZA E/OU RECUPERAÇÃO NA FOSSA SÉPTICA DO JARDIM PRIMAVERA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8570/4f693842-65e1-4352-9a20-b433ff951bd1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8570/4f693842-65e1-4352-9a20-b433ff951bd1.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS A NORMALIZAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA AVENIDA MIGUEL ABIB, NA FORMA DE DIAS ALTERNADOS, OU POSTES ALTERNADOS, OU ADOTAR OUTRO PROCEDIMENTO CAPAZ DE GARANTIR A ILUMINAÇÃO NA REFERIDA AVENIDA.</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>GELSON LEANDRO GUBERT</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8572/e39b0f96-bb85-459c-b775-1e335ab4a8ab.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8572/e39b0f96-bb85-459c-b775-1e335ab4a8ab.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADOS SERVIÇOS NA LOCALIDADE DO SUMIDOURO</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8571/39b27cc9-5318-41b7-97c7-543658d8a116.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8571/39b27cc9-5318-41b7-97c7-543658d8a116.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO NO BAIRRO NOVO DIAMANTINO OS SEGUINTES SERVIÇOS</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8573/7a86ec08-e7bc-40ea-86c9-e95df4c46ce4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8573/7a86ec08-e7bc-40ea-86c9-e95df4c46ce4.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA REALIZADO OS SEGUINTES SERVIÇOS</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8574/04fdba17-eb66-49bd-810b-ce175351e369.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8574/04fdba17-eb66-49bd-810b-ce175351e369.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE CONFECÇÃO E DOAÇÃO DE CARTEIRAS ESCOLARES PARA A ESCOLA DE CATEQUESE DA CAPELA BOM JESUS, DO BAIRRO BOM JESUS.</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8577/3f4a8e0f-2274-4568-8b3b-fddf36a17b3e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8577/3f4a8e0f-2274-4568-8b3b-fddf36a17b3e.doc</t>
   </si>
   <si>
     <t>INDICA PROCEDER A LIMPEZA DO TERRENO "LOCAL DA CACIMBA", SITO A RUA BENEDITO MOREIRA DA SILVA - CENTRO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8576/41606d46-102e-4c94-b017-a93382b325ce.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8576/41606d46-102e-4c94-b017-a93382b325ce.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDO UM CENTRO COMUNITÁRIO NO BAIRRO BURITI, NESTE MUNÍCIPIO.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8575/d49c0a99-a715-4098-b238-e0e114d0db6d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8575/d49c0a99-a715-4098-b238-e0e114d0db6d.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE LIMPEZA NAS MARGENS DAS RODOVIAS FEDERAIS, NA QUAL POSSA GARANTIR MAIOR SEGURANÇA AOS MOTORISTAS E MELHOR VISÃO NAS CURVAS.</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8578/c58e8035-7194-46ca-9c46-7b3345a31d70.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8578/c58e8035-7194-46ca-9c46-7b3345a31d70.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE LIMPEZA NAS MARGENS DAS RODOVIAS ESTADUAIS, NA QUAL POSSA GARANTIR MAIOR SEGURANÇA AOS MOTORISTAS E MELHOR VISÃO NAS CURVAS.</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>GELSON LEANDRO GUBERT, JOSÉ BEZERRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8581/115e77e9-b074-47e6-ad19-ba283ab3ed8a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8581/115e77e9-b074-47e6-ad19-ba283ab3ed8a.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO O CARRO PIPA AO BAIRRO BOM JESUS, PARA MOLHAR AS RUAS.</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8579/95b914d4-4500-4175-83d8-aa4dfb8ac07c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8579/95b914d4-4500-4175-83d8-aa4dfb8ac07c.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDO O CONTORNO NA AVENIDA MIGUEL ABIB, NA ALTURA DO CIRETRAN, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8580/97fe7621-ab40-4917-9a67-bf258ec0e953.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8580/97fe7621-ab40-4917-9a67-bf258ec0e953.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE RESTAURAÇÃO DAS RUAS NO BAIRRO BOM JESUS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8582/50becb98-92a9-4ba0-b125-a0665df6ee67.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8582/50becb98-92a9-4ba0-b125-a0665df6ee67.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA IMPLANTADO O SISTEMA DE SINALIZAÇÃO NA RODOVIA MT 240 (TRECHO DUPLICADO) NO PERIMETRO URBANO DO BAIRRO NOVO DIAMANTINO, PRINCIPALMENTE NO INICIO DA PISTA, DEFRONTE DA EMPRESA PROCRIA.</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8583/b2bd17da-c8fd-4aab-a298-e4059da729e8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8583/b2bd17da-c8fd-4aab-a298-e4059da729e8.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DADO CONTINUIDADE DA RUA ALMIRANTE BATISTA DAS NEVES, TRECHO FID, ATÉ A RUA NEWTON SANTOS LEQUE, ENFRENTE AO SISPUMD.</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>GELSON LEANDRO GUBERT, JOÃO BOBADILHA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8584/d519337f-a4b3-4546-bd3e-202415886d16.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8584/d519337f-a4b3-4546-bd3e-202415886d16.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO O SERVIÇO DE PATROLAMENTO E ENCASCALHAMENTO DA ESTRADA DE ACESSO AO RIO PRETO E A GLEBA BOJUÍ.</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8585/c6e57606-48dd-44ec-a627-fea98d2a8009.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8585/c6e57606-48dd-44ec-a627-fea98d2a8009.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE IRRIGAÇÃO NO GRAMADO DO ESTÁDIO BATISTÃO, EM FACE DA PARTICIPAÇÃO DO DIAMANTINO ESPORTE CLUBE NO CAMPEONATO ESTADUAL.</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8586/132ce76d-0691-4c7d-9af6-051254f9c88d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8586/132ce76d-0691-4c7d-9af6-051254f9c88d.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO O RESTANTE DO CALÇAMENTO DA TRAVESSA COMENDADOR HENRIQUE, TRECHO DA RUA PADRE PAULINO ATÉ O FINAL DA COMENDADOR HENRIQUE QUE MEDE 90 METROS DE EXTENSÃO.</t>
   </si>
   <si>
     <t>8587</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8587/5d5da0d6-9fb3-4f31-a1ff-f4229a60d8e8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8587/5d5da0d6-9fb3-4f31-a1ff-f4229a60d8e8.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO OS SERVIÇOS DE SUBSTITUIÇÃO TODAS AS LÂMPADAS QUE ESTÃO QUEIMADAS NA RODOVIÁRIA E QUE SEJA FEITA UMA REFORMA COMPLETA NA MESMA.</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8588/f6e62a5c-578b-407e-9fe7-5cf48410c11a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8588/f6e62a5c-578b-407e-9fe7-5cf48410c11a.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO O SERVIÇO DE TAPA BURACO NA RUA SEBASTIÃO MARECHAL RONDON, ENFRENTE A COLIBRI ESQUINA COM A RUA QUINTINO BOCAIÚVA.</t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8590/b462edc0-906b-46e2-b6ce-437fd748305a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8590/b462edc0-906b-46e2-b6ce-437fd748305a.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO O SERVIÇO DE TAPA BURACO NA RUA SEBASTIÃO MARCELINO RÉGIS, ESQUINA COM A AVENIDA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8589/e8ab19c8-95f0-410d-9f4f-c07ce176f1e4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8589/e8ab19c8-95f0-410d-9f4f-c07ce176f1e4.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE SE CONSTRUIR GALERIAS DE ÁGUA PLUVIAIS NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8591/9310036b-5dbc-4098-b043-e5c97bf2a178.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8591/9310036b-5dbc-4098-b043-e5c97bf2a178.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROCEDIDOS OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DOS SEGUINTES BAIRROS: BOM JESUS - AVENIDA DOM ALONSO; PÉ BRANCO - RUA BELO HORIZONTE E NOVO DIAMANTINO - RUAS DAS PAPOULAS.</t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8592/ce8f95cc-91c8-495b-a654-42a00be90ac1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8592/ce8f95cc-91c8-495b-a654-42a00be90ac1.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS OS SERVIÇOS DE RECUPERAÇÃO DA PONTE DE MADEIRA SOBRE O RIACHO, SENDO ESTE O PRIMEIRO DEPOIS DO RIO ÁGUA FRIA, NO SENTIDO DIAMANTINO RIO PRETO E NA LIGAÇÃO COM A GLEBA BOJUÍ E A PRÓPRIA LOCALIDADE DO RIO PRETO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8594/1291daa5-aabd-4bd8-b625-29705be24285.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8594/1291daa5-aabd-4bd8-b625-29705be24285.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS OS SERVIÇOS DE CALÇADAS DESDE O PONTO ONDE JÁ EXISTE, NA AVENIDA MÁRIO FERREIRA MENDES, NA LADEIRA DO BURITI, ATÉ O MURO DA AABB, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8593/ba9392e0-f42f-457e-842f-c963903765c3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8593/ba9392e0-f42f-457e-842f-c963903765c3.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REFORMADA A PONTE DO CORREGO GRINGO NA ESTRADA QUE DÁ ACESSO AO ASSENTAMENTO DA BOJUÍ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8595/b69858e8-adaf-4110-a7bf-bae8054b84b9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8595/b69858e8-adaf-4110-a7bf-bae8054b84b9.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS OS SERVIÇOS DE EXPANSÃO DA REDE DE ENERGIA ELÉTRICA PARA ATENDER AOS MORADORES DO RESIDENCIAL ESPORTIVO, PRÓXIMO AO BAIRRO BURITI, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8596/039ef33a-0f62-4523-9da5-2e6c9201c76d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8596/039ef33a-0f62-4523-9da5-2e6c9201c76d.doc</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE CONVÊNIO COM O BANCO DO BRASIL S/A, ATRAVÉS DA AABB LOCAL NO SENTIDO DE IMPLANTAR EM NOSSO MUNICIPIO O PROJETO AABB-COMUNIDADE.</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8597/13332086-0da2-4b31-bc53-5273b84c9c5d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8597/13332086-0da2-4b31-bc53-5273b84c9c5d.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO A PULVERIZAÇÃO (FUMACÊ) NAS RUAS DA CIDADE E DOS BAIRROS, CONTRA OS MOSQUITOS QUE TRANSMITEM DOENÇAS NA POPULAÇÃO.</t>
   </si>
   <si>
     <t>8598</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8598/baa5db3b-d646-48ff-bace-6d66365a25cb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8598/baa5db3b-d646-48ff-bace-6d66365a25cb.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REALIZADOS CURSOS DE CAPACITAÇÃO PROFISSIONAL NOS ASSENTAMENTOS DE DIAMANTINO</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8599/ce8fba6d-2494-4b64-a9ca-6c01be10c962.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8599/ce8fba6d-2494-4b64-a9ca-6c01be10c962.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DESIGNADO UM MÉDICO DO MUNICIPIO PARA ATENDER A POPULAÇÃO CARENTE E CUJO ATENDIMENTO SEJA DADO NO HOSPITAL SÃO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8600/876e27f1-ee4d-4f22-bbbd-bc2b482bcd86.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8600/876e27f1-ee4d-4f22-bbbd-bc2b482bcd86.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO INTERMÉDIO DA PASTA, UMA SÉRIE DE PALESTRANTES NOS ASSENTAMENTOS RURAIS SOBRE OS AGROTÓXICOS, COM PRÁTICA NORMAL DE USO, ACRESCENTANDO OS PERIGOS TAMBÉM.</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8602/4095da80-205f-4b83-8494-d05d4eeb179f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8602/4095da80-205f-4b83-8494-d05d4eeb179f.doc</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE DUAS LOMBADAS NA RUA DOS IPÊS, NO BAIRRO NOVO DIAMANTINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>JOSÉ BEZERRA DE LIMA, JOSÉ ROSEVALDO SEVERO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8601/aa1c04f8-c101-40ab-a87d-2f8a9b7ed20a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8601/aa1c04f8-c101-40ab-a87d-2f8a9b7ed20a.doc</t>
   </si>
   <si>
     <t>INDICA PARA FAZER DOAÇÃO DOS LOTES DA GLEBA CAJU PARA OS PROPRIETÁRIOS QUE LÁ RESIDEM NAQUELA ÁREA</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8603/86be7654-707a-4cac-8069-81b47cf6a10b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8603/86be7654-707a-4cac-8069-81b47cf6a10b.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE SE FAZER ARBORIZAÇÃO NO BAIRRO BOM JESUS E EM FRENTE AO POSTO DE SAÚDE DA COHAB SERRA AZUL NO BAIRRO NOVO DIAMANTINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8604/02969477-2308-45e0-a84c-c2ec3183fccd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8604/02969477-2308-45e0-a84c-c2ec3183fccd.doc</t>
   </si>
   <si>
     <t>INDICA A INCLUSÃO DA GLEBA SALTINHO, NESTE MUNICIPIO, NO PROJETO DE INFRA-ESTRUTURA PARA AS COMUNIDADES ASSENTADAS ATRAVÉS DE PROJETOS DE ASSENTAMENTOS A CARGO DO INSTITUTO DE TERRAS DO ESTADO DE MATO GROSSO - INTERMAT.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8605/723db6f7-f08b-4103-838f-a34725b34808.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8605/723db6f7-f08b-4103-838f-a34725b34808.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE CALÇAMENTO OU PELO MENOS DE ENCASCALHAMENTO NA RUA PROJETADA LOCALIZADA NO BAIRRO DA PONTE NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR LINO OJEDA.</t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8608/25808b05-1b26-4d74-bcd7-43966d732e54.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8608/25808b05-1b26-4d74-bcd7-43966d732e54.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADO UM PAR DE TRAVES DE FUTEBOL DE CAMPO, NO CAMPO DO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8607/2a0a6cb5-e11a-4e2f-857c-0044be23aac4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8607/2a0a6cb5-e11a-4e2f-857c-0044be23aac4.doc</t>
   </si>
   <si>
     <t>INDICA JUNTO AOS ÓRGÃOS COMPETENTES A POSSIBILIDADE DE IMPLANTAÇÃO, NESTE MUNICIPIO, DO PROGRAMA - GARANTIA DE RENDA MÍNIMA.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8606/b42ebd5b-4e22-463b-b51a-116f3cdb33a6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8606/b42ebd5b-4e22-463b-b51a-116f3cdb33a6.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE IMPLANTAÇÃO DO SISTEMA DE ILUMINAÇÃO PRÓPRIA NAS PONTES NOS TRAJETOS MAIS MOVIMENTADOS E IGUALMENTE ISOLADOS (NAS DUAS LIGAÇÕES AO BAIRRO DA PONTE).</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8609/6cce3a7c-13be-42bf-91eb-7e782bfe978a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8609/6cce3a7c-13be-42bf-91eb-7e782bfe978a.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM ENVIADOS ESFORÇOS PARA IMPLANTAÇÃO DE CURSOS TÉCNICOS EM DIAMANTINO, NUMA EXTENSÃO DE ENSINO DA ETFMT.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8610/63a23127-c354-4f25-a135-ae67ba574de1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8610/63a23127-c354-4f25-a135-ae67ba574de1.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EFETIVADO A INCLUSÃO DA DISCIPLINA LINGUA ESPANHOLA NA GRADE CURRICULAR DAS ESCOLAS DE SUPLÊNCIA DA REDE PÚBLICA DE ENSINO, NO ÂMBITO ESTADUAL.</t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>ADONIAS LEITE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8613/dd1907c4-3d5f-4bda-b28f-e6495c037e9f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8613/dd1907c4-3d5f-4bda-b28f-e6495c037e9f.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM PROCEDIDOS OS SERVIÇOS DE LIMPEZA NAS RUAS DOS BAIRROS BOM JESUS E PÉ BRANCO, SITUADOS NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8612/c25ea3e5-b8fb-4b75-b04d-dc6269a1ab6a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8612/c25ea3e5-b8fb-4b75-b04d-dc6269a1ab6a.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DESIGNADO UM MÉDICO, DENTISTA E ENFERMEIRO DO MUNICIPIO PARA ATENDEREM AOS ASSENTAMENTOS E COMUNIDADES RURAIS.</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8611/9afce6be-0714-49e9-a8f0-89132eca97d6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8611/9afce6be-0714-49e9-a8f0-89132eca97d6.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO POR INTERMÉDIO DA PASTA, UMA SÉRIE DE PALESTRANTES NOS ASSENTAMENTOS E COMUNIDADES RURAIS SOBRE OS AGROTÓXICOS, MANEJO DE SOLO E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8614/1ac0ac93-eca5-4773-9315-0e88c8609b64.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8614/1ac0ac93-eca5-4773-9315-0e88c8609b64.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM AMPLIADOS OS SERVIÇOS DE ASSISTÊNCIA TÉCNICA FEITO PELO PROJETO LUMIAR</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8615/db7318f1-5c1f-4b4b-bc26-c08e5d8738c5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8615/db7318f1-5c1f-4b4b-bc26-c08e5d8738c5.doc</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE MONUMENTO HISTÓRICO DENOMINADO "CACIMBA", NA RUA BENEDITO MOREIRA DA SILVA, LOCAL DONDE OUTRORA EXISTIA UMA CACIMBA QUE SERVIA TODA POPULAÇÃO DE DIAMANTINO NO FORNECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8616/121bccdf-0887-4cbb-8e39-5499fb7b3876.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8616/121bccdf-0887-4cbb-8e39-5499fb7b3876.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA RECUPERADA A ILUMINAÇÃO DA QUADRA DE AREIA CO BAIRRO PEDREGAL, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8618/da685cdf-f594-496f-bff4-93dcd529ab97.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8618/da685cdf-f594-496f-bff4-93dcd529ab97.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EFETUADO O SERVIÇO DE PATROLAMENTO NO CAMPO DE FUTEBOL NO BAIRRO PÉ BRANCO, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8617/d96a01c3-a555-4322-a015-cd556443d15a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8617/d96a01c3-a555-4322-a015-cd556443d15a.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EFETUADO O SERVIÇO DE PATROLAMENTO NA ESTRADA DO AREIAL ATÉ A BOCAINA, PASSANDO POR DE TRAZ DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8619/af6f24c6-c96e-493d-afa2-86a4d2cef06a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8619/af6f24c6-c96e-493d-afa2-86a4d2cef06a.doc</t>
   </si>
   <si>
     <t>INDICA BUSCAR ENTENDIMENTOS JUNTO A REDE GLOBO DE TELEVISÃO NO SENTIDO DE INCLUIR DIAMANTINO NO ROTEIRO HISTÓRICO "BRASIL 500 ANOS".</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8620/eef24d8e-9ca7-4343-b6ca-36e392d3a1e3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8620/eef24d8e-9ca7-4343-b6ca-36e392d3a1e3.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DA PRESENÇA DE COMISSÃO A SER ORGANIZADA PELA PREFEITURA MUNICIPAL NO SEMINÁRIO "MATO GROSSO É HORA DE INVESTIR", A SER REALIZADA EM SÃO PAULO NO PRÓXIMO DIA 22 DE SETEMBRO.</t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8621/c840caa4-68a8-4e33-8e46-9924782e866e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8621/c840caa4-68a8-4e33-8e46-9924782e866e.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDA UMA FOSSA COMUNITÁRIA NO BAIRRO JARDIM PRIMAVERA, E QUE PERIODICAMENTE O CAMINHÃO LIMPA FOSSA EFETUE O ESVAZIAMENTO DA MESMA, SEM ONUS AOS MORADORES</t>
   </si>
   <si>
     <t>8623</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8623/04ac6d39-d006-4eec-b1f7-738f8d09d678.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8623/04ac6d39-d006-4eec-b1f7-738f8d09d678.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO UM ACESSO NO CANTEIRO DA AVENIDA DAS PALMEIRAS, EM FRENTE A ASFUCA NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8622/a4bb7ce6-2544-47bb-83b0-d81afd1567fb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8622/a4bb7ce6-2544-47bb-83b0-d81afd1567fb.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE FORMAÇÃO DE COMISSÃO MUNICIPAL PARA ACOMPANHAMENTO DA DISCUSÃO DO PLANO PLURIANUAL DO ESTADO DE MATO GROSSO PARA PROXIMO QUADRIÊNIO A SER DEBATIDO NA CIDADE DE TANGARÁ DA SERRA, DIA 9 DE SETEMBRO PRÓXIMO, ATENDENDO OS MUNICIPIOS DO MÉDIO NORTE I E II.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8624/15a4b1dd-c9b5-4670-bf82-498caebbc958.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8624/15a4b1dd-c9b5-4670-bf82-498caebbc958.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE SE FAZER QUEBRA MOLA NA DUPLICAÇÃO TREVÃO/PRO CRIA, NOS SEGUINTES PONTOS: EM FRENTE AO PIAMF/COOPERVALE/CASEMAT E PRO CRIA NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8626/166ee8e6-db37-4dc3-a0d5-365a040e96ae.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8626/166ee8e6-db37-4dc3-a0d5-365a040e96ae.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO REPAROS NA ILUMINAÇÃO DA RUA BENEDITO MOREIRA DA SILVA E PASSAR O CAMINHÃO PIPA PELO MENOS UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8625/cff32464-af41-4f31-a7ac-93b709856998.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8625/cff32464-af41-4f31-a7ac-93b709856998.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REALIZADOS OS SERVIÇOS DE REPAROS NAS PONTES DAS ESTRADAS DE ACESSO A GLEBA BOJUÍ I E II, PERTO DOS MORADORES PAULO DEHER E PAULINHO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8627/75bf1834-f378-423f-a111-b708b8714fcd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8627/75bf1834-f378-423f-a111-b708b8714fcd.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO PATROLAMENTO E ENCASCALHAMENTO DO PÁTIO DA CAPELA NOSSA SENHORA APARECIDA NO BAIRRO PEDREGAL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8628/4c3d4f49-7d44-44f1-b52a-7077a737509f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8628/4c3d4f49-7d44-44f1-b52a-7077a737509f.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REALIZADOS OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NO TRECHO ENTRE O TREVO DA CIDADE E A CEVAL, CUJAS OBRAS FORAM INICIADAS RECENTEMENTE.</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8629/6967c53d-961b-4038-bf88-99cd67106431.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8629/6967c53d-961b-4038-bf88-99cd67106431.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS OS SERVIÇOS DE REPLANTIO DAS PALMEIRAS IMPERIAIS NA AVENIDA DE ACESSO AO AEROPORTO, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8632/c88214bd-b53c-4d42-bd11-51df37f5118b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8632/c88214bd-b53c-4d42-bd11-51df37f5118b.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM UTILIZADOS OS SERVIÇOS DE COMUNICAÇÃO VISUAL (OUTDOOR) NO TRECHO DA RODOVIA DE ACESSO A DIAMANTINO (TREVO DO LAGARTO, ROSÁRIO OESTE E POSTO GIL).</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8630/1b58cd94-4b92-43e7-a85b-0b5a8fdf1431.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8630/1b58cd94-4b92-43e7-a85b-0b5a8fdf1431.doc</t>
   </si>
   <si>
     <t>INDICA VISTO A SITUAÇÃO DO LOTEAMENTO DO SENHOR JOSÉ DE SOUZA, NO NOVO DIAMANTINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8631/b51b68d8-98d9-4d0b-b9be-d4e817765e5f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8631/b51b68d8-98d9-4d0b-b9be-d4e817765e5f.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADO OS SERVIÇOS DE ENCASCALHAMENTO DO BAIRRO PEDREIRA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8633/b310ca4b-6128-4f31-b57f-69a437a40b5a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8633/b310ca4b-6128-4f31-b57f-69a437a40b5a.doc</t>
   </si>
   <si>
     <t>INDICA EMPENHO QUANTO AO RETORNO DO PROJETO DE LEI COMPLEMENTAR Nº. 260, DE AUTORIA DO SENADOR NELSON CARNEIRO, PARA DISCUSSÃO NO CONGRESSO NACIONAL.</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8635/6c2fa9d0-419b-47f9-a9a6-41145e4e2b72.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8635/6c2fa9d0-419b-47f9-a9a6-41145e4e2b72.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM MODIFICADOS A APRESENTAÇÃO VISUAL DAS INDICAÇÕES PLENÁRIAS DENOMINADAS 'MOÇÕES'; DORAVANTE FEITAS EM FOLHA ÚNICA TIPO DIPLOMA OU CERTIFICADO.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8634/980e6ef7-81d4-4665-8b4d-d92476acc715.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8634/980e6ef7-81d4-4665-8b4d-d92476acc715.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE ARBORIZAÇÃO NO AUTÓDROMO ZENIR BARBIERI, OU SIMPLESMENTE DOADOS AS MUDAS PARA O AUTOMÓVEL CLUBE REALIZAR O MESMO TRABALHO.</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8636/f276d593-2443-4251-9cb8-1a324f80d678.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8636/f276d593-2443-4251-9cb8-1a324f80d678.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE MANUTENÇÃO E LIMPEZA NAS ADJACÊNCIAS DA FOSSA SÉPTICA, NO BAIRRO COHAB, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8637/0dda5bd6-b70b-421f-b094-748706317f37.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8637/0dda5bd6-b70b-421f-b094-748706317f37.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM ENVIADOS OS ESFORÇOS PARA OBTER IMAGENS DE SATÉLITE, ATUALIZADAS DO MUNICÍPIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8640/c206e80a-dfd8-457d-833e-ff7d86867b0f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8640/c206e80a-dfd8-457d-833e-ff7d86867b0f.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO SERVIÇOS DE PATROLAMENTO NA ESTRADA QUE LIGA O PARECIS A FAZENDA NOSSA SENHORA APARECIDA PASSANDO PELA FAZENDA DO SENHOR BENO EGON NEIS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8639/1cec9c52-4e72-4601-9598-f08c5c08ad0f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8639/1cec9c52-4e72-4601-9598-f08c5c08ad0f.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO SERVIÇOS DE REPAROS NAS LONGARINAS DA PONTE DO RIO CLARO PASSANDO PELA ESTRADA DA FAZENDA MORENINHA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8638/87af3706-95f6-4f8b-a718-4c1a3acc6630.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8638/87af3706-95f6-4f8b-a718-4c1a3acc6630.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE ARBORIZAR OS BAIRROS BURITI JARDIM TROPICAL E PARQUE ESPORTIVO.</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8641/2b7ea6da-cbc3-46d0-afe9-20aa5118ba48.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8641/2b7ea6da-cbc3-46d0-afe9-20aa5118ba48.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE TRANSFORMAR O POSTO TELEFÔNICO DA LOCALIDADE WIPICH, EM SERVIÇOS CELULAR RURAL.</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8642/fe2b2b61-ecdd-4bda-affd-26893fb0bbf2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8642/fe2b2b61-ecdd-4bda-affd-26893fb0bbf2.doc</t>
   </si>
   <si>
     <t>INDICA PARA FAZER GESTÃO JUNTO AO GOVERNO ESTADUAL, PARA QUE TROQUE A PONTE DO RIO PORTELA POR TUBO OU MANILHA.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8645/cf48571c-7f9d-460f-b4a3-8c0894a7d106.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8645/cf48571c-7f9d-460f-b4a3-8c0894a7d106.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSTRUÍDO "PASSEIO PARA PEDESTRES" NA AVENIDA BURITI, ENTRE O DEPÓSITO DE MADEIRA DIAMANTINO E ESQUINA DA AABB.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8644/e83d5297-5715-45b9-b0f5-19391abba7f6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8644/e83d5297-5715-45b9-b0f5-19391abba7f6.doc</t>
   </si>
   <si>
     <t>INDICA NOTIFICAR O PROPRIETÁRIO DO IMÓVEL EDIFICADO A RUA ALMIRANTE BATISTA DAS NEVES ESQUINA COM A TRAVESSA DA REPÚBLICA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>FRANCY DOMINICI SOARES, JOSÉ ROSEVALDO SEVERO DE SOUZA, VALDANIR BARBIERI</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8643/cc3c0159-f33c-4f9e-9263-b510d82ae22a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8643/cc3c0159-f33c-4f9e-9263-b510d82ae22a.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE ATENDER A CULTURA DIAMANTINENSE COM A CONSTRUÇÃO DE BARRACÃO PARA VELHA GUARDA.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>FRANCISCO EDILZE ARAGÃO CATUNDA, FRANCY DOMINICI SOARES, VALDANIR BARBIERI</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8646/7bceda1e-d87c-4d0e-9844-c89dced14e02.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8646/7bceda1e-d87c-4d0e-9844-c89dced14e02.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE CONSTRUIR UM TREVO NA RODOVIA BR-364, NA LOCALIDADE - ENTRADA PARA O PROJETO DE SUINOCULTURA DA CAROLL'S FOOD'S, E NA OUTRA MARGEM DA RODOVIA, ENTRADA PARA O PROJETO DE ASSENTAMENTO RURAL DA GLEBA CAETÉ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8648/ae491552-7334-4e40-81cb-873cd5bd6146.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8648/ae491552-7334-4e40-81cb-873cd5bd6146.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE MANUTENÇÃO/RECUPERAÇÃO DE PARTE DA RODOVIA BR-364, TRECHO QUE DÁ ACESSO A DIVERSOS PROJETOS EM FASE DE IMPLANTAÇÃO EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>FRANCISCO EDILZE ARAGÃO CATUNDA, FRANCY DOMINICI SOARES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8647/b3767031-c4bb-4581-92fd-b595843e82b8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8647/b3767031-c4bb-4581-92fd-b595843e82b8.doc</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM POSTO DE FISCALIZAÇÃO/MANUTENÇÃO NO SISTEMA DE CAPTAÇÃO DE ÁGUA DO RIO DIAMANTINO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8649/27a49115-b45a-4894-b467-0c8d5bc8408a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8649/27a49115-b45a-4894-b467-0c8d5bc8408a.doc</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE FIRMAR CONVÊNIO COM AS SEGUINTES ENTIDADES: BRADESCO, HSBC BAMERINDOS E SICREDI, EM DIAMANTINO-MT.</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8650/6b7d2ab5-8423-477a-9fb7-fc2411effb88.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8650/6b7d2ab5-8423-477a-9fb7-fc2411effb88.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM PROCEDIDOS OS SERVIÇOS DE RECUPERAÇÃO DA MT 240, NA ALTURA DA OLVEPAR, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8651/f538f7ab-afb6-402e-97a8-dbcf73cb6fe9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8651/f538f7ab-afb6-402e-97a8-dbcf73cb6fe9.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM ENVIADOS ESFORÇOS PARA EFETIVAR O RECADASTRAMENTO E A TRANSFERÊNCIA DE TÍTULOS ELEITORAIS NOS ASSENTAMENTOS RURAIS (BOJUÍ E CAETÉ).</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8652/1c87adea-d396-48da-960b-04fdd658dc03.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8652/1c87adea-d396-48da-960b-04fdd658dc03.doc</t>
   </si>
   <si>
     <t>INDICA A RECUPERAÇÃO DA PRAÇA EM FRENTE A IGREJA NOSSA SENHORA DA CONCEIÇÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8655/d4f0d115-74c2-4366-9488-940321715b23.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8655/d4f0d115-74c2-4366-9488-940321715b23.doc</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE UMA SALA DE AULA ATRAVÉS DO PROJETO BB-EDUCAR, NO SALÃO DA IGREJA PRESBITERIANA GETSÊMANI, NO BAIRRO DA PONTE, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>ABIDES DE OLIVEIRA PIRES, ADONIAS LEITE DA SILVA, ALÉCIO EPIFÂNIO SOARES, FRANCISCO EDILZE ARAGÃO CATUNDA, FRANCY DOMINICI SOARES, GELSON LEANDRO GUBERT, JOSÉ BEZERRA DE LIMA, JOSÉ ROSEVALDO SEVERO DE SOUZA, JOÃO BOBADILHA, MARCOS JOSÉ PICOLIN SANCHES, VALDANIR BARBIERI</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8653/ae69984e-e695-4788-b676-91ae694b9456.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8653/ae69984e-e695-4788-b676-91ae694b9456.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE TRANSPORTE DE ALUNOS DA GLEBA CAETÉ PARA DIAMANTINO, NO PERIODO NOTURNO.</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>ALÉCIO EPIFÂNIO SOARES, GELSON LEANDRO GUBERT</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8654/a331dd67-d91b-461a-b70b-fe1913df314b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8654/a331dd67-d91b-461a-b70b-fe1913df314b.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EFETUADOS LEVANTADOS TÉCNICOS PARA AVERIGUAR A FALTA DE MEDICAMENTOS NOS POSTOS DE SAÚDE DE DIAMANTINO.</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8656/7042ecdb-39b0-443a-a81b-9a8aadab1276.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8656/7042ecdb-39b0-443a-a81b-9a8aadab1276.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM RECUPERADAS AS PONTES DE MADEIRAS NO ACESSO A GLEBA BOJUÍ, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8657/1d0dad0f-becf-46ec-99cf-566e290d05ab.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8657/1d0dad0f-becf-46ec-99cf-566e290d05ab.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DESIGNADO UMA VIATURA PARA A DELEGACIA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8658/69559f50-d390-4a76-a58c-5795d97c906e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8658/69559f50-d390-4a76-a58c-5795d97c906e.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CONSIDERADO A PRIORI A LIBERAÇÃO DE RECURSOS PARA A 2ª ETAPA DE CONSTRUÇÃO DE ESTRADAS NOS PROJETOS DE ASSENTAMENTOS DE DIAMANTINO (BOJUÍ E CAETÉ).</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8659/d296ee7a-5903-4a10-b476-f82cec84f6ec.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8659/d296ee7a-5903-4a10-b476-f82cec84f6ec.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM PROCEDIDOS OS SERVIÇOS DE REPOSIÇÃO DE LÃMPADAS NA RUA MARCELINO RÉGIS, ENTRE A FID E A PONTE SOBRE O RIBEIRÃO DO OURO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8660/5a9b7b91-af05-4f32-a2b0-7d59d36d7fa9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8660/5a9b7b91-af05-4f32-a2b0-7d59d36d7fa9.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROMOVIDO PELO ORGANISMO DE JUSTIÇA, O 'DIA DE AÇÃO DA CIDADANIA', REALIZADO NOS ASSENTAMENTOS RURAIS (BOJUÍ, CAETÉ) E OUTRAS LOCALIDADES RURAIS.</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>ADONIAS LEITE DA SILVA, FRANCY DOMINICI SOARES, GELSON LEANDRO GUBERT, JOSÉ BEZERRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8661/4857cb95-def7-4928-91b4-e842852476d4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8661/4857cb95-def7-4928-91b4-e842852476d4.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE VEICULAR LINHA DE ÔNIBUS AOS DOMINGOS E FERIADOS.</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8662/09ae9597-8f10-4843-93a7-a99fbbf6ecca.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8662/09ae9597-8f10-4843-93a7-a99fbbf6ecca.doc</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS COM VISTAS A IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÂNSITO NAS DEMAIS RUAS DESTA CIDADE.</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8663/6d1d0fdc-e478-4311-918f-34c1ee164a6f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8663/6d1d0fdc-e478-4311-918f-34c1ee164a6f.doc</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE REDES DE COLETA E TRATAMENTO DE ESGOTO NO CENTRO E BAIRROS DESTA CIDADE.</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8664/17ae0fba-4e46-423d-86ef-cad1a2060dea.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8664/17ae0fba-4e46-423d-86ef-cad1a2060dea.doc</t>
   </si>
   <si>
     <t>INDICA A TELEMAT, A ESPECIAL ATENÇÃO DO SENHOR JOSÉ SAMPAIO DE MEDEIROS, DIRETOR PRESIDENTE DAQUELA EMPRESA, A INSTALAÇÃO DE SISTEMA DE COMUNICAÇÃO A CARTÃO "ORELHÃO", NA LOCALIDADE DOS PARECIS, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8665/d4a2a9ac-e423-433e-9177-fc16da59ef9e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8665/d4a2a9ac-e423-433e-9177-fc16da59ef9e.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM INICIADAS AS OBRAS DE URBANIZAÇÃO E DE VIGILÂNCIA SANITÁRIA NO LEITO DO CÓRREGO QUE CORTA PARTE DO BAIRRO BURITI, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8667/58ced9bd-e4ea-495b-bb0b-bd6e26deb4f0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8667/58ced9bd-e4ea-495b-bb0b-bd6e26deb4f0.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJA IMPLANTADO EM DIAMANTINO O CENTRO DE APOIO PSIQUICO SOCIAL, VOLTADO A ATENDER A COLETIVIDADE DE DIAMANTINO.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8666/e0b6b527-c44f-492c-a0bf-b0f273b6a4cf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8666/e0b6b527-c44f-492c-a0bf-b0f273b6a4cf.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS OS SERVIÇOS DE RECUPERAÇÃO DAS ESTRADAS VICINAIS NAS LOCALIDADES DA MELGUEIRA, PIRAPUTANGA, ZORTEA E ATERRADO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8668/17c33530-95cb-4e28-89f0-3fc5a8c5506c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8668/17c33530-95cb-4e28-89f0-3fc5a8c5506c.doc</t>
   </si>
   <si>
     <t>QUE SEJAM INICIADOS AS OBRAS DE RECUPERAÇÃO DA ESTRADA DE ACESSO AS PROPRIEDADES DA REGIÃO DO CARAMBA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8669/365e6442-4ae1-4a83-a763-13c492ca3026.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8669/365e6442-4ae1-4a83-a763-13c492ca3026.doc</t>
   </si>
   <si>
     <t>INDICA A ELABORAÇÃO DE PLANO DIRETOR PARA O MUNICIPIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>FRANCISCO EDILZE ARAGÃO CATUNDA, JOSÉ BEZERRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8670/a1154cf8-4ec6-486a-b55a-769511d546dd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8670/a1154cf8-4ec6-486a-b55a-769511d546dd.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE CONSTRUIR EM FRENTE A SAIDA E A FÁBRICA DE REFRIGERANTES FRESK ABRIGOS PARA OS USUÁRIOS QUE SE UTILIZAM DO SISTEMA DE TRANSPORTE COLETIVO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8671/13a067c0-3715-49f7-8185-9d5987d9faf1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8671/13a067c0-3715-49f7-8185-9d5987d9faf1.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM RECUPERADOS A ILUMINAÇÃO PÚBLICA NAS RUAS DO BAIRRO BURITI, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8672/3d2cc794-4f70-4559-bca0-6264b1ee748a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8672/3d2cc794-4f70-4559-bca0-6264b1ee748a.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM FEITOS OS SERVIÇOS DE CONSTRUÇÃO DE PASSEIOS (CALÇADAS) EM TODO O PERCURSO DA RUA DES. JOAQUIM PEREIRA FERREIRA MENDES E AS RUAS MAIS IMPORTANTES NAS LIGAÇÕES COM ESTA, NA PRIMEIRA FASE E NA SEGUINTE, TODAS AS DEMAIS.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8673/59e390ff-6d65-4775-891c-261b08c9885a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8673/59e390ff-6d65-4775-891c-261b08c9885a.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE CURSO SOBRE EDUCAÇÃO AMBIENTAL, DESTINADO AOS ASSENTADOS DA GLEBA SALTINHO, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8674/1a75bce1-488e-4b2b-bbbb-13e9bf800981.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8674/1a75bce1-488e-4b2b-bbbb-13e9bf800981.doc</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE QUE SEJA COLOCADO POSTES COM LÂMPADAS NO INTERIOR DO CEMITÉRIO LOCAL.</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8675/9cff0ddc-164d-426f-9061-412fc41a08ae.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8675/9cff0ddc-164d-426f-9061-412fc41a08ae.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REALIZADOS OS SERVIÇOS DE PRATOLAMENTO E ENCASCALHAMENTO NAS RUAS DOS BAIRROS PEDREGAL, VALE DO SOL E PEDREIRA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8676/752acd1e-ee98-43d4-837f-ed72279f3732.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8676/752acd1e-ee98-43d4-837f-ed72279f3732.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REALIZADOS OS SERVIÇOS DE TAPA BURACO NA AVENIDA DIAMANTINO.</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8677/2831f782-2fdb-49bb-b6d9-f98a39accef6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8677/2831f782-2fdb-49bb-b6d9-f98a39accef6.doc</t>
   </si>
   <si>
     <t>INDICA A INCLUSÃO DO MUNICIPIO DE DIAMANTINO NO PRODER-PROGRAMA DE EMPREGO E RENDA.</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8679/43d0f68e-45c8-4476-bf4b-2208bacac11c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8679/43d0f68e-45c8-4476-bf4b-2208bacac11c.doc</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM EXECUTADOS OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NAS RUAS DO BAIRRO JARDIM PRIMAVERA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>10742</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ABIDES DE OLIVEIRA PIRES, GELSON LEANDRO GUBERT</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10742/f97defc0-897b-4cd9-bfc7-fa431cd59491.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10742/f97defc0-897b-4cd9-bfc7-fa431cd59491.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" A FAMÍLIA DO SENHOR PAULO ROSA DA SILVA</t>
   </si>
   <si>
     <t>10741</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10741/c49b8fe9-1214-4922-9aa7-f80d54ffb05f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10741/c49b8fe9-1214-4922-9aa7-f80d54ffb05f.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO PROFESSOR OSWALDO SOLER</t>
   </si>
   <si>
     <t>10740</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10740/1887cc92-877f-4c06-a959-7fdc15d00954.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10740/1887cc92-877f-4c06-a959-7fdc15d00954.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO PROFESSOR PAULO CESAR BARROS</t>
   </si>
   <si>
     <t>10743</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10743/aa45e2bf-2df6-404c-ad17-c23abdc2ba0f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10743/aa45e2bf-2df6-404c-ad17-c23abdc2ba0f.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" A COMISSÃO TÉCNICA E JOGADORES DE DIAMANTINO ESPORTE CLUBE</t>
   </si>
   <si>
     <t>10745</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10745/50d5d5dc-76b0-4a37-ba42-75ef79bc7c18.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10745/50d5d5dc-76b0-4a37-ba42-75ef79bc7c18.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO DR. ADRIANO PERALTA DE MORAIS, DELEGADO DE POLÍCIA</t>
   </si>
   <si>
     <t>10746</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10746/43ebf7cb-4007-46b9-b4ac-29a3c712fb34.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10746/43ebf7cb-4007-46b9-b4ac-29a3c712fb34.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO SENHOR ANTONIO JOSÉ ORMOND, CHEFE DA 4ª DELEGACIA DE POLICIA RODOVIARIA</t>
   </si>
   <si>
     <t>10744</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>FRANCISCO EDILZE ARAGÃO CATUNDA, JOÃO BOBADILHA, MARCOS JOSÉ PICOLIN SANCHES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10744/9302dcfc-2dcb-4a2a-9d01-c408e1bc4dd6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10744/9302dcfc-2dcb-4a2a-9d01-c408e1bc4dd6.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" À FAMÍLIA DE ALCIMAR MACHADO DA SILVA</t>
   </si>
   <si>
     <t>10747</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10747/31c7d6db-56e5-4162-bed0-a68ddb5f761e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10747/31c7d6db-56e5-4162-bed0-a68ddb5f761e.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO EXCELENTÍSSIMO SENHOR ELISEU PADILHA, MINISTRO DOS TRANSPORTES</t>
   </si>
   <si>
     <t>10750</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10750/8a1daf9c-43e1-45f2-ad76-adaf02468f0a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10750/8a1daf9c-43e1-45f2-ad76-adaf02468f0a.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AOS ASSESSORES DO GABINETE DO DEPUTADO WILSON SANTOS</t>
   </si>
   <si>
     <t>10749</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10749/bc54a7f2-c0dd-4dda-8238-d751abfb32e9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10749/bc54a7f2-c0dd-4dda-8238-d751abfb32e9.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" A ASSOCIAÇÃO DIAMANTINENSE DE CULTURA - GANZA</t>
   </si>
   <si>
     <t>10748</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10748/3b784b8b-a528-4944-a91b-fa23ad3e7096.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10748/3b784b8b-a528-4944-a91b-fa23ad3e7096.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APOIO" AO SENHOR JOSÉ PITAN TOLEDO</t>
   </si>
   <si>
     <t>10751</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10751/09ccd566-c3ff-4f9e-ae79-77aafcce0d65.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10751/09ccd566-c3ff-4f9e-ae79-77aafcce0d65.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AOS DIRETORES DA INDUSTRIA DE REFRIGERANTES FRESK</t>
   </si>
   <si>
     <t>10753</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10753/9bb30fc2-ce38-4bc3-9ba4-7857bceee9bc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10753/9bb30fc2-ce38-4bc3-9ba4-7857bceee9bc.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO SENADOR ANTERO PAES DE BARROS</t>
   </si>
   <si>
     <t>10752</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10752/8ed62bbf-ef9e-4e67-bc87-06ad98e497e3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10752/8ed62bbf-ef9e-4e67-bc87-06ad98e497e3.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO VEREADOR FRANCISCO EDILZE ARAGÃO CATUNDA</t>
   </si>
   <si>
     <t>10754</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10754/f86daf34-426d-408a-a51a-9d2de0d59242.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10754/f86daf34-426d-408a-a51a-9d2de0d59242.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AOS DIRETORES DA EMPRESA KIARROZ</t>
   </si>
   <si>
     <t>10755</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10755/affe7b9b-7492-41fd-90b9-602ab2b55a41.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10755/affe7b9b-7492-41fd-90b9-602ab2b55a41.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO SENHOR JOÃO GONÇALVES LOPES</t>
   </si>
   <si>
     <t>10756</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10756/be7e0a2f-fee9-45cb-a217-f38ffe15c729.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10756/be7e0a2f-fee9-45cb-a217-f38ffe15c729.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO DOUTOR FERNANDO JANUÁRIO DE SOUZA</t>
   </si>
   <si>
     <t>10757</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10757/b29c23a2-d306-4946-930f-4efc1fe6b902.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10757/b29c23a2-d306-4946-930f-4efc1fe6b902.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO SENHOR BENEDITO FRANCISCO MARTINS</t>
   </si>
   <si>
     <t>10758</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10758/497d46df-8e50-4959-9744-1c4faa67b4b0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10758/497d46df-8e50-4959-9744-1c4faa67b4b0.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO SENHOR JAIR PRAXEDES CAPISTRANO</t>
   </si>
   <si>
     <t>10759</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10759/0c71fad3-e995-49be-9456-aa61e084d36e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10759/0c71fad3-e995-49be-9456-aa61e084d36e.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APOIO" AO SENHOR HERCULANO VASCONCELLOS</t>
   </si>
   <si>
     <t>10760</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10760/6cb8b9cd-f520-41aa-ac8d-87de1f7bf0cd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10760/6cb8b9cd-f520-41aa-ac8d-87de1f7bf0cd.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO SENHOR LEONIR ZARDO EXTENSIVO AOS SERVIDORES DA ESCOLA AGRICOLA</t>
   </si>
   <si>
     <t>10761</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10761/b929f204-ca97-4fb6-a326-b7c2ba3d429c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10761/b929f204-ca97-4fb6-a326-b7c2ba3d429c.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APOIO" À ANABB - ASSOCIAÇÃO NACIONAL DOS FUNCIONÁRIOS DO BANCO DO BRASIL</t>
   </si>
   <si>
     <t>10762</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10762/a4dbd20f-8d0a-4519-8e80-46ce498cc7b4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10762/a4dbd20f-8d0a-4519-8e80-46ce498cc7b4.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" A FAMÍLIA DO ARLINDO DE OLIVEIRA</t>
   </si>
   <si>
     <t>10763</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10763/3cc71a8a-1226-4d1e-8826-1bc66facfedb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10763/3cc71a8a-1226-4d1e-8826-1bc66facfedb.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR" A FAMÍLIA DE AGUINALDO MARINS</t>
   </si>
   <si>
     <t>10764</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>FRANCY DOMINICI SOARES, GELSON LEANDRO GUBERT</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10764/35c45cb5-6bae-490d-ac10-f8a929fdf41b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10764/35c45cb5-6bae-490d-ac10-f8a929fdf41b.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" A SENHORA MARIA TEREZA OTTON</t>
   </si>
   <si>
     <t>10766</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10766/279f6a45-cf1f-4129-90a3-448d4472ca9d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10766/279f6a45-cf1f-4129-90a3-448d4472ca9d.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO GANZA</t>
   </si>
   <si>
     <t>10765</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10765/59a27545-80a2-4183-8e3d-bc918a0a16f8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10765/59a27545-80a2-4183-8e3d-bc918a0a16f8.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO DESPORTISTA (JOAQUIM CASETTA FERREIRA) KIM</t>
   </si>
   <si>
     <t>10767</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10767/a97c6c72-0192-4156-a051-852b17505717.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10767/a97c6c72-0192-4156-a051-852b17505717.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A EXCELENTÍSSIMA SENHORA JUÍZA CLASSISTA REPRESENTANTE DOS EMPREGADORES DA JCJ DE DIAMANTINO/MT SENHORA JOZANE TONIOLLO</t>
   </si>
   <si>
     <t>10768</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10768/3103b45b-2cb1-4a6c-9f09-8bdf378f590a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10768/3103b45b-2cb1-4a6c-9f09-8bdf378f590a.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO RADIALISTA ISNARD BARROS "TITITO"</t>
   </si>
   <si>
     <t>10769</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10769/8b9469ce-4fa5-432c-9493-295378877f62.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10769/8b9469ce-4fa5-432c-9493-295378877f62.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO GRUPO MAEDA</t>
   </si>
   <si>
     <t>10770</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10770/10a69f71-c731-491c-a97a-2daa3118df89.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10770/10a69f71-c731-491c-a97a-2daa3118df89.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" A CARROLL'S FOOD'S DO BRASIL E SEUS PARCEIROS (MPE/POLATO E CARROL'S FOOD'S INC.),</t>
   </si>
   <si>
     <t>10771</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10771/c3ce10f1-9527-4c92-961c-ae0ea8b4a543.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10771/c3ce10f1-9527-4c92-961c-ae0ea8b4a543.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AOS DIRETORES DA ELMA (ELETRICIDADE MATO GROSSO) E AOS DIRETORES DO GRUPO COLIBRI</t>
   </si>
   <si>
     <t>10772</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10772/fe0c8055-b0df-491a-b2dc-23b226919e07.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10772/fe0c8055-b0df-491a-b2dc-23b226919e07.doc</t>
   </si>
   <si>
     <t>"MOÇÃO DE APLAUSO" AO SECRETÁRIO DE ESTADO DE AGRICULTURA, DEPUTADO ESTADUAL CHICO DALTRO</t>
   </si>
   <si>
     <t>10773</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10773/c1c493d4-4931-4a70-b010-c27528c5ed8a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10773/c1c493d4-4931-4a70-b010-c27528c5ed8a.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À SENHORA IVONE DA SILVA BARROS DALEXANDRE, E A SENHORA ANDRÉIA BARROS</t>
   </si>
   <si>
     <t>10774</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>ALÉCIO EPIFÂNIO SOARES, JOÃO BOBADILHA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10774/dd774d9c-ef4b-4b1e-85d0-5c8f462149b0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10774/dd774d9c-ef4b-4b1e-85d0-5c8f462149b0.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AOS SENHORES CARLOS ODORICO DOLIREO ROSA, ALEXANDRE MOTA E A SENHORA ANDRÉIA BARROS</t>
   </si>
   <si>
     <t>10776</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10776/e18cbbb0-445d-4bc4-bc65-4351f90642c2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10776/e18cbbb0-445d-4bc4-bc65-4351f90642c2.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMILIA DE FABIO BISPO PEREIRA</t>
   </si>
   <si>
     <t>10775</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10775/954837ed-059e-4b86-95ad-07c316415d94.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10775/954837ed-059e-4b86-95ad-07c316415d94.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO EXCELENTÍSSIMO SENHOR DANTE MARTINS DE OLIVEIRA E AOS EXCELENTÍSSIMOS SENHORES DEPUTADOS ESTADUAIS</t>
   </si>
   <si>
     <t>10777</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>GELSON LEANDRO GUBERT, MARCOS JOSÉ PICOLIN SANCHES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10777/ff58afe1-6d64-4ce1-bc1d-0eac0e24c540.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10777/ff58afe1-6d64-4ce1-bc1d-0eac0e24c540.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A SENHORA DJANICE CLARICE PICOLIN SANCHES</t>
   </si>
   <si>
     <t>10778</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>FRANCISCO EDILZE ARAGÃO CATUNDA, GELSON LEANDRO GUBERT</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10778/f881575b-7048-468d-bb06-ffeda12789c1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10778/f881575b-7048-468d-bb06-ffeda12789c1.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR ANTONIO MARTINS TEIXEIRA</t>
   </si>
   <si>
     <t>10780</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10780/5e8a35b0-0cc0-489b-a9d7-879dbd13d9b7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10780/5e8a35b0-0cc0-489b-a9d7-879dbd13d9b7.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS SÓCIOS DA UNED - UNIÃO DE ENSINO SUPERIOR DE DIAMANTINO, SENHORA MARIA DA CONCEIÇÃO MENDES FRANÇA, SENHORES GILMAR FERREIRA MENDES, JOSÉ PEREIRA RÉGIS, MARCOS ANTONIO ASSI TOZZATTI E EDUARDO MÁRIO JOERKE MENDES</t>
   </si>
   <si>
     <t>10779</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>FRANCY DOMINICI SOARES, MARCOS JOSÉ PICOLIN SANCHES, VALDANIR BARBIERI</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10779/afbf2447-222d-480d-8d59-7cb8fddc4d14.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10779/afbf2447-222d-480d-8d59-7cb8fddc4d14.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMILIA DE ANTONIO MANRIQUE</t>
   </si>
   <si>
     <t>10781</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10781/b19d92d6-33fb-497f-a519-975569c63c04.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10781/b19d92d6-33fb-497f-a519-975569c63c04.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMILIA DE ALVINO PASCOAL DA ROSA</t>
   </si>
   <si>
     <t>10782</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10782/8391bc97-3277-4c4b-be5a-98aea1648810.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10782/8391bc97-3277-4c4b-be5a-98aea1648810.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO CLEBERSON ANTONIETTI E JOEL MONTEIRO</t>
   </si>
   <si>
     <t>10783</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10783/f2b5387f-d049-4819-b746-c2a96a79fdfe.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10783/f2b5387f-d049-4819-b746-c2a96a79fdfe.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SENHOR VALTER TRABACHIN</t>
   </si>
   <si>
     <t>10784</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>ADONIAS LEITE DA SILVA, FRANCISCO EDILZE ARAGÃO CATUNDA, FRANCY DOMINICI SOARES, JOSÉ BEZERRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10784/55aa18e4-84ce-4171-b802-cc185b39cf36.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10784/55aa18e4-84ce-4171-b802-cc185b39cf36.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE JARI CAPISTRANO DA SILVA</t>
   </si>
   <si>
     <t>10786</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>ALÉCIO EPIFÂNIO SOARES, FRANCISCO EDILZE ARAGÃO CATUNDA, JOSÉ ROSEVALDO SEVERO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10786/23d6c3fa-d902-4a44-9795-bf90a8b8334f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10786/23d6c3fa-d902-4a44-9795-bf90a8b8334f.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE JOSÉ MARIA DA SILVA</t>
   </si>
   <si>
     <t>10785</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10785/f01ff608-3e9b-4e0e-89af-dae8be9bef13.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10785/f01ff608-3e9b-4e0e-89af-dae8be9bef13.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS FORMANDOS DO CURSO DE ADMINISTRAÇÃO - TURMA 1996/1999 - DAS FACULDADES INTEGRADAS DE DIAMANTINO</t>
   </si>
   <si>
     <t>10787</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10787/7f6187e4-893f-4fb6-bae3-3f5a61217c13.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10787/7f6187e4-893f-4fb6-bae3-3f5a61217c13.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À FACULDADES INTEGRADAS DE DIAMANTINO</t>
   </si>
   <si>
     <t>10788</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10788/5b9a4ca6-5750-4c89-ac21-ab9d5dabf245.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10788/5b9a4ca6-5750-4c89-ac21-ab9d5dabf245.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A FAMÍLIA DE MANOEL BENEDITO DE ARRUDA</t>
   </si>
   <si>
     <t>14632</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14632/88be2359-52d0-4e0f-8034-22dcbe8a654c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14632/88be2359-52d0-4e0f-8034-22dcbe8a654c.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O JULGAMENTO DAS CONTAS DA PREFEITURA MUNICIPAL DE DIAMANTINO, NO EXERCICIO DE 1.997, NA GESTÃO DO PREFEITO JOÃO BATISTA DE ALMEIDA FILHO.</t>
   </si>
   <si>
     <t>14633</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14633/92725d21-6e9d-42eb-94f6-b5e5d6af3591.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14633/92725d21-6e9d-42eb-94f6-b5e5d6af3591.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA "DAYSE BARROS FROTA".</t>
   </si>
   <si>
     <t>14634</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14634/99081691-0cf0-4962-b44c-daba6d67e410.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14634/99081691-0cf0-4962-b44c-daba6d67e410.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA "JOEL PRAXEDES CAPISTRANO".</t>
   </si>
   <si>
     <t>14635</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14635/2e6fe8a2-eef3-4a00-9a55-6756bc3fa836.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14635/2e6fe8a2-eef3-4a00-9a55-6756bc3fa836.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA "JUZAIDE MARTINS GUIMARÃES".</t>
   </si>
   <si>
     <t>14636</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14636/44df8ff8-a7e8-47a5-b64a-ccd0380408e8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14636/44df8ff8-a7e8-47a5-b64a-ccd0380408e8.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR "MIGUEL FERREIRA DE ALMEIDA".</t>
   </si>
   <si>
     <t>14637</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14637/fa19fc5f-92fd-482f-a209-b8efc4485fe6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14637/fa19fc5f-92fd-482f-a209-b8efc4485fe6.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR "TERIGE VANNI FILHO".</t>
   </si>
   <si>
     <t>14639</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14639/e7a07a2f-4da1-43a5-8046-df53b00e63e0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14639/e7a07a2f-4da1-43a5-8046-df53b00e63e0.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA "RUI RODRIGUES FONTES".</t>
   </si>
   <si>
     <t>14638</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14638/c9fa0401-472d-4328-9c2e-61258754c97e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14638/c9fa0401-472d-4328-9c2e-61258754c97e.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA "PEDROSA PINHO DA SILVA".</t>
   </si>
   <si>
     <t>14640</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14640/908980ca-f5ae-403e-92d7-3f767165cdc7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14640/908980ca-f5ae-403e-92d7-3f767165cdc7.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR "LENIÉRCIO CÉLIO QUEIRÓZ DA SILVA".</t>
   </si>
   <si>
     <t>14642</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14642/3d8a58e1-1c97-4d71-b80d-b2caf8b43231.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14642/3d8a58e1-1c97-4d71-b80d-b2caf8b43231.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR "NELZITO DE OLIVEIRA".</t>
   </si>
   <si>
     <t>14641</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14641/a25904fa-9f85-48de-8e2d-c0590a8542fc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14641/a25904fa-9f85-48de-8e2d-c0590a8542fc.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" AO SENHOR "EDEVALDO PEDROSO DE BARROS".</t>
   </si>
   <si>
     <t>14643</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14643/ede93a1f-7305-4e2e-b07e-b6a7720fefd1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14643/ede93a1f-7305-4e2e-b07e-b6a7720fefd1.doc</t>
   </si>
   <si>
     <t>CONCEDE HONRARIA "ORDEM ALMIRANTE BATISTA DAS NEVES" A SENHORA "NILDE ALVES MENDES".</t>
   </si>
   <si>
     <t>14644</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14644/68aeffdd-abce-4dea-b1ba-acf312283f09.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14644/68aeffdd-abce-4dea-b1ba-acf312283f09.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO E CIDADÃ DIAMANTINENSE AOS SENHORES JUÍZES: DR. JOSÉ SIMIONE, DRª. LEILA CONCEIÇÃO DA SILVA BOCCOLI E DRª. ROSELI DARAIA MOSES XOCAIRA.</t>
   </si>
   <si>
     <t>14645</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14645/49b84f26-dba1-4e6a-b522-356b62ff63cf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14645/49b84f26-dba1-4e6a-b522-356b62ff63cf.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "BENUTE FARIA DA SILVA".</t>
   </si>
   <si>
     <t>14647</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14647/946857cf-be1f-4e18-b444-8d5570ff4189.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14647/946857cf-be1f-4e18-b444-8d5570ff4189.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "WALTER TRABACHIN".</t>
   </si>
   <si>
     <t>14646</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14646/e9947d7b-c91a-4778-a83c-cd4816f009e3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14646/e9947d7b-c91a-4778-a83c-cd4816f009e3.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "JOÃO GONÇALVES LOPES".</t>
   </si>
   <si>
     <t>14648</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14648/6620b365-ed35-4496-83c2-2e82fccd127a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14648/6620b365-ed35-4496-83c2-2e82fccd127a.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "ROBERTO KAZI SON".</t>
   </si>
   <si>
     <t>14649</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14649/bbe5c95e-c2f3-45f6-be03-adb8b7f0ac7d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14649/bbe5c95e-c2f3-45f6-be03-adb8b7f0ac7d.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "VALDINEIS MASSAROLO".</t>
   </si>
   <si>
     <t>14650</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14650/fec88bf6-cafb-489b-bb10-3f158f448c42.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14650/fec88bf6-cafb-489b-bb10-3f158f448c42.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "ANTONIO DANILO TREVISOL GUERINI".</t>
   </si>
   <si>
     <t>14651</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14651/06850bb2-01e4-4cad-8adf-580c6857e9c3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14651/06850bb2-01e4-4cad-8adf-580c6857e9c3.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "JUSTINO HENRIQUE PIZZATTO".</t>
   </si>
   <si>
     <t>14652</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14652/caf89fd5-7675-4ccb-8c78-c635660b3ed5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14652/caf89fd5-7675-4ccb-8c78-c635660b3ed5.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "FRANCISCO JOSÉ PACHECO".</t>
   </si>
   <si>
     <t>14653</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14653/775c2392-3cdb-4442-8d99-8476b347287b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14653/775c2392-3cdb-4442-8d99-8476b347287b.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "JOSÉ DOS ANJOS BARROSO".</t>
   </si>
   <si>
     <t>14654</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14654/f0279ef5-03c2-4c1f-b53d-1a582b3bd4c5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14654/f0279ef5-03c2-4c1f-b53d-1a582b3bd4c5.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "PEDRO KONAGESKI".</t>
   </si>
   <si>
     <t>14655</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14655/8dd06670-f97c-44af-bc19-30453055374a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14655/8dd06670-f97c-44af-bc19-30453055374a.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULOS DE CIDADÃO DIAMANTINENSE AO SENHOR "LUIZ CHAGAS CASATI".</t>
   </si>
   <si>
     <t>12407</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Diamantino</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12407/46772ff7-dd00-4125-83d9-9d8757080326.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12407/46772ff7-dd00-4125-83d9-9d8757080326.doc</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇAO DE VEICULOS MEDIANTE PERMUTA</t>
   </si>
   <si>
     <t>12409</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12409/a06f4d1a-ec12-47ae-a573-006f461b2464.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12409/a06f4d1a-ec12-47ae-a573-006f461b2464.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE O REGIME DE ADIANTAMENTO E DA OUTRA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>12410</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12410/eb4b4473-8fe6-45ab-9d6d-c59e268afd28.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12410/eb4b4473-8fe6-45ab-9d6d-c59e268afd28.doc</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇAO DE IMOVEIS URBANOS COM ABERTURA DE CREDITO ADICIONAL E DISPENSA DE LICITAÇAO</t>
   </si>
   <si>
     <t>12411</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12411/329144b1-7726-4f0d-a28d-fcef96eaa5ba.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12411/329144b1-7726-4f0d-a28d-fcef96eaa5ba.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇAO DE IMOVEL DO MUNICIPIO</t>
   </si>
   <si>
     <t>12412</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12412/c9979ab7-5993-465c-a2d7-d6443e62f1cd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12412/c9979ab7-5993-465c-a2d7-d6443e62f1cd.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE CRIAÇAO  E DENOMINAÇAO DE ESCOLAS MUNICIPAIS DE EDUCAÇAO INFANTIL</t>
   </si>
   <si>
     <t>12413</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12413/ce544a9d-2528-46f7-ab54-e958f538c929.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12413/ce544a9d-2528-46f7-ab54-e958f538c929.doc</t>
   </si>
   <si>
     <t>AUTORIZAÇAO PARA O MUNICIPIO EFETUAR PERMUTA COM O SENHOR WILSOM FALCAO MOREIRA DA SILVA POR TRIBUTOS MUNICPIAIS E LOTE DE TERRENO URBANO DO MUNCIPIO</t>
   </si>
   <si>
     <t>12414</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12414/927b42bb-4bef-4853-880d-83eee437846b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12414/927b42bb-4bef-4853-880d-83eee437846b.doc</t>
   </si>
   <si>
     <t>AUTORIZA O POREFEITO MUNICIPAL A TRANSFERI A TITULO DE DOAÇAO AO ESTADO DE MATO GROSSO,AREA DE 15.639,82M².</t>
   </si>
   <si>
     <t>12415</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12415/52835919-f972-4cc0-bd05-67806817fc80.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12415/52835919-f972-4cc0-bd05-67806817fc80.doc</t>
   </si>
   <si>
     <t>AUTORIZA PARA O MUNICIPIO EFETUAR PERMUTA DE DEBITOS POR IMOVEIS URBANOS</t>
   </si>
   <si>
     <t>12417</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12417/51febd50-b81a-4c89-9a80-ade8e5ce0a75.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12417/51febd50-b81a-4c89-9a80-ade8e5ce0a75.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇAO PARA O PODER EXECUTIVO ABRIR CREDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>12416</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12416/a1562e49-f854-4e13-90a9-0db7c79adadb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12416/a1562e49-f854-4e13-90a9-0db7c79adadb.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE PARCERIA E CONVENIO COM INICIATIVA PRIVADA E ENTIDADE PUBLICAS PRIVADAS E PESSOAS FISICAS</t>
   </si>
   <si>
     <t>12418</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12418/98888079-6884-4154-84fb-5e796309b048.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12418/98888079-6884-4154-84fb-5e796309b048.doc</t>
   </si>
   <si>
     <t>ALTERA ARTIGO DA LEI Nº322/99,QUE DISPOE SOBRE AUTORIZAÇAO PARA O MUNICPIO EFETUAR PERMUTA COM O SENHOR WILSON FALCAO DA SILVA POR TRIBUTOS MUNICIPAIS E LOTE DE TERRENO URBANO DO MUNICIPIO</t>
   </si>
   <si>
     <t>12419</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12419/4f960f2d-0eb2-48f6-8252-d2e606582f02.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12419/4f960f2d-0eb2-48f6-8252-d2e606582f02.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INCLUSAO DE METAS FISICAS E ALTERAÇAO DE VALORES CONSTANTES DOS QUADROS DO ANEXO I-A DA LEI 307/98,PARA O PERIODO DE 2.000 E 2.001</t>
   </si>
   <si>
     <t>12420</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12420/58d787c8-c60d-4d3c-977b-68753ebe1994.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12420/58d787c8-c60d-4d3c-977b-68753ebe1994.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE AS DIRETRIZAE ORÇAMENTARIAS PARA O EXERCICIO DE 2.000 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>12421</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12421/23288ccf-aab8-4939-afff-04eaa59d6d19.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12421/23288ccf-aab8-4939-afff-04eaa59d6d19.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIRI CREDITO ESPECIAL PARA ATIVIDADES DESCRIMINADA POR SEUS ELEMENTOS DE DESPESAS</t>
   </si>
   <si>
     <t>12422</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12422/e00a786c-518e-4210-b2fc-c6cd6ed3f527.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12422/e00a786c-518e-4210-b2fc-c6cd6ed3f527.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR LINHA TELEFONICA PARA O TRIBUNAL DE JUSTICA DE MATO GROSSO</t>
   </si>
   <si>
     <t>12423</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12423/44a0c73e-5404-4075-a136-2651f7f4a239.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12423/44a0c73e-5404-4075-a136-2651f7f4a239.doc</t>
   </si>
   <si>
     <t>ALTERA ARTIGOD DA LEI Nº 15/80 QUE QUE DISPOE SOBRE AUTORIZAÇAO PARA O MUNICPIO COMPRAR E POSTERIOR DOAÇAO DP IMOVEL QUE MENCIONA E DA OUTRAS PROVIDENCIA</t>
   </si>
   <si>
     <t>12425</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12425/d973a9c6-9893-46fc-a1aa-10bca162970c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12425/d973a9c6-9893-46fc-a1aa-10bca162970c.doc</t>
   </si>
   <si>
     <t>QUE ESTIMA A RECEITA E FIXA E DESPESA DO MUNICIPIO DE DIAMANTINO-MT,PRA O EXERCICIO FINANCEIRO DE 2000</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12426/5bcc87d9-4d70-4ee7-b028-7db5b9a29c88.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12426/5bcc87d9-4d70-4ee7-b028-7db5b9a29c88.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA A DIOCESE DE DIAMANTINO</t>
   </si>
   <si>
     <t>12429</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12429/185838fc-a930-4994-86ae-fc91fe8afa3b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12429/185838fc-a930-4994-86ae-fc91fe8afa3b.doc</t>
   </si>
   <si>
     <t>AUTORIZA ASSINATURA DE CONTRATO DE LOCAÇÃO DE IMÓVEL PARA FUNCIONAMENTO DO PELOTÃO DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>12430</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12430/e31cbe71-083f-4215-9ec9-1faf62025ab5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12430/e31cbe71-083f-4215-9ec9-1faf62025ab5.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO MUNICIPAL A ASSINAR OS DOCUMENTOS NECESSÁRIOS E INDISPENSÁVEIS A AQUISIÇÃO DE BEM MÓVEL.</t>
   </si>
   <si>
     <t>12433</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12433/fc05b0fc-a709-4d86-a631-805bfaac0faf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12433/fc05b0fc-a709-4d86-a631-805bfaac0faf.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO SALARIAL AOS SERVIDORES DA PREFEITURA.</t>
   </si>
   <si>
     <t>12435</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12435/bbe1347e-b5f0-42c9-bbb9-d748bd6e5094.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12435/bbe1347e-b5f0-42c9-bbb9-d748bd6e5094.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA ALÍQUOTA DO IMPOSTO SOBRE SERVIÇOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12436/586838ad-2381-4ce8-a339-5ee767962ab6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12436/586838ad-2381-4ce8-a339-5ee767962ab6.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO FISCAIS PARA A EMPRESAS PRESTADORAS DE SERVIÇOS NO MUNICÍPIO DE DIAMANTINO/MT.</t>
   </si>
   <si>
     <t>12439</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12439/e12d1719-0789-48f9-ba7a-ef9a8d563542.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12439/e12d1719-0789-48f9-ba7a-ef9a8d563542.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇAO PRA O MUNICIPIO DE DIAMANTINO/MT ASSINAR CONVENIO COM A BB FINANCEIRA S/A,PARA CONCESSAO DE EMPRESTIMO A SERVIDORES DO MUNICPIO ARCANDO O MUNICPIO DE DIAMANTINO/MT COM TODAS AS DESPESAS COM REFERIDO EMPRESTIMO</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12440/36770be5-19ff-470b-a664-36cdb1589191.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12440/36770be5-19ff-470b-a664-36cdb1589191.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A REFINANCIAR A DIVIDA MOBILIARIA E OS SALDOS DEVEDORES DE OPERAÇOES DE CREDITO INTERNO E EXERTERNO DE RESPONSABILIDADE DA ADMINISTRAÇAO DIRETA E INDIRETA DO MUNICIPIO JUNTO A UNIAO</t>
   </si>
   <si>
     <t>12443</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12443/b387b36e-f060-4d65-a7d2-bd06dd46509b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12443/b387b36e-f060-4d65-a7d2-bd06dd46509b.doc</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO EXECUTIVO A ALIENAR AS AÇOES REPRESENTATIVAS DA  PARTICIPAÇAO SOCIETARIA DO MUNICPIO DE DIAMANTINO NA TELECOMUNICAÇOES DE MATO GROSSO DO SUL S/A-TELEMES E DA OUTRAS  PROVIDENCIAS.</t>
   </si>
   <si>
     <t>12444</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12444/5c583591-a02b-4b6a-9c71-ddf5c600c800.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12444/5c583591-a02b-4b6a-9c71-ddf5c600c800.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ISENÇAO DA CARROL'S FOODS DO BRASIL S/A,DO PAGAMENTO DE TAXAS E ISSQN.</t>
   </si>
   <si>
     <t>12446</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12446/b7edc5a9-c2db-4d1b-9ba7-e846982243d2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12446/b7edc5a9-c2db-4d1b-9ba7-e846982243d2.doc</t>
   </si>
   <si>
     <t>QUE DISPOE SOBRE A ESTRUTURA ADMINISTRATIVA DO DEPARTAMENTO MUNICIPAL DE TRANSITO DE DIAMANTINO,ORGANIZA O QUADRO PESSOAL DE SEU SERVIDORES E DA OURTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>12424</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12424/560fe904-d1ce-448e-967c-b1e705df8dc9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12424/560fe904-d1ce-448e-967c-b1e705df8dc9.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA AO SINDICATO RURAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>12428</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12428/e5cfd153-c933-4004-b9bb-775f5b73bad2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12428/e5cfd153-c933-4004-b9bb-775f5b73bad2.doc</t>
   </si>
   <si>
     <t>DENOMINA "PALÁCIO URBANO RODRIGUES FONTES", O EDIFÍCIO DA CÂMARA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>12427</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12427/1cc6ff6d-e032-4599-bedc-bf84cc37b306.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12427/1cc6ff6d-e032-4599-bedc-bf84cc37b306.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO ARTIGO 16 DO ATO DAS DISPOSIÇÕES TRANSITÓRIAS DA LEI ORGÂNICA DO MUNICIPIO DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12432</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12432/30f08989-d2d2-4618-9eb4-64ee75b747a5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12432/30f08989-d2d2-4618-9eb4-64ee75b747a5.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTRUÇÃO DE CASAS POPULARES NO PERÍMETRO URBANO, SOB RESPONSABILIDADE DA PREFEITURA MUNICIPAL DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12431</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12431/4d517fcf-8c1f-4eff-ad7e-c5ccb5d9137c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12431/4d517fcf-8c1f-4eff-ad7e-c5ccb5d9137c.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE USINA DE APROVEITAMENTO DE EMBALAGENS USADAS EM PRODUTOS AGROTÓXICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12434</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12434/b92adb86-9db4-4f31-b8f6-28c8e7092ef4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12434/b92adb86-9db4-4f31-b8f6-28c8e7092ef4.doc</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12437</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12437/8bf29d76-6c8a-4cbc-93d8-97300ee0762a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12437/8bf29d76-6c8a-4cbc-93d8-97300ee0762a.doc</t>
   </si>
   <si>
     <t>AUTORIZA A IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS, A ERGUER MONUMENTO À BÍBLIA SAGRADA NA PRAÇA MAJOR CAETANO DIAS.</t>
   </si>
   <si>
     <t>12438</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12438/ffdc0429-ed73-4236-8061-c73e949a59a3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12438/ffdc0429-ed73-4236-8061-c73e949a59a3.doc</t>
   </si>
   <si>
     <t>DENOMINA DE "PLENÁRIO JUVENAL BENEDICTO SOARES", O PLENÁRIO DA CÃMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>12441</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12441/5cf415f6-c126-4c04-a9d7-6d89bc6f39f3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12441/5cf415f6-c126-4c04-a9d7-6d89bc6f39f3.doc</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL, ATRAVÉS DE SEU ÓRGÃO COMPETENTE A COBRAR DA REDE/CEMAT (CENTRAIS ELÉTRICAS MATO-GROSSENSE), O USO DOS TERRENOS DO MUNICÍPIO ONDE ESTIVEREM INSTALAÇÕES DE ENERGIA ELÉTRICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>12442</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12442/5c9f4485-4b7b-4ab9-8459-860ed1a87f6f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12442/5c9f4485-4b7b-4ab9-8459-860ed1a87f6f.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA DENOMINAÇÃO DE RUAS, AVENIDAS, PRAÇAS E LOGRADOUROS PÚBLICOS NO MUNICIPIO DE DIAMANTINO.</t>
   </si>
   <si>
     <t>12445</t>
   </si>
   <si>
     <t>FRANCISCO EDILZE ARAGÃO CATUNDA, JOSÉ ROSEVALDO SEVERO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12445/2dbfd884-508f-415a-a125-bf231fd12040.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12445/2dbfd884-508f-415a-a125-bf231fd12040.doc</t>
   </si>
   <si>
     <t>DENOMINA "RUA NEWTON SANTOS LEQUE" A ATUAL RUA DA BRAHMA QUE LIGA A RUA BENEDITO MOREIRA DA SILVA A RUA DESEMBARGADOR JOAQUIM P. F. MENDES.</t>
   </si>
   <si>
     <t>12449</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12449/88d4bd44-6e51-49db-b867-1c84b1e92b1a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12449/88d4bd44-6e51-49db-b867-1c84b1e92b1a.doc</t>
   </si>
   <si>
     <t>DENOMINA "RUA RUI BARBOSA" A ATUAL RUA NEWTON SANTOS LEQUE QUE LIGA O BAIRRO SÃO BENEDITO A RUA DESEMBARGADOR JOAQUIM P. F. MENDES.</t>
   </si>
   <si>
     <t>12448</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12448/1af57bd4-66a6-4df7-82a3-a8840a01fd96.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12448/1af57bd4-66a6-4df7-82a3-a8840a01fd96.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DAS VIAS PÚBLICAS DO BAIRRO POPINO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>12447</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12447/b2d1f64a-0f5f-4c94-b8e2-7bdecb03601f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12447/b2d1f64a-0f5f-4c94-b8e2-7bdecb03601f.doc</t>
   </si>
   <si>
     <t>INSTITUI NORMAS DE PROTEÇÃO AMBIENTAL NO MUNICÍPIO DE DIAMANTINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6011/fed4bf98-4289-4c76-8982-7293a15112bc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6011/fed4bf98-4289-4c76-8982-7293a15112bc.doc</t>
   </si>
   <si>
     <t>COM FUNDAMENTO AO DISPOSTO NO ARTIGO 74, § 1º DO REGIMENTO INTERNO DESTA CASA, REQUEIRO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA CRIADA UMA COMISSÃO ESPECIAL DE INQUERITO COM A FINALIDADE DE APURAR RESPONSABILIDADES DO EXCELENTÍSSIMO PREFEITO MUNICIPAL, NA MÁ UTILIZAÇÃO DO BEM PÚBLICO, DEVENDO REFERIDA COMISSÃO SER COMPOSTA POR 04 (QUATRO) MEMBROS; COM O PRAZO DE 45 (QUARENTA E CINCO) DIAS APÓS SUA INSTALAÇÃO PARA CONCLUSÃO DOS TRABALHOS.</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>ABIDES DE OLIVEIRA PIRES, FRANCISCO EDILZE ARAGÃO CATUNDA, FRANCY DOMINICI SOARES, GELSON LEANDRO GUBERT</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6012/74c16ac3-06b5-4f26-ad0c-358e79e35847.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6012/74c16ac3-06b5-4f26-ad0c-358e79e35847.doc</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA DIRETORA, OUVIDO SOBERANO PLENÁRIO, A REMESSA DE REQUERIMENTO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE DIAMANTINO PARA QUE REMETA A ESTA CASA DE LEIS AS INFORMAÇÕES E DOCUMENTOS RELACIONADAS ABAIXO:</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6013/5978c01b-ec29-4552-91ea-160b5c7d2eaa.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6013/5978c01b-ec29-4552-91ea-160b5c7d2eaa.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6014/916975d8-ca88-4bd9-86fa-d608f60a6646.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6014/916975d8-ca88-4bd9-86fa-d608f60a6646.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6016/0c430d6a-6fa3-4d33-a006-22a4de6e3497.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6016/0c430d6a-6fa3-4d33-a006-22a4de6e3497.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PRESIDENTE DA CÂMARA MUNICIPAL DE DIAMANTINO, COM A DEVIDA ANUÊNCIA PLENÁRIA, QUE SEJA FEITO ADENDO NA ATA DA SESSÃO EXTRAORDINÁRIA DO DIA 15/12/98, ONDE FOI REALIZADA A ELEIÇÃO DA MESA DIRETORA BIÊNIO 99/00.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6015/8b83611f-9558-44ed-82b1-f35aaf03e58b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6015/8b83611f-9558-44ed-82b1-f35aaf03e58b.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO COORDENADOR GERAL DE PROGRAMAÇÃO FINANCEIRA DA SECRETARIA DO TESOURO NACIONAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6017/2eafd744-b97a-4368-9273-de6defc38aa4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6017/2eafd744-b97a-4368-9273-de6defc38aa4.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO DA AMM, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6018/18d2bf48-3b90-4da2-812a-0083b5b2531f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6018/18d2bf48-3b90-4da2-812a-0083b5b2531f.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE A SECRETARIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6019/59801c03-794d-4b35-9377-ec3f634cafde.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6019/59801c03-794d-4b35-9377-ec3f634cafde.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
     <t>ABIDES DE OLIVEIRA PIRES, FRANCISCO EDILZE ARAGÃO CATUNDA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6020/fd9032b4-c7a1-41b0-9d19-ba1a2d986bc4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6020/fd9032b4-c7a1-41b0-9d19-ba1a2d986bc4.doc</t>
   </si>
   <si>
     <t>REQUERO À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA REQUISITADO DO SENHOR PREFEITO MUNICIPAL, INFORMAÇÕES SOBRE A DESTINAÇÃO DOS RECURSOS NA ORDEM DE R$ 896.260,07 (OITOCENTOS E NOVENTA E SEIS MIL, DUZENTOS E SESSENTA REAIS E SETE CENTAVOS), ORIUNDO DE PAGAMENTO DE PRECATÓRIO AO MUNICIPIO, CREDITADO EM 02.02.99, NA CONTA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6021/8eff9dfa-2733-49e9-8dcd-2df6acbffe72.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6021/8eff9dfa-2733-49e9-8dcd-2df6acbffe72.doc</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6022/784fc9b8-0285-4268-ad84-fd1c9561c800.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6022/784fc9b8-0285-4268-ad84-fd1c9561c800.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO IBAMA (ESCRITÓRIO LOCAL), SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6024/4d824b34-6281-4637-8e73-1abaf12588c6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6024/4d824b34-6281-4637-8e73-1abaf12588c6.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO COMANDANTE DO 1º BPM DE DIAMANTINO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6023/88fa117a-e507-4f1b-9b63-4c49635f3f8d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6023/88fa117a-e507-4f1b-9b63-4c49635f3f8d.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE REQUER AO OUVIDO E SOBERANO PLENÁRIO, QUE SEJA ENVIADO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PEDIDO DE INFORMAÇÕES REFERENTE AOS DÉBITOS DE IPTU DOS LOTES DE PROPRIEDADE DO SENHOR BENTO PORTO LOCALIZADOS NO BAIRRO BURITI, NESTA CIDADE.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6026/42b07ea2-bf97-4f09-919e-ca021ece2652.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6026/42b07ea2-bf97-4f09-919e-ca021ece2652.doc</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6025/8a3f13a9-f5c8-482a-a8ad-cfc590afadcb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6025/8a3f13a9-f5c8-482a-a8ad-cfc590afadcb.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO DIRETOR DO INDEA, COM CÓPIA AO SECRETÁRIO DE ESTADO DE AGRICULTURA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6027/e2c8f4e5-bbcb-4a33-b877-80f5c8fd7cc9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6027/e2c8f4e5-bbcb-4a33-b877-80f5c8fd7cc9.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO MINISTÉRIO PÚBLICO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6028/7f52a546-d40c-4b73-a140-0e76bc04ae54.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6028/7f52a546-d40c-4b73-a140-0e76bc04ae54.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SECRETÁRIO DE ESTADO DA AGRICULTURA, EXTENSIVO AO PRESIDENTE DA FAMATO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6029/c894a716-67c7-4c1b-a921-5751419337ac.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6029/c894a716-67c7-4c1b-a921-5751419337ac.doc</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE REQUER AO OUVIDO E SOBERANO PLENÁRIO, QUE SEJA ENVIADO À REDE CEMAT PEDIDO DE INFORMAÇÕES REFERENTE AO POSTEAMENTO DA REDE DE ENERGIA ELÉTRICA, LOCALIZADA NA RODOVIA ROBERTO CAMPOS, QUE ESTÁ MUITO PRÓXIMO DA ESTRADA, NESTA CIDADE.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6031/d8c83c4c-66b0-4677-892c-6119ca9d413c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6031/d8c83c4c-66b0-4677-892c-6119ca9d413c.doc</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE DIAMANTINO, ESTADO DE MATO GROSSO, PELOS VEREADORES ABAIXO ASSINADOS, VEM ANTE A NOBRE PRESENÇA DO SENHOR SUPERINTENDENTE DA POLICIA RODOVIÁRIA FEDERAL - JACIRO ALVES DOS SANTOS; SABEDOR DE QUE O ÓRGÃO DISPÕE DE VEÍCULOS DO TIPO BELINA, VERANEIO E CARAVAN, EM BOM ESTADO DE CONSERVAÇÃO, QUE NÃO MAIS ESTÃO EM USO PELO ÓRGÃO; VIMOS ATRAVÉS DO PRESENTE REQUERER A DOAÇÃO DE UM DOS VEÍCULOS ACIMA NOMINADOS, PARA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS VALE DO ESTIVADO, LOCALIZADO NESTE MUNICÍPIO, CUJA UTILIDADE SERÁ NO TRANSPORTE DE PESSOAS QUE NECESSITEM DE CUIDADOS MÉDICOS, UMA VEZ QUE NAQUELA REGIÃO NÃO EXISTE ATENDIMENTO PARA OS MORADORES</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6030/8e214ad1-4526-48b8-beb2-8c5b57541022.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6030/8e214ad1-4526-48b8-beb2-8c5b57541022.doc</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6032/18c47b86-74fa-48cb-9c0d-e6112f112d6b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6032/18c47b86-74fa-48cb-9c0d-e6112f112d6b.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6033/249c133b-38c0-467d-9b9e-79242e2005cf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6033/249c133b-38c0-467d-9b9e-79242e2005cf.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, EXTENSIVO A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6036/5e267193-5f2c-40e6-bad0-4e1daac9ffd5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6036/5e267193-5f2c-40e6-bad0-4e1daac9ffd5.doc</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES - LANÇAMENTO POR LANÇAMENTO - SOBRE VALORES PORVENTURA CREDITADOS À CONTA "ANULAÇÃO DE DESPESAS DE EXERCÍCIO ANTERIOR", REFERENTE AO MÊS DE FEVEREIRO/99.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6034/b64129e2-e79d-424a-8546-eeac19ba813f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6034/b64129e2-e79d-424a-8546-eeac19ba813f.doc</t>
   </si>
   <si>
     <t>REQUEIRO À MESA DIRETORA, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL, SOLICITANDO INFORMAÇÕES ABAIXO SOBRE A BALANÇA RODOVIÁRIA INSTALADA NA LOCALIDADE DO POSTO GIL, ENTRONCAMENTO DA BR 163/364, NESTE MUNICIPIO:</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6035/d5887942-9f40-410b-a5d6-323cb4dc1aab.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6035/d5887942-9f40-410b-a5d6-323cb4dc1aab.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE A SEPERINTENDÊNCIA DO IBAMA/MT, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6037/24621e71-8f90-419d-a7d0-ca87393b2c99.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6037/24621e71-8f90-419d-a7d0-ca87393b2c99.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, EXTENSIVO A REDE/CEMAT, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6038/2ec0c1b5-8a73-4300-b9ca-01952b3b5385.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6038/2ec0c1b5-8a73-4300-b9ca-01952b3b5385.doc</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6040/ab59cd66-0cd7-4611-8cf7-cee823c3dc5b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6040/ab59cd66-0cd7-4611-8cf7-cee823c3dc5b.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6039/6825ef61-8247-4b42-a4e5-68e60423f8a1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6039/6825ef61-8247-4b42-a4e5-68e60423f8a1.doc</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6041/8853c264-eab1-4f6f-9606-8428c4880fb1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6041/8853c264-eab1-4f6f-9606-8428c4880fb1.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEREMOS À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>ALÉCIO EPIFÂNIO SOARES, MARCOS JOSÉ PICOLIN SANCHES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6044/cc23b107-9708-4d1b-a956-f72c2e903093.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6044/cc23b107-9708-4d1b-a956-f72c2e903093.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEREMOS À MESA E OUVIDO O SOBERANO PLENÁRIO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6042/fc325aba-618e-4e3f-86d7-ea317eaecaad.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6042/fc325aba-618e-4e3f-86d7-ea317eaecaad.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SUPERINTENDENTE DO INCRA/MT, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>FRANCISCO EDILZE ARAGÃO CATUNDA, GELSON LEANDRO GUBERT, VALDANIR BARBIERI</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6043/b8aff35e-35bf-4e73-a663-40bef03464ea.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6043/b8aff35e-35bf-4e73-a663-40bef03464ea.doc</t>
   </si>
   <si>
     <t>AUTORIA: COMISSÃO DE JUSTIÇA E REDAÇÃO A COMISSÃO DE JUSTIÇA E REDAÇÃO POR SEUS MEMBROS NO FINAL ASSINADOS, COM FUNDAMENTO NO DISPOSTO NO ARTIGO 58 DO REGIMENTO INTERNO DESTE PODER, VEM ANTE A NOBRE PRESENÇA DE VOSSA EXCELÊNCIA, REQUERER SEJA REQUISITADAS DO PODER EXECUTIVO AS INFORMAÇÕES ABAIXO, REFERENTES AO PROJETO DE LEI Nº.009/99:</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6045/f686b6b8-2e81-400c-b91e-c37726aae9c5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6045/f686b6b8-2e81-400c-b91e-c37726aae9c5.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO A MESA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6046/3e6690be-c498-410f-8441-3f6a9f53e557.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6046/3e6690be-c498-410f-8441-3f6a9f53e557.doc</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6047/5b4240a0-86ff-4365-a0e0-40079b77841b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6047/5b4240a0-86ff-4365-a0e0-40079b77841b.doc</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6048/ed0c599f-b726-4ee0-a991-c13c7517312d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6048/ed0c599f-b726-4ee0-a991-c13c7517312d.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO A MESA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO A SEGUINTE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6049/31b5705b-6262-4c93-93e8-84a394553fe0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6049/31b5705b-6262-4c93-93e8-84a394553fe0.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO A MESA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6052/b1f62642-fed4-458c-bb87-faa2cfbc6866.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6052/b1f62642-fed4-458c-bb87-faa2cfbc6866.doc</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6050/bcff8e0b-53d8-4767-9c10-63f5f0fbf751.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6050/bcff8e0b-53d8-4767-9c10-63f5f0fbf751.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO A MESA DIRETORA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE A DIRETORIA DA CARROL'S FOODS DO BRASIL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6051/62a04631-0075-44de-b7b2-8b3232bf8980.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6051/62a04631-0075-44de-b7b2-8b3232bf8980.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO A MESA DIRETORA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SECRETÁRIO DE ESTADO DA AGRICULTURA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6053/0cb160b0-0e41-4530-b1a7-4daa2c80394e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6053/0cb160b0-0e41-4530-b1a7-4daa2c80394e.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO A MESA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE A DIRETORA DA FERRONORTE, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6054/b2804386-6103-4e4f-b959-e97afc4b521d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6054/b2804386-6103-4e4f-b959-e97afc4b521d.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO A MESA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO MINISTRO DOS TRANSPORTES, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6055/6f0fcc82-08b3-4e8b-962d-2d32e89e2801.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6055/6f0fcc82-08b3-4e8b-962d-2d32e89e2801.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO A MESA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO CÓPIA DAS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6056/6c98e392-6d88-4086-8cef-86a3a593d9b1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6056/6c98e392-6d88-4086-8cef-86a3a593d9b1.doc</t>
   </si>
   <si>
     <t>COM FUNDAMENTO NO ARTIGO 73 E SEGUINTES DO REGIMENTO INTERNO, REQUEIRO A MESA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA CONSTITUIDA COMISSÃO ESPECIAL PARA ACOMPANHAMENTO DO PROJETO EM TRAMITE NO MINISTÉRIO DOS TRANSPORTES QUE TRATA DA QUESTÃO DA BR 364.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6058/913da3e2-5053-4ab1-a8b2-e04cc330da70.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6058/913da3e2-5053-4ab1-a8b2-e04cc330da70.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO O SEGUINTE:</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6059/738cb44e-d4d7-4843-a7d6-6c26e0fc9e14.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6059/738cb44e-d4d7-4843-a7d6-6c26e0fc9e14.doc</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6061/7ee379f6-dc12-47d1-b4d3-8936e8b8c615.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6061/7ee379f6-dc12-47d1-b4d3-8936e8b8c615.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO A SEGUINTE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6060/a264f1d2-2833-4130-a3c1-835e4a62cfbb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6060/a264f1d2-2833-4130-a3c1-835e4a62cfbb.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6062/05a422d3-a0d2-45f2-a501-4d4dc181028e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6062/05a422d3-a0d2-45f2-a501-4d4dc181028e.doc</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6063/246a70e6-8889-437e-afe1-600057f802ae.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6063/246a70e6-8889-437e-afe1-600057f802ae.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO A SEGUINTE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6064/4a1da205-20a0-4972-942a-3963b8861eeb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6064/4a1da205-20a0-4972-942a-3963b8861eeb.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO QUE SEJA ENCAMINHADO AO PRESIDENTE DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE DIAMANTINO - SISPUMD, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6065/4d22d89f-e8d8-4833-969d-21bcdfea1e84.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6065/4d22d89f-e8d8-4833-969d-21bcdfea1e84.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6066/b05624a0-7cb7-4d1c-8847-4e447aa16ae6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6066/b05624a0-7cb7-4d1c-8847-4e447aa16ae6.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES OUVIDO O SOBERANO PLENÁRIO QUE SEJA ENCAMINHADO INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6067/81a81b6b-9b0b-40eb-bf12-6bb2904d5099.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6067/81a81b6b-9b0b-40eb-bf12-6bb2904d5099.doc</t>
   </si>
   <si>
     <t>REQUEIRO À MESA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL, PEDIDO DE INFORMACÕES REFERENTE A NÃO RESPOSTA DO OFÍCIO DP Nº. 170/99, QUE FOI PROTOCOLADO NAQUELE PODER EM 23 DE JUNHO CORRENTE PASSADO, SOBRE O REQUERIMENTO Nº. 164/99.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6070/cca0d3dc-7877-4403-a33e-e3c74073bc0c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6070/cca0d3dc-7877-4403-a33e-e3c74073bc0c.doc</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6068/22c9a277-59f0-4b61-9214-afc4b06adffe.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6068/22c9a277-59f0-4b61-9214-afc4b06adffe.doc</t>
   </si>
   <si>
     <t>REQUEIRO À MESA E OUVIDO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO AO SENHOR PREFEITO MUNICIPAL, EXTENSIVO A SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL, SOLICITANDO A SEGUINTE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6069/8f581a27-056e-4ded-a170-040cc719d6af.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6069/8f581a27-056e-4ded-a170-040cc719d6af.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA E OUVIDO OSOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
     <t>FRANCY DOMINICI SOARES</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6071/8e63dd27-dee4-46f5-9fa7-ac4867ab29c2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6071/8e63dd27-dee4-46f5-9fa7-ac4867ab29c2.doc</t>
   </si>
   <si>
     <t>REQUEREMOS À MESA, UMA VEZ OUVIDO O SOBERANO PLENÁRIO, OBSERVADAS AS DEMAIS FORMALIDADES REGIMENTAIS, MOÇÃO DE APOIO A RECONDUÇÃO DA SENHORA JOZANE TONIOLO, BRASILEIRA, CASADA, COMERCIANTE, RESIDENTE E DOMICILIADA NESTA CIDADE NA RUA MONSENHOR DOUDRENEUFF S/Nº - CENTRO, PORTADORA DO RG Nº.12R 354.603, CPF 216.709.000-53 E TITULO DE ELEITOR Nº. 4047081872 ZONA 007 E SEÇÃO 0041, AO CARGO DE JUÍZA CLASSISTA, REPRESENTANTE DOS EMPREGADORES DA JUNTA DE CONCILIAÇÃO E JULGAMENTO DE DIAMANTINO, PELO EXCELENTE TRABALHO DESENVOLVIDO PELA MESMA NA REFERIDA JUNTA, ODE JÁ ATUA COMO CLASSISTA DOS EMPREGADOS, ESTANDO, PORTANTO, CANDIDATANDO-SE A RECONDUÇÃO._x000D_
 REQUEREMOS, AINDA, SEJA ENCAMINHADA A MOÇÃO À HOMENAGEADA BEM ASSIM AO EXCELENTÍSSIMO SENHOR JUIZ PRESIDENTE DO TRT DA 23ª REGIÃO DR. JOSÉ SIMIONI.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6074/22ddb06b-7098-47bc-809e-a2c5af115fa3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6074/22ddb06b-7098-47bc-809e-a2c5af115fa3.doc</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6072/37288c3c-840a-4886-9ffd-d57c4975adc1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6072/37288c3c-840a-4886-9ffd-d57c4975adc1.doc</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6073/0f362d37-6c60-47ca-8402-95e461899875.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6073/0f362d37-6c60-47ca-8402-95e461899875.doc</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6075/ab92be10-5b1c-4135-8099-4a28cd6706d7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6075/ab92be10-5b1c-4135-8099-4a28cd6706d7.doc</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6077/b36c7000-5b01-4124-8fe2-93b39cce2bfd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6077/b36c7000-5b01-4124-8fe2-93b39cce2bfd.doc</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6076/98080462-642c-4881-83b8-737277bf66c4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6076/98080462-642c-4881-83b8-737277bf66c4.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUERO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6078/fdd6008a-db68-4bc1-a6aa-f96d61a2c97b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6078/fdd6008a-db68-4bc1-a6aa-f96d61a2c97b.doc</t>
   </si>
   <si>
     <t>REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR PREFEITO MUNICIPAL, EXTENSIVO AO RESPONSÁVEL PELA MANUTENÇÃO DA TORRE DE TELEVISÃO EM DIAMANTINO, SOLICITANDO A SEGUINTE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6081/776fbb62-e8b2-4089-bf15-ca6707f3bcbe.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6081/776fbb62-e8b2-4089-bf15-ca6707f3bcbe.doc</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6079/5cb0e441-9bbc-46c2-b2da-d1f973682fd8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6079/5cb0e441-9bbc-46c2-b2da-d1f973682fd8.doc</t>
   </si>
   <si>
     <t>COM FULCRO AO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR ELY RODRIGUES, VENCEDOR DA LICITAÇÃO PARA EXPLORAÇÃO DO SERVIÇO DE TRANSPORTE DE MOTO-TAXI EM DIAMANTINO, SOLICITANDO A SEGUINTE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6080/098b654a-d9e8-417c-8b0c-db12e4f4684c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6080/098b654a-d9e8-417c-8b0c-db12e4f4684c.doc</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6082/743f9525-c124-4851-a714-8288d1cd8386.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6082/743f9525-c124-4851-a714-8288d1cd8386.doc</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6085/2c3f23e2-208f-43e5-9d84-4f72678a8bb2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6085/2c3f23e2-208f-43e5-9d84-4f72678a8bb2.doc</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6084/fea6e209-6c2b-487b-9eaa-dddcfb35f0f6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6084/fea6e209-6c2b-487b-9eaa-dddcfb35f0f6.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6083/41ad4cb9-8c76-4a41-b46e-1769e5a1467d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6083/41ad4cb9-8c76-4a41-b46e-1769e5a1467d.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO A SEGUINTE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6086/e8a17f52-3c31-46c8-b5be-69e382205b76.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6086/e8a17f52-3c31-46c8-b5be-69e382205b76.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO A SEGUINTE INFORMAÇÃO:</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6088/58a9fc85-9a3e-4a52-8d40-004678bec470.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6088/58a9fc85-9a3e-4a52-8d40-004678bec470.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA DIRETORA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO GOVERNADOR DO ESTADO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6089/6ea9a1ab-28ca-4aa4-96f2-b579e785266e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6089/6ea9a1ab-28ca-4aa4-96f2-b579e785266e.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PRESIDENTE DA AMM (ASSOCIAÇÃO DOS MUNICÍPIOS MATO-GROSSENSES), SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6087/9ce2e9ea-9bbc-489b-b7b0-b0bd68239fd7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6087/9ce2e9ea-9bbc-489b-b7b0-b0bd68239fd7.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SECRETÁRIO DE ESTADO DA FAZENDA, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6090/15997772-5291-48ee-a212-9a4547d8e13d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6090/15997772-5291-48ee-a212-9a4547d8e13d.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO DIRETOR DA DVOP, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6092/26f083fd-a2ab-408d-bb79-2e4735b46203.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6092/26f083fd-a2ab-408d-bb79-2e4735b46203.doc</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6091/853e03a6-bc43-40a7-8f10-6c5458ed37e1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6091/853e03a6-bc43-40a7-8f10-6c5458ed37e1.doc</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6093/1c336d89-6299-4c43-9109-02ebb8d66392.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6093/1c336d89-6299-4c43-9109-02ebb8d66392.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO SECRETÁRIA MUNICIPAL DE AGRICULTURA E MEIO AMBIENTE, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6094/34b2ca80-5f7f-4bd8-aff6-caebe63e09f6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6094/34b2ca80-5f7f-4bd8-aff6-caebe63e09f6.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO, QUE SEJA ENCAMINHADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6095/c23444d5-07be-4a79-ae95-822fb0b4456c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6095/c23444d5-07be-4a79-ae95-822fb0b4456c.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, EXTENSIVO AO DEPARTAMENTO MUNICIPAL DE TRÂNSITO; SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6097/b8f98255-0108-4595-9ed0-dafe3d980fe4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6097/b8f98255-0108-4595-9ed0-dafe3d980fe4.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA DA CÂMARA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE À MESA DIRETORA DA CÂMARA MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6096/e94200be-306f-41ef-a823-941c74763754.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6096/e94200be-306f-41ef-a823-941c74763754.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6098/bdcc4514-04eb-48eb-b029-7ea133cfdad8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6098/bdcc4514-04eb-48eb-b029-7ea133cfdad8.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENVIADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6099/54b17cb1-f4a6-4b10-a612-24b1974ec019.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6099/54b17cb1-f4a6-4b10-a612-24b1974ec019.doc</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6100/42fe8134-daca-40df-93df-a0a26f9af967.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6100/42fe8134-daca-40df-93df-a0a26f9af967.doc</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6101/002bfe66-9871-450e-b7fa-3b25d880db6a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6101/002bfe66-9871-450e-b7fa-3b25d880db6a.doc</t>
   </si>
   <si>
     <t>COM FULCRO NO DISPOSTO NO REGIMENTO INTERNO, REQUEIRO À MESA E OUVIDO O SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE AO PREFEITO MUNICIPAL, SOLICITANDO AS SEGUINTES INFORMAÇÕES:.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>165000</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6057/765b0b92-cc8e-4ee1-bb9d-8579507a5c13.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6057/765b0b92-cc8e-4ee1-bb9d-8579507a5c13.doc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4789,68 +4789,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8504/59ccc77a-995c-45dd-ad91-aef7a9837f1f.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8505/ffba5164-e7f5-4d9f-9688-830fbbdae69f.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8507/3e0f94c4-af82-45a9-8640-99385b96fe11.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8506/1742b734-1b56-42e9-b84b-af576505deb7.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8508/38d951c3-1cca-45ce-8aec-8f96058ae923.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8509/6137d193-4c23-4be3-a73b-79ce377261c5.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8510/4272ea83-1f4a-48fb-806c-2be0c65cda69.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8511/44a7c198-e396-45fc-8d3d-ca5d5230b127.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8513/0d062b23-bd47-4c73-af28-98616fe9c5a7.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8512/29149f97-43e5-4c60-877d-fd0e9226179d.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8514/62d19a55-d2cc-43a8-be0f-281272f911b8.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8515/b543e884-612f-4302-ac8f-62b2c252f18e.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8517/c7bf0891-83ba-4c9e-8fc4-abcfeb882bc8.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8516/a92f6924-2753-42ff-b0d3-e10fb79bb5ff.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8518/ab91465f-3e43-4c1e-8dcd-6f4bbfb971b1.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8519/bf4aaabc-ce1e-4c10-8c83-55bc84dabe30.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8520/ea6ee629-82ef-4a08-b83d-02b3122c0f7c.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8521/e5bb39dc-e932-4543-85fe-318c7a1ec6ee.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8522/a2e6b5be-a8d3-4930-b122-99dd0d5984b7.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8523/c2815477-b843-4d01-bf72-49d0aaee49a2.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8524/75898639-45f9-4d32-8e88-35bfdec2d383.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8525/b2075bb3-9625-4ebe-9452-e5b38a8c21ae.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8526/b0250122-5551-468b-9ca9-aa84f7b3a334.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8527/ea39483d-e952-45b3-ae38-89bcbc1efe17.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8528/4ef3bebf-900c-4b81-b934-4499718522fb.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8529/4d569d41-c473-4521-8ec7-ba4e05100fa3.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8530/a8e90e5e-2a75-4967-a74b-03ba8749f8cf.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8531/36aef56e-584e-4633-b254-85d964745efb.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8532/3c143c00-df30-4c6f-838c-cc323ea6cabe.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8533/f4f4644d-8c2a-4628-beb8-954feff10e6d.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8535/fe87241f-b929-4f4a-a955-ee8932d27206.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8534/774dd79a-1e01-4e5c-bc63-b7cf6eda8211.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8536/2f529ed1-0ce6-48dd-a139-028daaad0dc9.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8537/19f6c66b-1d7f-4c54-9a78-f2a692cf0a0a.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8538/b6e688cf-d568-4df2-9d83-8a3c0bb17905.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8539/b6f838cb-1114-4d71-9b41-aab48e979344.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8540/c96df25c-4a5a-4343-be50-913f68008bed.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8541/0de68737-600d-45a5-806a-adfc7a86105c.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8543/5fd4bcca-79f5-4445-a039-f1d6916fd8f5.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8542/ee9f7e03-e876-41fe-942f-f50c4841efb1.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8544/ddc9b921-584c-42f6-9529-8804ef9e4633.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8545/0d270025-bd6c-4b6d-9524-72869d9a236b.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8546/a1931186-e10a-4de3-b88c-18a8aaa2ebf9.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8547/a10fd1d6-0688-4568-bbcf-270d79f15af8.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8549/78254514-7be0-44eb-93a5-3db7783e78f7.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8548/df932110-4482-4344-9eee-2abf10d83855.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8550/4f0cfbfa-30a0-402f-a673-911ddff08735.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8551/76c75304-4130-4bf2-8c98-9eb630c403af.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8552/8fc56d9c-d74e-4b04-8f3f-5fee81be3d63.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8553/72723c13-c02b-403f-9512-4c11843b8b2a.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8554/23272f01-07b1-4955-9d02-1cda709d1900.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8556/a293da02-0a4a-4f59-be9e-d67b229c1be8.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8555/ba3e09db-ed48-4423-b203-fbc9c286d7c7.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8557/aa829e8b-a6b9-4298-bd66-f0793659a0e9.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8558/24107380-18d6-417a-8e85-2b737e6090cc.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8560/3ef4eb75-5796-457e-af08-c1e03232bc53.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8559/e443e759-d37a-4967-804a-eb014fb33b78.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8561/1969cdd3-764e-4d76-a176-3b1d9ca30898.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8562/ac3c430e-b2fe-42da-bfad-170aab8ceb76.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8563/aee81efe-8c86-4813-acd3-3fb6b3de61ca.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8564/9e5b933a-b96a-4a31-a0e4-9d16a8785a98.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8565/17e23cd1-dc4d-4710-9015-33e016ffa974.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8566/cc55cc1b-b616-4ebb-a1ce-bf28f8ee3501.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8567/7f72014b-2ebe-45ce-8ec6-46119ce54a90.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8568/30cb9019-4aa1-4540-91c0-5f76fd4dedb6.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8569/8d619ef9-e339-4e20-97fc-d01798dae29c.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8570/4f693842-65e1-4352-9a20-b433ff951bd1.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8572/e39b0f96-bb85-459c-b775-1e335ab4a8ab.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8571/39b27cc9-5318-41b7-97c7-543658d8a116.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8573/7a86ec08-e7bc-40ea-86c9-e95df4c46ce4.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8574/04fdba17-eb66-49bd-810b-ce175351e369.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8577/3f4a8e0f-2274-4568-8b3b-fddf36a17b3e.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8576/41606d46-102e-4c94-b017-a93382b325ce.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8575/d49c0a99-a715-4098-b238-e0e114d0db6d.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8578/c58e8035-7194-46ca-9c46-7b3345a31d70.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8581/115e77e9-b074-47e6-ad19-ba283ab3ed8a.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8579/95b914d4-4500-4175-83d8-aa4dfb8ac07c.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8580/97fe7621-ab40-4917-9a67-bf258ec0e953.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8582/50becb98-92a9-4ba0-b125-a0665df6ee67.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8583/b2bd17da-c8fd-4aab-a298-e4059da729e8.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8584/d519337f-a4b3-4546-bd3e-202415886d16.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8585/c6e57606-48dd-44ec-a627-fea98d2a8009.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8586/132ce76d-0691-4c7d-9af6-051254f9c88d.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8587/5d5da0d6-9fb3-4f31-a1ff-f4229a60d8e8.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8588/f6e62a5c-578b-407e-9fe7-5cf48410c11a.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8590/b462edc0-906b-46e2-b6ce-437fd748305a.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8589/e8ab19c8-95f0-410d-9f4f-c07ce176f1e4.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8591/9310036b-5dbc-4098-b043-e5c97bf2a178.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8592/ce8f95cc-91c8-495b-a654-42a00be90ac1.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8594/1291daa5-aabd-4bd8-b625-29705be24285.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8593/ba9392e0-f42f-457e-842f-c963903765c3.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8595/b69858e8-adaf-4110-a7bf-bae8054b84b9.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8596/039ef33a-0f62-4523-9da5-2e6c9201c76d.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8597/13332086-0da2-4b31-bc53-5273b84c9c5d.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8598/baa5db3b-d646-48ff-bace-6d66365a25cb.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8599/ce8fba6d-2494-4b64-a9ca-6c01be10c962.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8600/876e27f1-ee4d-4f22-bbbd-bc2b482bcd86.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8602/4095da80-205f-4b83-8494-d05d4eeb179f.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8601/aa1c04f8-c101-40ab-a87d-2f8a9b7ed20a.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8603/86be7654-707a-4cac-8069-81b47cf6a10b.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8604/02969477-2308-45e0-a84c-c2ec3183fccd.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8605/723db6f7-f08b-4103-838f-a34725b34808.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8608/25808b05-1b26-4d74-bcd7-43966d732e54.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8607/2a0a6cb5-e11a-4e2f-857c-0044be23aac4.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8606/b42ebd5b-4e22-463b-b51a-116f3cdb33a6.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8609/6cce3a7c-13be-42bf-91eb-7e782bfe978a.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8610/63a23127-c354-4f25-a135-ae67ba574de1.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8613/dd1907c4-3d5f-4bda-b28f-e6495c037e9f.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8612/c25ea3e5-b8fb-4b75-b04d-dc6269a1ab6a.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8611/9afce6be-0714-49e9-a8f0-89132eca97d6.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8614/1ac0ac93-eca5-4773-9315-0e88c8609b64.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8615/db7318f1-5c1f-4b4b-bc26-c08e5d8738c5.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8616/121bccdf-0887-4cbb-8e39-5499fb7b3876.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8618/da685cdf-f594-496f-bff4-93dcd529ab97.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8617/d96a01c3-a555-4322-a015-cd556443d15a.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8619/af6f24c6-c96e-493d-afa2-86a4d2cef06a.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8620/eef24d8e-9ca7-4343-b6ca-36e392d3a1e3.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8621/c840caa4-68a8-4e33-8e46-9924782e866e.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8623/04ac6d39-d006-4eec-b1f7-738f8d09d678.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8622/a4bb7ce6-2544-47bb-83b0-d81afd1567fb.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8624/15a4b1dd-c9b5-4670-bf82-498caebbc958.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8626/166ee8e6-db37-4dc3-a0d5-365a040e96ae.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8625/cff32464-af41-4f31-a7ac-93b709856998.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8627/75bf1834-f378-423f-a111-b708b8714fcd.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8628/4c3d4f49-7d44-44f1-b52a-7077a737509f.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8629/6967c53d-961b-4038-bf88-99cd67106431.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8632/c88214bd-b53c-4d42-bd11-51df37f5118b.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8630/1b58cd94-4b92-43e7-a85b-0b5a8fdf1431.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8631/b51b68d8-98d9-4d0b-b9be-d4e817765e5f.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8633/b310ca4b-6128-4f31-b57f-69a437a40b5a.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8635/6c2fa9d0-419b-47f9-a9a6-41145e4e2b72.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8634/980e6ef7-81d4-4665-8b4d-d92476acc715.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8636/f276d593-2443-4251-9cb8-1a324f80d678.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8637/0dda5bd6-b70b-421f-b094-748706317f37.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8640/c206e80a-dfd8-457d-833e-ff7d86867b0f.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8639/1cec9c52-4e72-4601-9598-f08c5c08ad0f.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8638/87af3706-95f6-4f8b-a718-4c1a3acc6630.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8641/2b7ea6da-cbc3-46d0-afe9-20aa5118ba48.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8642/fe2b2b61-ecdd-4bda-affd-26893fb0bbf2.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8645/cf48571c-7f9d-460f-b4a3-8c0894a7d106.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8644/e83d5297-5715-45b9-b0f5-19391abba7f6.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8643/cc3c0159-f33c-4f9e-9263-b510d82ae22a.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8646/7bceda1e-d87c-4d0e-9844-c89dced14e02.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8648/ae491552-7334-4e40-81cb-873cd5bd6146.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8647/b3767031-c4bb-4581-92fd-b595843e82b8.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8649/27a49115-b45a-4894-b467-0c8d5bc8408a.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8650/6b7d2ab5-8423-477a-9fb7-fc2411effb88.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8651/f538f7ab-afb6-402e-97a8-dbcf73cb6fe9.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8652/1c87adea-d396-48da-960b-04fdd658dc03.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8655/d4f0d115-74c2-4366-9488-940321715b23.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8653/ae69984e-e695-4788-b676-91ae694b9456.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8654/a331dd67-d91b-461a-b70b-fe1913df314b.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8656/7042ecdb-39b0-443a-a81b-9a8aadab1276.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8657/1d0dad0f-becf-46ec-99cf-566e290d05ab.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8658/69559f50-d390-4a76-a58c-5795d97c906e.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8659/d296ee7a-5903-4a10-b476-f82cec84f6ec.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8660/5a9b7b91-af05-4f32-a2b0-7d59d36d7fa9.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8661/4857cb95-def7-4928-91b4-e842852476d4.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8662/09ae9597-8f10-4843-93a7-a99fbbf6ecca.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8663/6d1d0fdc-e478-4311-918f-34c1ee164a6f.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8664/17ae0fba-4e46-423d-86ef-cad1a2060dea.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8665/d4a2a9ac-e423-433e-9177-fc16da59ef9e.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8667/58ced9bd-e4ea-495b-bb0b-bd6e26deb4f0.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8666/e0b6b527-c44f-492c-a0bf-b0f273b6a4cf.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8668/17c33530-95cb-4e28-89f0-3fc5a8c5506c.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8669/365e6442-4ae1-4a83-a763-13c492ca3026.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8670/a1154cf8-4ec6-486a-b55a-769511d546dd.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8671/13a067c0-3715-49f7-8185-9d5987d9faf1.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8672/3d2cc794-4f70-4559-bca0-6264b1ee748a.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8673/59e390ff-6d65-4775-891c-261b08c9885a.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8674/1a75bce1-488e-4b2b-bbbb-13e9bf800981.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8675/9cff0ddc-164d-426f-9061-412fc41a08ae.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8676/752acd1e-ee98-43d4-837f-ed72279f3732.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8677/2831f782-2fdb-49bb-b6d9-f98a39accef6.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8679/43d0f68e-45c8-4476-bf4b-2208bacac11c.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10742/f97defc0-897b-4cd9-bfc7-fa431cd59491.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10741/c49b8fe9-1214-4922-9aa7-f80d54ffb05f.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10740/1887cc92-877f-4c06-a959-7fdc15d00954.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10743/aa45e2bf-2df6-404c-ad17-c23abdc2ba0f.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10745/50d5d5dc-76b0-4a37-ba42-75ef79bc7c18.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10746/43ebf7cb-4007-46b9-b4ac-29a3c712fb34.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10744/9302dcfc-2dcb-4a2a-9d01-c408e1bc4dd6.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10747/31c7d6db-56e5-4162-bed0-a68ddb5f761e.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10750/8a1daf9c-43e1-45f2-ad76-adaf02468f0a.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10749/bc54a7f2-c0dd-4dda-8238-d751abfb32e9.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10748/3b784b8b-a528-4944-a91b-fa23ad3e7096.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10751/09ccd566-c3ff-4f9e-ae79-77aafcce0d65.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10753/9bb30fc2-ce38-4bc3-9ba4-7857bceee9bc.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10752/8ed62bbf-ef9e-4e67-bc87-06ad98e497e3.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10754/f86daf34-426d-408a-a51a-9d2de0d59242.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10755/affe7b9b-7492-41fd-90b9-602ab2b55a41.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10756/be7e0a2f-fee9-45cb-a217-f38ffe15c729.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10757/b29c23a2-d306-4946-930f-4efc1fe6b902.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10758/497d46df-8e50-4959-9744-1c4faa67b4b0.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10759/0c71fad3-e995-49be-9456-aa61e084d36e.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10760/6cb8b9cd-f520-41aa-ac8d-87de1f7bf0cd.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10761/b929f204-ca97-4fb6-a326-b7c2ba3d429c.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10762/a4dbd20f-8d0a-4519-8e80-46ce498cc7b4.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10763/3cc71a8a-1226-4d1e-8826-1bc66facfedb.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10764/35c45cb5-6bae-490d-ac10-f8a929fdf41b.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10766/279f6a45-cf1f-4129-90a3-448d4472ca9d.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10765/59a27545-80a2-4183-8e3d-bc918a0a16f8.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10767/a97c6c72-0192-4156-a051-852b17505717.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10768/3103b45b-2cb1-4a6c-9f09-8bdf378f590a.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10769/8b9469ce-4fa5-432c-9493-295378877f62.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10770/10a69f71-c731-491c-a97a-2daa3118df89.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10771/c3ce10f1-9527-4c92-961c-ae0ea8b4a543.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10772/fe0c8055-b0df-491a-b2dc-23b226919e07.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10773/c1c493d4-4931-4a70-b010-c27528c5ed8a.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10774/dd774d9c-ef4b-4b1e-85d0-5c8f462149b0.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10776/e18cbbb0-445d-4bc4-bc65-4351f90642c2.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10775/954837ed-059e-4b86-95ad-07c316415d94.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10777/ff58afe1-6d64-4ce1-bc1d-0eac0e24c540.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10778/f881575b-7048-468d-bb06-ffeda12789c1.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10780/5e8a35b0-0cc0-489b-a9d7-879dbd13d9b7.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10779/afbf2447-222d-480d-8d59-7cb8fddc4d14.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10781/b19d92d6-33fb-497f-a519-975569c63c04.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10782/8391bc97-3277-4c4b-be5a-98aea1648810.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10783/f2b5387f-d049-4819-b746-c2a96a79fdfe.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10784/55aa18e4-84ce-4171-b802-cc185b39cf36.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10786/23d6c3fa-d902-4a44-9795-bf90a8b8334f.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10785/f01ff608-3e9b-4e0e-89af-dae8be9bef13.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10787/7f6187e4-893f-4fb6-bae3-3f5a61217c13.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10788/5b9a4ca6-5750-4c89-ac21-ab9d5dabf245.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14632/88be2359-52d0-4e0f-8034-22dcbe8a654c.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14633/92725d21-6e9d-42eb-94f6-b5e5d6af3591.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14634/99081691-0cf0-4962-b44c-daba6d67e410.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14635/2e6fe8a2-eef3-4a00-9a55-6756bc3fa836.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14636/44df8ff8-a7e8-47a5-b64a-ccd0380408e8.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14637/fa19fc5f-92fd-482f-a209-b8efc4485fe6.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14639/e7a07a2f-4da1-43a5-8046-df53b00e63e0.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14638/c9fa0401-472d-4328-9c2e-61258754c97e.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14640/908980ca-f5ae-403e-92d7-3f767165cdc7.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14642/3d8a58e1-1c97-4d71-b80d-b2caf8b43231.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14641/a25904fa-9f85-48de-8e2d-c0590a8542fc.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14643/ede93a1f-7305-4e2e-b07e-b6a7720fefd1.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14644/68aeffdd-abce-4dea-b1ba-acf312283f09.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14645/49b84f26-dba1-4e6a-b522-356b62ff63cf.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14647/946857cf-be1f-4e18-b444-8d5570ff4189.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14646/e9947d7b-c91a-4778-a83c-cd4816f009e3.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14648/6620b365-ed35-4496-83c2-2e82fccd127a.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14649/bbe5c95e-c2f3-45f6-be03-adb8b7f0ac7d.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14650/fec88bf6-cafb-489b-bb10-3f158f448c42.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14651/06850bb2-01e4-4cad-8adf-580c6857e9c3.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14652/caf89fd5-7675-4ccb-8c78-c635660b3ed5.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14653/775c2392-3cdb-4442-8d99-8476b347287b.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14654/f0279ef5-03c2-4c1f-b53d-1a582b3bd4c5.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14655/8dd06670-f97c-44af-bc19-30453055374a.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12407/46772ff7-dd00-4125-83d9-9d8757080326.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12409/a06f4d1a-ec12-47ae-a573-006f461b2464.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12410/eb4b4473-8fe6-45ab-9d6d-c59e268afd28.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12411/329144b1-7726-4f0d-a28d-fcef96eaa5ba.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12412/c9979ab7-5993-465c-a2d7-d6443e62f1cd.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12413/ce544a9d-2528-46f7-ab54-e958f538c929.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12414/927b42bb-4bef-4853-880d-83eee437846b.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12415/52835919-f972-4cc0-bd05-67806817fc80.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12417/51febd50-b81a-4c89-9a80-ade8e5ce0a75.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12416/a1562e49-f854-4e13-90a9-0db7c79adadb.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12418/98888079-6884-4154-84fb-5e796309b048.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12419/4f960f2d-0eb2-48f6-8252-d2e606582f02.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12420/58d787c8-c60d-4d3c-977b-68753ebe1994.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12421/23288ccf-aab8-4939-afff-04eaa59d6d19.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12422/e00a786c-518e-4210-b2fc-c6cd6ed3f527.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12423/44a0c73e-5404-4075-a136-2651f7f4a239.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12425/d973a9c6-9893-46fc-a1aa-10bca162970c.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12426/5bcc87d9-4d70-4ee7-b028-7db5b9a29c88.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12429/185838fc-a930-4994-86ae-fc91fe8afa3b.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12430/e31cbe71-083f-4215-9ec9-1faf62025ab5.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12433/fc05b0fc-a709-4d86-a631-805bfaac0faf.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12435/bbe1347e-b5f0-42c9-bbb9-d748bd6e5094.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12436/586838ad-2381-4ce8-a339-5ee767962ab6.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12439/e12d1719-0789-48f9-ba7a-ef9a8d563542.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12440/36770be5-19ff-470b-a664-36cdb1589191.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12443/b387b36e-f060-4d65-a7d2-bd06dd46509b.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12444/5c583591-a02b-4b6a-9c71-ddf5c600c800.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12446/b7edc5a9-c2db-4d1b-9ba7-e846982243d2.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12424/560fe904-d1ce-448e-967c-b1e705df8dc9.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12428/e5cfd153-c933-4004-b9bb-775f5b73bad2.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12427/1cc6ff6d-e032-4599-bedc-bf84cc37b306.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12432/30f08989-d2d2-4618-9eb4-64ee75b747a5.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12431/4d517fcf-8c1f-4eff-ad7e-c5ccb5d9137c.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12434/b92adb86-9db4-4f31-b8f6-28c8e7092ef4.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12437/8bf29d76-6c8a-4cbc-93d8-97300ee0762a.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12438/ffdc0429-ed73-4236-8061-c73e949a59a3.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12441/5cf415f6-c126-4c04-a9d7-6d89bc6f39f3.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12442/5c9f4485-4b7b-4ab9-8459-860ed1a87f6f.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12445/2dbfd884-508f-415a-a125-bf231fd12040.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12449/88d4bd44-6e51-49db-b867-1c84b1e92b1a.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12448/1af57bd4-66a6-4df7-82a3-a8840a01fd96.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12447/b2d1f64a-0f5f-4c94-b8e2-7bdecb03601f.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6011/fed4bf98-4289-4c76-8982-7293a15112bc.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6012/74c16ac3-06b5-4f26-ad0c-358e79e35847.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6013/5978c01b-ec29-4552-91ea-160b5c7d2eaa.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6014/916975d8-ca88-4bd9-86fa-d608f60a6646.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6016/0c430d6a-6fa3-4d33-a006-22a4de6e3497.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6015/8b83611f-9558-44ed-82b1-f35aaf03e58b.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6017/2eafd744-b97a-4368-9273-de6defc38aa4.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6018/18d2bf48-3b90-4da2-812a-0083b5b2531f.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6019/59801c03-794d-4b35-9377-ec3f634cafde.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6020/fd9032b4-c7a1-41b0-9d19-ba1a2d986bc4.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6021/8eff9dfa-2733-49e9-8dcd-2df6acbffe72.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6022/784fc9b8-0285-4268-ad84-fd1c9561c800.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6024/4d824b34-6281-4637-8e73-1abaf12588c6.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6023/88fa117a-e507-4f1b-9b63-4c49635f3f8d.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6026/42b07ea2-bf97-4f09-919e-ca021ece2652.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6025/8a3f13a9-f5c8-482a-a8ad-cfc590afadcb.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6027/e2c8f4e5-bbcb-4a33-b877-80f5c8fd7cc9.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6028/7f52a546-d40c-4b73-a140-0e76bc04ae54.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6029/c894a716-67c7-4c1b-a921-5751419337ac.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6031/d8c83c4c-66b0-4677-892c-6119ca9d413c.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6030/8e214ad1-4526-48b8-beb2-8c5b57541022.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6032/18c47b86-74fa-48cb-9c0d-e6112f112d6b.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6033/249c133b-38c0-467d-9b9e-79242e2005cf.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6036/5e267193-5f2c-40e6-bad0-4e1daac9ffd5.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6034/b64129e2-e79d-424a-8546-eeac19ba813f.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6035/d5887942-9f40-410b-a5d6-323cb4dc1aab.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6037/24621e71-8f90-419d-a7d0-ca87393b2c99.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6038/2ec0c1b5-8a73-4300-b9ca-01952b3b5385.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6040/ab59cd66-0cd7-4611-8cf7-cee823c3dc5b.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6039/6825ef61-8247-4b42-a4e5-68e60423f8a1.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6041/8853c264-eab1-4f6f-9606-8428c4880fb1.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6044/cc23b107-9708-4d1b-a956-f72c2e903093.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6042/fc325aba-618e-4e3f-86d7-ea317eaecaad.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6043/b8aff35e-35bf-4e73-a663-40bef03464ea.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6045/f686b6b8-2e81-400c-b91e-c37726aae9c5.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6046/3e6690be-c498-410f-8441-3f6a9f53e557.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6047/5b4240a0-86ff-4365-a0e0-40079b77841b.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6048/ed0c599f-b726-4ee0-a991-c13c7517312d.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6049/31b5705b-6262-4c93-93e8-84a394553fe0.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6052/b1f62642-fed4-458c-bb87-faa2cfbc6866.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6050/bcff8e0b-53d8-4767-9c10-63f5f0fbf751.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6051/62a04631-0075-44de-b7b2-8b3232bf8980.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6053/0cb160b0-0e41-4530-b1a7-4daa2c80394e.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6054/b2804386-6103-4e4f-b959-e97afc4b521d.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6055/6f0fcc82-08b3-4e8b-962d-2d32e89e2801.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6056/6c98e392-6d88-4086-8cef-86a3a593d9b1.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6058/913da3e2-5053-4ab1-a8b2-e04cc330da70.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6059/738cb44e-d4d7-4843-a7d6-6c26e0fc9e14.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6061/7ee379f6-dc12-47d1-b4d3-8936e8b8c615.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6060/a264f1d2-2833-4130-a3c1-835e4a62cfbb.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6062/05a422d3-a0d2-45f2-a501-4d4dc181028e.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6063/246a70e6-8889-437e-afe1-600057f802ae.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6064/4a1da205-20a0-4972-942a-3963b8861eeb.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6065/4d22d89f-e8d8-4833-969d-21bcdfea1e84.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6066/b05624a0-7cb7-4d1c-8847-4e447aa16ae6.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6067/81a81b6b-9b0b-40eb-bf12-6bb2904d5099.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6070/cca0d3dc-7877-4403-a33e-e3c74073bc0c.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6068/22c9a277-59f0-4b61-9214-afc4b06adffe.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6069/8f581a27-056e-4ded-a170-040cc719d6af.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6071/8e63dd27-dee4-46f5-9fa7-ac4867ab29c2.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6074/22ddb06b-7098-47bc-809e-a2c5af115fa3.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6072/37288c3c-840a-4886-9ffd-d57c4975adc1.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6073/0f362d37-6c60-47ca-8402-95e461899875.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6075/ab92be10-5b1c-4135-8099-4a28cd6706d7.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6077/b36c7000-5b01-4124-8fe2-93b39cce2bfd.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6076/98080462-642c-4881-83b8-737277bf66c4.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6078/fdd6008a-db68-4bc1-a6aa-f96d61a2c97b.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6081/776fbb62-e8b2-4089-bf15-ca6707f3bcbe.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6079/5cb0e441-9bbc-46c2-b2da-d1f973682fd8.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6080/098b654a-d9e8-417c-8b0c-db12e4f4684c.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6082/743f9525-c124-4851-a714-8288d1cd8386.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6085/2c3f23e2-208f-43e5-9d84-4f72678a8bb2.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6084/fea6e209-6c2b-487b-9eaa-dddcfb35f0f6.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6083/41ad4cb9-8c76-4a41-b46e-1769e5a1467d.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6086/e8a17f52-3c31-46c8-b5be-69e382205b76.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6088/58a9fc85-9a3e-4a52-8d40-004678bec470.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6089/6ea9a1ab-28ca-4aa4-96f2-b579e785266e.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6087/9ce2e9ea-9bbc-489b-b7b0-b0bd68239fd7.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6090/15997772-5291-48ee-a212-9a4547d8e13d.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6092/26f083fd-a2ab-408d-bb79-2e4735b46203.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6091/853e03a6-bc43-40a7-8f10-6c5458ed37e1.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6093/1c336d89-6299-4c43-9109-02ebb8d66392.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6094/34b2ca80-5f7f-4bd8-aff6-caebe63e09f6.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6095/c23444d5-07be-4a79-ae95-822fb0b4456c.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6097/b8f98255-0108-4595-9ed0-dafe3d980fe4.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6096/e94200be-306f-41ef-a823-941c74763754.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6098/bdcc4514-04eb-48eb-b029-7ea133cfdad8.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6099/54b17cb1-f4a6-4b10-a612-24b1974ec019.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6100/42fe8134-daca-40df-93df-a0a26f9af967.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6101/002bfe66-9871-450e-b7fa-3b25d880db6a.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6057/765b0b92-cc8e-4ee1-bb9d-8579507a5c13.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8504/59ccc77a-995c-45dd-ad91-aef7a9837f1f.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8505/ffba5164-e7f5-4d9f-9688-830fbbdae69f.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8507/3e0f94c4-af82-45a9-8640-99385b96fe11.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8506/1742b734-1b56-42e9-b84b-af576505deb7.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8508/38d951c3-1cca-45ce-8aec-8f96058ae923.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8509/6137d193-4c23-4be3-a73b-79ce377261c5.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8510/4272ea83-1f4a-48fb-806c-2be0c65cda69.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8511/44a7c198-e396-45fc-8d3d-ca5d5230b127.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8513/0d062b23-bd47-4c73-af28-98616fe9c5a7.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8512/29149f97-43e5-4c60-877d-fd0e9226179d.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8514/62d19a55-d2cc-43a8-be0f-281272f911b8.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8515/b543e884-612f-4302-ac8f-62b2c252f18e.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8517/c7bf0891-83ba-4c9e-8fc4-abcfeb882bc8.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8516/a92f6924-2753-42ff-b0d3-e10fb79bb5ff.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8518/ab91465f-3e43-4c1e-8dcd-6f4bbfb971b1.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8519/bf4aaabc-ce1e-4c10-8c83-55bc84dabe30.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8520/ea6ee629-82ef-4a08-b83d-02b3122c0f7c.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8521/e5bb39dc-e932-4543-85fe-318c7a1ec6ee.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8522/a2e6b5be-a8d3-4930-b122-99dd0d5984b7.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8523/c2815477-b843-4d01-bf72-49d0aaee49a2.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8524/75898639-45f9-4d32-8e88-35bfdec2d383.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8525/b2075bb3-9625-4ebe-9452-e5b38a8c21ae.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8526/b0250122-5551-468b-9ca9-aa84f7b3a334.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8527/ea39483d-e952-45b3-ae38-89bcbc1efe17.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8528/4ef3bebf-900c-4b81-b934-4499718522fb.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8529/4d569d41-c473-4521-8ec7-ba4e05100fa3.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8530/a8e90e5e-2a75-4967-a74b-03ba8749f8cf.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8531/36aef56e-584e-4633-b254-85d964745efb.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8532/3c143c00-df30-4c6f-838c-cc323ea6cabe.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8533/f4f4644d-8c2a-4628-beb8-954feff10e6d.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8535/fe87241f-b929-4f4a-a955-ee8932d27206.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8534/774dd79a-1e01-4e5c-bc63-b7cf6eda8211.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8536/2f529ed1-0ce6-48dd-a139-028daaad0dc9.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8537/19f6c66b-1d7f-4c54-9a78-f2a692cf0a0a.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8538/b6e688cf-d568-4df2-9d83-8a3c0bb17905.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8539/b6f838cb-1114-4d71-9b41-aab48e979344.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8540/c96df25c-4a5a-4343-be50-913f68008bed.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8541/0de68737-600d-45a5-806a-adfc7a86105c.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8543/5fd4bcca-79f5-4445-a039-f1d6916fd8f5.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8542/ee9f7e03-e876-41fe-942f-f50c4841efb1.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8544/ddc9b921-584c-42f6-9529-8804ef9e4633.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8545/0d270025-bd6c-4b6d-9524-72869d9a236b.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8546/a1931186-e10a-4de3-b88c-18a8aaa2ebf9.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8547/a10fd1d6-0688-4568-bbcf-270d79f15af8.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8549/78254514-7be0-44eb-93a5-3db7783e78f7.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8548/df932110-4482-4344-9eee-2abf10d83855.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8550/4f0cfbfa-30a0-402f-a673-911ddff08735.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8551/76c75304-4130-4bf2-8c98-9eb630c403af.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8552/8fc56d9c-d74e-4b04-8f3f-5fee81be3d63.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8553/72723c13-c02b-403f-9512-4c11843b8b2a.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8554/23272f01-07b1-4955-9d02-1cda709d1900.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8556/a293da02-0a4a-4f59-be9e-d67b229c1be8.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8555/ba3e09db-ed48-4423-b203-fbc9c286d7c7.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8557/aa829e8b-a6b9-4298-bd66-f0793659a0e9.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8558/24107380-18d6-417a-8e85-2b737e6090cc.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8560/3ef4eb75-5796-457e-af08-c1e03232bc53.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8559/e443e759-d37a-4967-804a-eb014fb33b78.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8561/1969cdd3-764e-4d76-a176-3b1d9ca30898.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8562/ac3c430e-b2fe-42da-bfad-170aab8ceb76.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8563/aee81efe-8c86-4813-acd3-3fb6b3de61ca.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8564/9e5b933a-b96a-4a31-a0e4-9d16a8785a98.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8565/17e23cd1-dc4d-4710-9015-33e016ffa974.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8566/cc55cc1b-b616-4ebb-a1ce-bf28f8ee3501.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8567/7f72014b-2ebe-45ce-8ec6-46119ce54a90.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8568/30cb9019-4aa1-4540-91c0-5f76fd4dedb6.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8569/8d619ef9-e339-4e20-97fc-d01798dae29c.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8570/4f693842-65e1-4352-9a20-b433ff951bd1.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8572/e39b0f96-bb85-459c-b775-1e335ab4a8ab.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8571/39b27cc9-5318-41b7-97c7-543658d8a116.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8573/7a86ec08-e7bc-40ea-86c9-e95df4c46ce4.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8574/04fdba17-eb66-49bd-810b-ce175351e369.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8577/3f4a8e0f-2274-4568-8b3b-fddf36a17b3e.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8576/41606d46-102e-4c94-b017-a93382b325ce.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8575/d49c0a99-a715-4098-b238-e0e114d0db6d.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8578/c58e8035-7194-46ca-9c46-7b3345a31d70.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8581/115e77e9-b074-47e6-ad19-ba283ab3ed8a.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8579/95b914d4-4500-4175-83d8-aa4dfb8ac07c.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8580/97fe7621-ab40-4917-9a67-bf258ec0e953.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8582/50becb98-92a9-4ba0-b125-a0665df6ee67.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8583/b2bd17da-c8fd-4aab-a298-e4059da729e8.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8584/d519337f-a4b3-4546-bd3e-202415886d16.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8585/c6e57606-48dd-44ec-a627-fea98d2a8009.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8586/132ce76d-0691-4c7d-9af6-051254f9c88d.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8587/5d5da0d6-9fb3-4f31-a1ff-f4229a60d8e8.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8588/f6e62a5c-578b-407e-9fe7-5cf48410c11a.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8590/b462edc0-906b-46e2-b6ce-437fd748305a.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8589/e8ab19c8-95f0-410d-9f4f-c07ce176f1e4.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8591/9310036b-5dbc-4098-b043-e5c97bf2a178.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8592/ce8f95cc-91c8-495b-a654-42a00be90ac1.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8594/1291daa5-aabd-4bd8-b625-29705be24285.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8593/ba9392e0-f42f-457e-842f-c963903765c3.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8595/b69858e8-adaf-4110-a7bf-bae8054b84b9.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8596/039ef33a-0f62-4523-9da5-2e6c9201c76d.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8597/13332086-0da2-4b31-bc53-5273b84c9c5d.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8598/baa5db3b-d646-48ff-bace-6d66365a25cb.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8599/ce8fba6d-2494-4b64-a9ca-6c01be10c962.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8600/876e27f1-ee4d-4f22-bbbd-bc2b482bcd86.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8602/4095da80-205f-4b83-8494-d05d4eeb179f.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8601/aa1c04f8-c101-40ab-a87d-2f8a9b7ed20a.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8603/86be7654-707a-4cac-8069-81b47cf6a10b.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8604/02969477-2308-45e0-a84c-c2ec3183fccd.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8605/723db6f7-f08b-4103-838f-a34725b34808.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8608/25808b05-1b26-4d74-bcd7-43966d732e54.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8607/2a0a6cb5-e11a-4e2f-857c-0044be23aac4.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8606/b42ebd5b-4e22-463b-b51a-116f3cdb33a6.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8609/6cce3a7c-13be-42bf-91eb-7e782bfe978a.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8610/63a23127-c354-4f25-a135-ae67ba574de1.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8613/dd1907c4-3d5f-4bda-b28f-e6495c037e9f.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8612/c25ea3e5-b8fb-4b75-b04d-dc6269a1ab6a.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8611/9afce6be-0714-49e9-a8f0-89132eca97d6.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8614/1ac0ac93-eca5-4773-9315-0e88c8609b64.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8615/db7318f1-5c1f-4b4b-bc26-c08e5d8738c5.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8616/121bccdf-0887-4cbb-8e39-5499fb7b3876.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8618/da685cdf-f594-496f-bff4-93dcd529ab97.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8617/d96a01c3-a555-4322-a015-cd556443d15a.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8619/af6f24c6-c96e-493d-afa2-86a4d2cef06a.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8620/eef24d8e-9ca7-4343-b6ca-36e392d3a1e3.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8621/c840caa4-68a8-4e33-8e46-9924782e866e.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8623/04ac6d39-d006-4eec-b1f7-738f8d09d678.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8622/a4bb7ce6-2544-47bb-83b0-d81afd1567fb.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8624/15a4b1dd-c9b5-4670-bf82-498caebbc958.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8626/166ee8e6-db37-4dc3-a0d5-365a040e96ae.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8625/cff32464-af41-4f31-a7ac-93b709856998.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8627/75bf1834-f378-423f-a111-b708b8714fcd.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8628/4c3d4f49-7d44-44f1-b52a-7077a737509f.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8629/6967c53d-961b-4038-bf88-99cd67106431.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8632/c88214bd-b53c-4d42-bd11-51df37f5118b.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8630/1b58cd94-4b92-43e7-a85b-0b5a8fdf1431.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8631/b51b68d8-98d9-4d0b-b9be-d4e817765e5f.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8633/b310ca4b-6128-4f31-b57f-69a437a40b5a.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8635/6c2fa9d0-419b-47f9-a9a6-41145e4e2b72.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8634/980e6ef7-81d4-4665-8b4d-d92476acc715.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8636/f276d593-2443-4251-9cb8-1a324f80d678.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8637/0dda5bd6-b70b-421f-b094-748706317f37.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8640/c206e80a-dfd8-457d-833e-ff7d86867b0f.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8639/1cec9c52-4e72-4601-9598-f08c5c08ad0f.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8638/87af3706-95f6-4f8b-a718-4c1a3acc6630.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8641/2b7ea6da-cbc3-46d0-afe9-20aa5118ba48.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8642/fe2b2b61-ecdd-4bda-affd-26893fb0bbf2.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8645/cf48571c-7f9d-460f-b4a3-8c0894a7d106.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8644/e83d5297-5715-45b9-b0f5-19391abba7f6.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8643/cc3c0159-f33c-4f9e-9263-b510d82ae22a.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8646/7bceda1e-d87c-4d0e-9844-c89dced14e02.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8648/ae491552-7334-4e40-81cb-873cd5bd6146.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8647/b3767031-c4bb-4581-92fd-b595843e82b8.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8649/27a49115-b45a-4894-b467-0c8d5bc8408a.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8650/6b7d2ab5-8423-477a-9fb7-fc2411effb88.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8651/f538f7ab-afb6-402e-97a8-dbcf73cb6fe9.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8652/1c87adea-d396-48da-960b-04fdd658dc03.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8655/d4f0d115-74c2-4366-9488-940321715b23.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8653/ae69984e-e695-4788-b676-91ae694b9456.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8654/a331dd67-d91b-461a-b70b-fe1913df314b.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8656/7042ecdb-39b0-443a-a81b-9a8aadab1276.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8657/1d0dad0f-becf-46ec-99cf-566e290d05ab.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8658/69559f50-d390-4a76-a58c-5795d97c906e.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8659/d296ee7a-5903-4a10-b476-f82cec84f6ec.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8660/5a9b7b91-af05-4f32-a2b0-7d59d36d7fa9.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8661/4857cb95-def7-4928-91b4-e842852476d4.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8662/09ae9597-8f10-4843-93a7-a99fbbf6ecca.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8663/6d1d0fdc-e478-4311-918f-34c1ee164a6f.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8664/17ae0fba-4e46-423d-86ef-cad1a2060dea.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8665/d4a2a9ac-e423-433e-9177-fc16da59ef9e.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8667/58ced9bd-e4ea-495b-bb0b-bd6e26deb4f0.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8666/e0b6b527-c44f-492c-a0bf-b0f273b6a4cf.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8668/17c33530-95cb-4e28-89f0-3fc5a8c5506c.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8669/365e6442-4ae1-4a83-a763-13c492ca3026.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8670/a1154cf8-4ec6-486a-b55a-769511d546dd.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8671/13a067c0-3715-49f7-8185-9d5987d9faf1.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8672/3d2cc794-4f70-4559-bca0-6264b1ee748a.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8673/59e390ff-6d65-4775-891c-261b08c9885a.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8674/1a75bce1-488e-4b2b-bbbb-13e9bf800981.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8675/9cff0ddc-164d-426f-9061-412fc41a08ae.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8676/752acd1e-ee98-43d4-837f-ed72279f3732.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8677/2831f782-2fdb-49bb-b6d9-f98a39accef6.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/8679/43d0f68e-45c8-4476-bf4b-2208bacac11c.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10742/f97defc0-897b-4cd9-bfc7-fa431cd59491.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10741/c49b8fe9-1214-4922-9aa7-f80d54ffb05f.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10740/1887cc92-877f-4c06-a959-7fdc15d00954.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10743/aa45e2bf-2df6-404c-ad17-c23abdc2ba0f.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10745/50d5d5dc-76b0-4a37-ba42-75ef79bc7c18.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10746/43ebf7cb-4007-46b9-b4ac-29a3c712fb34.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10744/9302dcfc-2dcb-4a2a-9d01-c408e1bc4dd6.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10747/31c7d6db-56e5-4162-bed0-a68ddb5f761e.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10750/8a1daf9c-43e1-45f2-ad76-adaf02468f0a.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10749/bc54a7f2-c0dd-4dda-8238-d751abfb32e9.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10748/3b784b8b-a528-4944-a91b-fa23ad3e7096.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10751/09ccd566-c3ff-4f9e-ae79-77aafcce0d65.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10753/9bb30fc2-ce38-4bc3-9ba4-7857bceee9bc.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10752/8ed62bbf-ef9e-4e67-bc87-06ad98e497e3.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10754/f86daf34-426d-408a-a51a-9d2de0d59242.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10755/affe7b9b-7492-41fd-90b9-602ab2b55a41.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10756/be7e0a2f-fee9-45cb-a217-f38ffe15c729.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10757/b29c23a2-d306-4946-930f-4efc1fe6b902.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10758/497d46df-8e50-4959-9744-1c4faa67b4b0.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10759/0c71fad3-e995-49be-9456-aa61e084d36e.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10760/6cb8b9cd-f520-41aa-ac8d-87de1f7bf0cd.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10761/b929f204-ca97-4fb6-a326-b7c2ba3d429c.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10762/a4dbd20f-8d0a-4519-8e80-46ce498cc7b4.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10763/3cc71a8a-1226-4d1e-8826-1bc66facfedb.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10764/35c45cb5-6bae-490d-ac10-f8a929fdf41b.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10766/279f6a45-cf1f-4129-90a3-448d4472ca9d.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10765/59a27545-80a2-4183-8e3d-bc918a0a16f8.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10767/a97c6c72-0192-4156-a051-852b17505717.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10768/3103b45b-2cb1-4a6c-9f09-8bdf378f590a.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10769/8b9469ce-4fa5-432c-9493-295378877f62.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10770/10a69f71-c731-491c-a97a-2daa3118df89.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10771/c3ce10f1-9527-4c92-961c-ae0ea8b4a543.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10772/fe0c8055-b0df-491a-b2dc-23b226919e07.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10773/c1c493d4-4931-4a70-b010-c27528c5ed8a.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10774/dd774d9c-ef4b-4b1e-85d0-5c8f462149b0.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10776/e18cbbb0-445d-4bc4-bc65-4351f90642c2.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10775/954837ed-059e-4b86-95ad-07c316415d94.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10777/ff58afe1-6d64-4ce1-bc1d-0eac0e24c540.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10778/f881575b-7048-468d-bb06-ffeda12789c1.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10780/5e8a35b0-0cc0-489b-a9d7-879dbd13d9b7.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10779/afbf2447-222d-480d-8d59-7cb8fddc4d14.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10781/b19d92d6-33fb-497f-a519-975569c63c04.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10782/8391bc97-3277-4c4b-be5a-98aea1648810.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10783/f2b5387f-d049-4819-b746-c2a96a79fdfe.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10784/55aa18e4-84ce-4171-b802-cc185b39cf36.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10786/23d6c3fa-d902-4a44-9795-bf90a8b8334f.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10785/f01ff608-3e9b-4e0e-89af-dae8be9bef13.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10787/7f6187e4-893f-4fb6-bae3-3f5a61217c13.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/10788/5b9a4ca6-5750-4c89-ac21-ab9d5dabf245.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14632/88be2359-52d0-4e0f-8034-22dcbe8a654c.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14633/92725d21-6e9d-42eb-94f6-b5e5d6af3591.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14634/99081691-0cf0-4962-b44c-daba6d67e410.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14635/2e6fe8a2-eef3-4a00-9a55-6756bc3fa836.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14636/44df8ff8-a7e8-47a5-b64a-ccd0380408e8.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14637/fa19fc5f-92fd-482f-a209-b8efc4485fe6.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14639/e7a07a2f-4da1-43a5-8046-df53b00e63e0.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14638/c9fa0401-472d-4328-9c2e-61258754c97e.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14640/908980ca-f5ae-403e-92d7-3f767165cdc7.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14642/3d8a58e1-1c97-4d71-b80d-b2caf8b43231.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14641/a25904fa-9f85-48de-8e2d-c0590a8542fc.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14643/ede93a1f-7305-4e2e-b07e-b6a7720fefd1.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14644/68aeffdd-abce-4dea-b1ba-acf312283f09.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14645/49b84f26-dba1-4e6a-b522-356b62ff63cf.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14647/946857cf-be1f-4e18-b444-8d5570ff4189.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14646/e9947d7b-c91a-4778-a83c-cd4816f009e3.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14648/6620b365-ed35-4496-83c2-2e82fccd127a.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14649/bbe5c95e-c2f3-45f6-be03-adb8b7f0ac7d.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14650/fec88bf6-cafb-489b-bb10-3f158f448c42.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14651/06850bb2-01e4-4cad-8adf-580c6857e9c3.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14652/caf89fd5-7675-4ccb-8c78-c635660b3ed5.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14653/775c2392-3cdb-4442-8d99-8476b347287b.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14654/f0279ef5-03c2-4c1f-b53d-1a582b3bd4c5.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/14655/8dd06670-f97c-44af-bc19-30453055374a.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12407/46772ff7-dd00-4125-83d9-9d8757080326.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12409/a06f4d1a-ec12-47ae-a573-006f461b2464.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12410/eb4b4473-8fe6-45ab-9d6d-c59e268afd28.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12411/329144b1-7726-4f0d-a28d-fcef96eaa5ba.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12412/c9979ab7-5993-465c-a2d7-d6443e62f1cd.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12413/ce544a9d-2528-46f7-ab54-e958f538c929.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12414/927b42bb-4bef-4853-880d-83eee437846b.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12415/52835919-f972-4cc0-bd05-67806817fc80.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12417/51febd50-b81a-4c89-9a80-ade8e5ce0a75.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12416/a1562e49-f854-4e13-90a9-0db7c79adadb.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12418/98888079-6884-4154-84fb-5e796309b048.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12419/4f960f2d-0eb2-48f6-8252-d2e606582f02.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12420/58d787c8-c60d-4d3c-977b-68753ebe1994.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12421/23288ccf-aab8-4939-afff-04eaa59d6d19.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12422/e00a786c-518e-4210-b2fc-c6cd6ed3f527.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12423/44a0c73e-5404-4075-a136-2651f7f4a239.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12425/d973a9c6-9893-46fc-a1aa-10bca162970c.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12426/5bcc87d9-4d70-4ee7-b028-7db5b9a29c88.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12429/185838fc-a930-4994-86ae-fc91fe8afa3b.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12430/e31cbe71-083f-4215-9ec9-1faf62025ab5.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12433/fc05b0fc-a709-4d86-a631-805bfaac0faf.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12435/bbe1347e-b5f0-42c9-bbb9-d748bd6e5094.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12436/586838ad-2381-4ce8-a339-5ee767962ab6.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12439/e12d1719-0789-48f9-ba7a-ef9a8d563542.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12440/36770be5-19ff-470b-a664-36cdb1589191.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12443/b387b36e-f060-4d65-a7d2-bd06dd46509b.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12444/5c583591-a02b-4b6a-9c71-ddf5c600c800.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12446/b7edc5a9-c2db-4d1b-9ba7-e846982243d2.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12424/560fe904-d1ce-448e-967c-b1e705df8dc9.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12428/e5cfd153-c933-4004-b9bb-775f5b73bad2.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12427/1cc6ff6d-e032-4599-bedc-bf84cc37b306.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12432/30f08989-d2d2-4618-9eb4-64ee75b747a5.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12431/4d517fcf-8c1f-4eff-ad7e-c5ccb5d9137c.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12434/b92adb86-9db4-4f31-b8f6-28c8e7092ef4.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12437/8bf29d76-6c8a-4cbc-93d8-97300ee0762a.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12438/ffdc0429-ed73-4236-8061-c73e949a59a3.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12441/5cf415f6-c126-4c04-a9d7-6d89bc6f39f3.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12442/5c9f4485-4b7b-4ab9-8459-860ed1a87f6f.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12445/2dbfd884-508f-415a-a125-bf231fd12040.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12449/88d4bd44-6e51-49db-b867-1c84b1e92b1a.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12448/1af57bd4-66a6-4df7-82a3-a8840a01fd96.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/12447/b2d1f64a-0f5f-4c94-b8e2-7bdecb03601f.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6011/fed4bf98-4289-4c76-8982-7293a15112bc.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6012/74c16ac3-06b5-4f26-ad0c-358e79e35847.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6013/5978c01b-ec29-4552-91ea-160b5c7d2eaa.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6014/916975d8-ca88-4bd9-86fa-d608f60a6646.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6016/0c430d6a-6fa3-4d33-a006-22a4de6e3497.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6015/8b83611f-9558-44ed-82b1-f35aaf03e58b.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6017/2eafd744-b97a-4368-9273-de6defc38aa4.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6018/18d2bf48-3b90-4da2-812a-0083b5b2531f.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6019/59801c03-794d-4b35-9377-ec3f634cafde.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6020/fd9032b4-c7a1-41b0-9d19-ba1a2d986bc4.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6021/8eff9dfa-2733-49e9-8dcd-2df6acbffe72.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6022/784fc9b8-0285-4268-ad84-fd1c9561c800.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6024/4d824b34-6281-4637-8e73-1abaf12588c6.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6023/88fa117a-e507-4f1b-9b63-4c49635f3f8d.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6026/42b07ea2-bf97-4f09-919e-ca021ece2652.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6025/8a3f13a9-f5c8-482a-a8ad-cfc590afadcb.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6027/e2c8f4e5-bbcb-4a33-b877-80f5c8fd7cc9.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6028/7f52a546-d40c-4b73-a140-0e76bc04ae54.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6029/c894a716-67c7-4c1b-a921-5751419337ac.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6031/d8c83c4c-66b0-4677-892c-6119ca9d413c.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6030/8e214ad1-4526-48b8-beb2-8c5b57541022.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6032/18c47b86-74fa-48cb-9c0d-e6112f112d6b.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6033/249c133b-38c0-467d-9b9e-79242e2005cf.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6036/5e267193-5f2c-40e6-bad0-4e1daac9ffd5.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6034/b64129e2-e79d-424a-8546-eeac19ba813f.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6035/d5887942-9f40-410b-a5d6-323cb4dc1aab.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6037/24621e71-8f90-419d-a7d0-ca87393b2c99.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6038/2ec0c1b5-8a73-4300-b9ca-01952b3b5385.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6040/ab59cd66-0cd7-4611-8cf7-cee823c3dc5b.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6039/6825ef61-8247-4b42-a4e5-68e60423f8a1.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6041/8853c264-eab1-4f6f-9606-8428c4880fb1.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6044/cc23b107-9708-4d1b-a956-f72c2e903093.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6042/fc325aba-618e-4e3f-86d7-ea317eaecaad.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6043/b8aff35e-35bf-4e73-a663-40bef03464ea.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6045/f686b6b8-2e81-400c-b91e-c37726aae9c5.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6046/3e6690be-c498-410f-8441-3f6a9f53e557.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6047/5b4240a0-86ff-4365-a0e0-40079b77841b.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6048/ed0c599f-b726-4ee0-a991-c13c7517312d.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6049/31b5705b-6262-4c93-93e8-84a394553fe0.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6052/b1f62642-fed4-458c-bb87-faa2cfbc6866.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6050/bcff8e0b-53d8-4767-9c10-63f5f0fbf751.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6051/62a04631-0075-44de-b7b2-8b3232bf8980.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6053/0cb160b0-0e41-4530-b1a7-4daa2c80394e.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6054/b2804386-6103-4e4f-b959-e97afc4b521d.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6055/6f0fcc82-08b3-4e8b-962d-2d32e89e2801.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6056/6c98e392-6d88-4086-8cef-86a3a593d9b1.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6058/913da3e2-5053-4ab1-a8b2-e04cc330da70.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6059/738cb44e-d4d7-4843-a7d6-6c26e0fc9e14.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6061/7ee379f6-dc12-47d1-b4d3-8936e8b8c615.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6060/a264f1d2-2833-4130-a3c1-835e4a62cfbb.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6062/05a422d3-a0d2-45f2-a501-4d4dc181028e.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6063/246a70e6-8889-437e-afe1-600057f802ae.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6064/4a1da205-20a0-4972-942a-3963b8861eeb.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6065/4d22d89f-e8d8-4833-969d-21bcdfea1e84.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6066/b05624a0-7cb7-4d1c-8847-4e447aa16ae6.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6067/81a81b6b-9b0b-40eb-bf12-6bb2904d5099.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6070/cca0d3dc-7877-4403-a33e-e3c74073bc0c.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6068/22c9a277-59f0-4b61-9214-afc4b06adffe.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6069/8f581a27-056e-4ded-a170-040cc719d6af.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6071/8e63dd27-dee4-46f5-9fa7-ac4867ab29c2.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6074/22ddb06b-7098-47bc-809e-a2c5af115fa3.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6072/37288c3c-840a-4886-9ffd-d57c4975adc1.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6073/0f362d37-6c60-47ca-8402-95e461899875.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6075/ab92be10-5b1c-4135-8099-4a28cd6706d7.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6077/b36c7000-5b01-4124-8fe2-93b39cce2bfd.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6076/98080462-642c-4881-83b8-737277bf66c4.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6078/fdd6008a-db68-4bc1-a6aa-f96d61a2c97b.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6081/776fbb62-e8b2-4089-bf15-ca6707f3bcbe.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6079/5cb0e441-9bbc-46c2-b2da-d1f973682fd8.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6080/098b654a-d9e8-417c-8b0c-db12e4f4684c.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6082/743f9525-c124-4851-a714-8288d1cd8386.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6085/2c3f23e2-208f-43e5-9d84-4f72678a8bb2.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6084/fea6e209-6c2b-487b-9eaa-dddcfb35f0f6.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6083/41ad4cb9-8c76-4a41-b46e-1769e5a1467d.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6086/e8a17f52-3c31-46c8-b5be-69e382205b76.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6088/58a9fc85-9a3e-4a52-8d40-004678bec470.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6089/6ea9a1ab-28ca-4aa4-96f2-b579e785266e.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6087/9ce2e9ea-9bbc-489b-b7b0-b0bd68239fd7.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6090/15997772-5291-48ee-a212-9a4547d8e13d.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6092/26f083fd-a2ab-408d-bb79-2e4735b46203.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6091/853e03a6-bc43-40a7-8f10-6c5458ed37e1.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6093/1c336d89-6299-4c43-9109-02ebb8d66392.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6094/34b2ca80-5f7f-4bd8-aff6-caebe63e09f6.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6095/c23444d5-07be-4a79-ae95-822fb0b4456c.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6097/b8f98255-0108-4595-9ed0-dafe3d980fe4.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6096/e94200be-306f-41ef-a823-941c74763754.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6098/bdcc4514-04eb-48eb-b029-7ea133cfdad8.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6099/54b17cb1-f4a6-4b10-a612-24b1974ec019.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6100/42fe8134-daca-40df-93df-a0a26f9af967.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6101/002bfe66-9871-450e-b7fa-3b25d880db6a.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1999/6057/765b0b92-cc8e-4ee1-bb9d-8579507a5c13.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>