--- v0 (2026-02-19)
+++ v1 (2026-06-11)
@@ -54,2263 +54,2263 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FERNANDO RODRIGUES COIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7101/9fa5babc-c2e1-4b9c-8f9b-7b852d74f962.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7101/9fa5babc-c2e1-4b9c-8f9b-7b852d74f962.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE ARRUMAR O CEMITÉRIO DO BAIRRO NOVO DIAMANTINO</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7102/ca1d8959-8715-4448-b976-97e77d22354b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7102/ca1d8959-8715-4448-b976-97e77d22354b.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE DESAPROPRIAR ARÉAS PARA DOÁ-LAS UO ARRUMÁ-LAS Á PESSOAS DISPOSTA A CULTIVA-LÁS.</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ANTONIO ISAAC FRAGA LIRA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7104/6ea8a254-cd3b-4b43-8a08-980eb9721f4a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7104/6ea8a254-cd3b-4b43-8a08-980eb9721f4a.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE SER CONSERVADAS AS ESTRADAS DO SETOR 11 E 12 EM LUCAS DE RIO VERDE.</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>YOSHINOBU NARITA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7103/2edc5745-d4f2-4187-959d-452fbcd87ce0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7103/2edc5745-d4f2-4187-959d-452fbcd87ce0.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE QUE SEJAM PATROLADAS E EMCASCALHADA AS RUAS DOS BAIRROS DA PONTE E POPINO</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSÉ BEZERRA DE LIMA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7105/7dd5d48d-e18f-47af-9a75-df814e659937.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7105/7dd5d48d-e18f-47af-9a75-df814e659937.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE CRIAR POSTOS DE SAÚDE NOS BAIRROS POPINO E PEDREGAL</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7106/6bd83b53-56bc-45bb-a1ab-24d56b2ea5d2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7106/6bd83b53-56bc-45bb-a1ab-24d56b2ea5d2.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE SE CONSTRUIR MEIOS FIOS E GALERIAS DE ÁGUAS PLUVIAS NOS BAIRROS BURITI E NOVO DIAMANTINO</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ADÃO VELOCINDRO LILGE PASSAMANI</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7107/a2c3c2ad-fb36-418d-8b5d-dfed67cb4440.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7107/a2c3c2ad-fb36-418d-8b5d-dfed67cb4440.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE SE CONSTRUIR UMA FEIRA MUNICIPAL EM BRASNORTE</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7108/0901e0d5-ff43-4801-8b2a-b7fe8f12605b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7108/0901e0d5-ff43-4801-8b2a-b7fe8f12605b.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE SER FEITO UM ESTUDO PARA RECAPAMENTO DO ASFALTO DA BR 163-TRECHO QUE LIGA POSTO GIL Á LUCAS R.V REMETER Á SECRET.TRASP.JAV.DO EST.DOMAT.E DEP.P.LACERDA</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JOSÉ LIDIO SILVA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7109/dbe84bff-b60e-4921-8094-6ebe0d8c5498.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7109/dbe84bff-b60e-4921-8094-6ebe0d8c5498.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE SER FEITA A ABERTURA DE UMA RUA NAS IMEDIAÇÕES DA ESCOLA MUNICIPAL DE 1º GRAU''JOÃO BATISTA PRUDÊNCIA, NO BAIRRO BURITI.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7110/f9064d66-eba9-47e2-ba80-8454dfc5a7ff.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7110/f9064d66-eba9-47e2-ba80-8454dfc5a7ff.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE SER CONTRATADOS UM PROFISSIONAL DA ÁREA DE ENGENHARIA PARA ASSESSORAR A CÂMARA COMO PRESEDENTE TEC. E FISCAL NAS OBRAS EM ANDAMENTO NO MUNICIPIO.</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7111/13edf654-1ee3-4b3c-854c-c22ca2d187f0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7111/13edf654-1ee3-4b3c-854c-c22ca2d187f0.doc</t>
   </si>
   <si>
     <t>SOBRE A NECESSIDADE DE CONCLUIR A ABERTURA AVENIDA PÍCOLI, NAS IMEDIAÇÕES DA MADEREIRA OURO VERDE ATÉ A BR-364- BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ERILDO GIACOMEL</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7112/761ef7f6-4e8e-461b-ba60-d231ce58f59b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7112/761ef7f6-4e8e-461b-ba60-d231ce58f59b.doc</t>
   </si>
   <si>
     <t>SOBRE A NECESSIDADE DO PROLONGAMENTE DO HORÁRIO DE FUNCIONAMENTO DA BOLSA QUE LIGA ATRAVÉS DO RIO JURUEMA, JUÍNA E CUIABÁ E VICE- VERSA DEDICADO AO MINISTRADA MARINHA.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>FERNANDO RODRIGUES COIMBRA, YOSHINOBU NARITA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7113/9e62426c-b6e6-45d5-865e-ed0106e53ed9.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7113/9e62426c-b6e6-45d5-865e-ed0106e53ed9.doc</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL PARA QUE ABERTA OU RECUPERADA AS ESTRADAS VICINAIS AO LONGO DA BR 364, 163, MT 170 E A ESTRADA NOVA FRONTEIRA, SEM ÔMUS PARA OS PROPRIETÁRIOS USUÁRIOS.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7116/00414e95-dacd-4bb5-9e86-fbddbcb34769.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7116/00414e95-dacd-4bb5-9e86-fbddbcb34769.doc</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL SOBRE A NECESSIDADE DE QUE SEJA FEITA A CAVALIZAÇÃO DA ÁGUA E AO ATERRO DA RUA AUTHER PEDRO VASCONCELOS, NO BAIRRO DA PONTE</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7115/3f4edb17-4ea0-4cb3-a6f2-00d755929cf7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7115/3f4edb17-4ea0-4cb3-a6f2-00d755929cf7.doc</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPALSOBRE A NECESSIDADE DE SER COLOCADA MANILHA NA RUA ALMIRANTE BATISTA DAS NEVES, NAS PROXIMIDADES DA RUA SEBASTIÃO MARCELINO REGIS- NESTA.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7114/306cb36c-2318-41ce-b946-766809e26d42.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7114/306cb36c-2318-41ce-b946-766809e26d42.doc</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO DO ESTADO, COM CÓPIA Á SECRETARIA DE JUSTIÇA, SOBRE A NECESSIDADE DE SE ELEVAR A CAMARA DE DIAMANTINO DE 2ª PARA A 3ª ENTRÂNCIA.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7117/29babefe-4370-433f-9642-ed56300c5a0b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7117/29babefe-4370-433f-9642-ed56300c5a0b.doc</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL, A NECESSIDADE DO PATROLAMENTO DA ESTRDA QUE DEMANDA A GLEBA DO RIO PRETO</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7118/72ebb843-d8b9-471b-8a21-b9055f09fb6d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7118/72ebb843-d8b9-471b-8a21-b9055f09fb6d.doc</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO MUNICIPAL A NECESSIDADE, DAR APOIO FINANCEIRO A IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS NESTA CIDADE PARA FINS DE CONCLUSÃO DA CONSTRUÇÃO DO TEMPLO.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7119/fe59c910-2a33-4c74-883f-f3881b49473f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7119/fe59c910-2a33-4c74-883f-f3881b49473f.doc</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL PARA QUE SEJA REGULARIZADO TODAS AS ÁREAS CHÁCAREIRAS NA ZONA URBANA DA CIDADE COM A DEVIDA EXPEDIÇÃO DE CARTA DE AFORAMENTO.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7120/824f0a8e-bdef-48dc-9e23-896cb08f7900.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7120/824f0a8e-bdef-48dc-9e23-896cb08f7900.doc</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL A NECESSIDADEE DA ABERTURA DE UMA RUA PRÓXIMA A OFICINA ZAMPIERRI QUE DARÁ ACESSO Á AV. DIAMANTINO AO BAIRRO GUARANÁ</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>SÉRGIO ROBERTO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7121/531dca63-079f-4af9-9f4d-603bbab2a9eb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7121/531dca63-079f-4af9-9f4d-603bbab2a9eb.doc</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE DAR APOIO FINANCEIRO A IGREJA CRISTÃ DO BRASIL, NO BAIRRO NOVO DIAMANTINO, PARA AMPLIAÇÃO E CONCLUSÃO DO TEMPLO, BEM COMO A IGREJA PENTECONSTAL DEUS É AMOR E IGREJA PRESBITERIANA(CONS. DO TEMPLO).</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ADONIAS LEITE DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7122/a3b9d2b2-3f4e-4383-9108-8d7372f8df44.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7122/a3b9d2b2-3f4e-4383-9108-8d7372f8df44.doc</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SER ADQUIRIDO CADEIRAS OU BANCOS PARA O POSTO DE SAÚDE, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7126/a1f5fbce-283f-457e-8d65-f8a205ff470c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7126/a1f5fbce-283f-457e-8d65-f8a205ff470c.doc</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL A NECESSIDADE DE SEJA FEITO O PATROLAMENTO DA ESTRADA QUE DA ACESSO A LOCALIDADE DE PIRAPUTANGA, NESTA CIDADE. CANCELADO AO PEDIDO DO AUTOR</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7123/1ff9d31f-5484-4cfa-88fa-98a9da0bd3d3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7123/1ff9d31f-5484-4cfa-88fa-98a9da0bd3d3.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL PARA QUE SEJA ASFALTADO Á AV. DIAMANTINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7124/5aaa1990-4d26-453e-b1f1-a8c2e8e7792f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7124/5aaa1990-4d26-453e-b1f1-a8c2e8e7792f.doc</t>
   </si>
   <si>
     <t>INDICO AO DESMATE SOBRE A NECESSIDADE DE PATROLAR A MT 170. DO ENTROCAMENTO DA BR 364 AO RIO JURUEMA.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7125/5ad54a9e-cd4b-4a2b-ab16-c1c00bd0f41f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7125/5ad54a9e-cd4b-4a2b-ab16-c1c00bd0f41f.doc</t>
   </si>
   <si>
     <t>INDICO A CEMAT LOCAL, COM CÓPIA A DIRETORIA DA CEMAT CUIABÁ, A NECESSIDADE URGENTE DE PROVIDÊNCIAR ILUMINAÇÃO PÚBLICA NA RUA 25, EM TODA SUA EXTENÇÃO.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7127/1b2a5d28-d80a-457c-be2e-454cb6362e98.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7127/1b2a5d28-d80a-457c-be2e-454cb6362e98.doc</t>
   </si>
   <si>
     <t>INDICO AO DIRETOR PRESIDENTE DA TELEMAT, COM CÓPIA A TELEMAT EM DIAMANTINO, A NECESSIDADE DE INSTALAR TELEFONE PÚBLICO, TIPO ''ORELHÃO'' NO CONJUNTO HABITACIONAL SERRA AZUL, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7128/6db1f07e-e8d9-433c-83ed-11ecdaa2a430.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7128/6db1f07e-e8d9-433c-83ed-11ecdaa2a430.doc</t>
   </si>
   <si>
     <t>INDICO AO SECRETÁRIO DE TRANSPOSTE DO ESTADO DE MATO GROSSO, QUE AUTORIZE O PROLONGAMENTO DO HORÁRIO DE FUNCIONAMENTO DA BALSA QUE LIGA ATRAVÉS DO RIO JURUENA, JUINA A CUIABÁ E VICE-VERSA.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7129/340575ad-fdbd-48f3-92b2-345bad80497c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7129/340575ad-fdbd-48f3-92b2-345bad80497c.doc</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO MUNICIPAL COM CÓPIA AO PROPRIETÁRIO DA CIRCULAR EXPLESSO FERREIRA, SR. JOAQUIM MORQUES FERREIRA, PARA QUE ESTABELEÇA NOVO HORÁRIO DE ÔNIBUS QUE FAZ LINHA DIAMANTINO A NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7130/a731ab5a-3630-4203-842e-0aba691d8290.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7130/a731ab5a-3630-4203-842e-0aba691d8290.doc</t>
   </si>
   <si>
     <t>INDICO AO SENHOR PREFEITO MUNICIPAL COM CÓPIA A CEMAT LOCAL PARA QUE DÊ CONTINUIDADE DE ENERGIA ELÉTRICA DA FAZEDA MOCUCO ATÉ A FAZENDA TEXEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7131/156801cf-c8b2-4b8d-a8c5-ab457f6ee6cf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7131/156801cf-c8b2-4b8d-a8c5-ab457f6ee6cf.doc</t>
   </si>
   <si>
     <t>INDICO AO DERMAT COM CÓPIA A TUT TRANSPORTE PARA QUE FISCALIZEM A LINHA DE ÔNIBUS DESTINO A  NORTELÂNDIA DIAMANTINO.</t>
   </si>
   <si>
     <t>10533</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10533/bf6306a0-aa7a-4911-863d-f4900eaca2b3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10533/bf6306a0-aa7a-4911-863d-f4900eaca2b3.doc</t>
   </si>
   <si>
     <t>''MOÇÃO DE PESAR'' PELO FALECIMENTO DO SR. FRANCISCO DE ASSIS DIAS ALVARENGA.</t>
   </si>
   <si>
     <t>10531</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10531/96da2abf-f63e-4555-ac8f-391e532cff25.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10531/96da2abf-f63e-4555-ac8f-391e532cff25.doc</t>
   </si>
   <si>
     <t>''MOÇÃO DE PESAR'' PELO FALECIMENTO DO SR. MARCUS ANTÔNIO BORGES.</t>
   </si>
   <si>
     <t>10532</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10532/22d32165-4a03-4703-9f63-1ab6b381ab10.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10532/22d32165-4a03-4703-9f63-1ab6b381ab10.doc</t>
   </si>
   <si>
     <t>''MOÇÃO DE PESAR'' PELO FALECIMENTO DO SR. NORBERTO SHWANTES.</t>
   </si>
   <si>
     <t>10534</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10534/98437eb6-e3a1-455f-a69b-a1e32be40bf6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10534/98437eb6-e3a1-455f-a69b-a1e32be40bf6.doc</t>
   </si>
   <si>
     <t>''MOÇÃO DE PESAR'' PELO FALECIMENTO DO JOVEM ROBERTO CARLOS DE QUEIROZ.</t>
   </si>
   <si>
     <t>10535</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10535/ce94546a-39d8-43cd-8639-a2b0471f8977.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10535/ce94546a-39d8-43cd-8639-a2b0471f8977.doc</t>
   </si>
   <si>
     <t>''MOÇÃO DE PESAR'' PELO FALECIMENTO DO SR. HENRIQUE MERTENS.</t>
   </si>
   <si>
     <t>10536</t>
   </si>
   <si>
     <t>ALFREDO CHRISTIANO HORN</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10536/d6d36748-9458-4f1f-ab55-d385a2adc536.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10536/d6d36748-9458-4f1f-ab55-d385a2adc536.doc</t>
   </si>
   <si>
     <t>''MOÇÃO DE PESAR'' PELO FALECIMENTO DO SR. ALFONSO HUNGER.</t>
   </si>
   <si>
     <t>10537</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10537/fcf0a8a2-8aa0-4daf-8499-9f85d7747e93.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10537/fcf0a8a2-8aa0-4daf-8499-9f85d7747e93.doc</t>
   </si>
   <si>
     <t>''MOÇÃO DE APLAUSOS'' PARABENIZA O SOLDADO VALTAIR VICENTE DE OLIVEIRA.</t>
   </si>
   <si>
     <t>14490</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ANTONIO ISAAC FRAGA LIRA, FERNANDO RODRIGUES COIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14490/f64282ba-bc90-46a0-acaa-f2a18ee766c4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14490/f64282ba-bc90-46a0-acaa-f2a18ee766c4.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO DIAMANTINENSE.</t>
   </si>
   <si>
     <t>14491</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14491/c4478348-f37b-4404-82d4-dec150313ffc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14491/c4478348-f37b-4404-82d4-dec150313ffc.doc</t>
   </si>
   <si>
     <t>14492</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14492/2554088c-872e-4366-a894-8738934b4df0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14492/2554088c-872e-4366-a894-8738934b4df0.doc</t>
   </si>
   <si>
     <t>14493</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14493/34c78d29-9ccb-4edc-875a-bac30df91f5c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14493/34c78d29-9ccb-4edc-875a-bac30df91f5c.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DAS CONTAS DO  MUNICIPIO DE DIAMANTINO REFERENTE AO EXERCICIO DE 1.986.</t>
   </si>
   <si>
     <t>14494</t>
   </si>
   <si>
     <t>ALFREDO CHRISTIANO HORN, ANTONIO ISAAC FRAGA LIRA, FERNANDO RODRIGUES COIMBRA, SÉRGIO ROBERTO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14494/8eecc199-5e20-4608-8a48-fc71fa23c9bf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14494/8eecc199-5e20-4608-8a48-fc71fa23c9bf.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
     <t>DARCY CAPISTRANO DE OLIVEIRA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11833/5b568840-bb84-4190-bdb8-db13e9fa4ec7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11833/5b568840-bb84-4190-bdb8-db13e9fa4ec7.doc</t>
   </si>
   <si>
     <t>MODIFICA O ART.3º DA LEI Nº27, DE 10 DE AGOSTO DE 1981 QU AUTORIZOU O SR. PREFEITO MUNICPAL A DOAR Á COHAB-MT IMOVEL URBANO DESTINADO A CONSTRUÇAO DE CASA POPULARES E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>11838</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11838/9e3493d1-f9ae-47ac-bef5-24e823dcc017.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11838/9e3493d1-f9ae-47ac-bef5-24e823dcc017.doc</t>
   </si>
   <si>
     <t>CRIA O SERVIÇO AUTONOMO DE AGUA E ESGOTO-SAAE,DO DISTRITO DE LUCAS DO RIO VERDE E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11837/37ba6190-edef-4f10-bffb-3d8dd4281e22.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11837/37ba6190-edef-4f10-bffb-3d8dd4281e22.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PEITO MUNICPAL A FIRMAR CONVENIO COM A FNDAÇAO SERVIÇOS DE SAUDE PUBLICA-ESESP PARA O FIM DE ADMINISTRAR,OPERAR E MANTER O SISTEMA DE ABASTECIMENTO PUBLICO DE AGUA NO DISTRITO DE LUCAS DO RIO VERDE</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11842/71eefa39-3ca3-4bac-8ba9-ae7ef92ec46c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11842/71eefa39-3ca3-4bac-8ba9-ae7ef92ec46c.doc</t>
   </si>
   <si>
     <t>AUTORIZA A REPASSAR VERBA DO FUNDEC PARA ASSOCIAÇAO COMUNITARIA DE NOVA MUTUM.</t>
   </si>
   <si>
     <t>11841</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11841/1d7680d4-9b8d-4972-a5c9-0564947edcda.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11841/1d7680d4-9b8d-4972-a5c9-0564947edcda.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSAO DE AUXILIO AS ESCOLAS DE SAMBA DA CIDADE.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11846/19be85df-5506-4919-9177-3ea36960080c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11846/19be85df-5506-4919-9177-3ea36960080c.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE PERMUTA DE IMOVEL URBANO.</t>
   </si>
   <si>
     <t>11845</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11845/c6f6e5d5-da70-442b-b2c6-46f5c87ee56d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11845/c6f6e5d5-da70-442b-b2c6-46f5c87ee56d.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICPIO A ASSINAR E CUMPRIR TERMO DE ACORDO PARA REGULARIZAÇAO DE IMOVEIS NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11848/0d54db00-310b-4576-8955-b795e872d2de.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11848/0d54db00-310b-4576-8955-b795e872d2de.doc</t>
   </si>
   <si>
     <t>AUTORIZA O SR. PREFEITO MUNICPAL,A DECLARAR NOVA AREA DE EXPANSAO URBANA NO MUNICPIO.</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11850/e602c19f-4f46-4e71-9448-a321f9d1bff7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11850/e602c19f-4f46-4e71-9448-a321f9d1bff7.doc</t>
   </si>
   <si>
     <t>AUTORIZA CONCESSAO DE VERBAS A ASPUMD- ASSOCIAÇAO DOS SERVIDORES PUBLICOS MUNICPAIS DE DIAMANTINO</t>
   </si>
   <si>
     <t>11852</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11852/5a243963-3dec-4b61-bc3c-e500bd759221.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11852/5a243963-3dec-4b61-bc3c-e500bd759221.doc</t>
   </si>
   <si>
     <t>CONCEDE USO DE IMOVEL A CASA DA AMIZADE ROTARY CLUBE DE DIAMANTINO</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11854/15861985-66d3-415e-aef3-c1ba6626fc92.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11854/15861985-66d3-415e-aef3-c1ba6626fc92.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR PARA REFORÇO DE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>11856</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11856/31cd0c51-dc7e-4704-bdae-1a7609b1995e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11856/31cd0c51-dc7e-4704-bdae-1a7609b1995e.doc</t>
   </si>
   <si>
     <t>CONCEDE AUMENTO SALARIAL AOS SERVIDORES DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>11858</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11858/cd676cf4-7542-4370-a0dc-3c36fcd01938.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11858/cd676cf4-7542-4370-a0dc-3c36fcd01938.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E CANCELAMENTO DE PONTO DE TÁXI.</t>
   </si>
   <si>
     <t>11860</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11860/58fc1a37-7f52-4c31-ae00-c9b21827d481.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11860/58fc1a37-7f52-4c31-ae00-c9b21827d481.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE LIBERAÇAO DE VERBAS PARA A ASSOCIAÇAO DE DESENVOLVEMENTO COMUNITARIO DE NO VO ELDORADO</t>
   </si>
   <si>
     <t>11863</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11863/92f88a38-2585-4ce2-a569-efa218029a7e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11863/92f88a38-2585-4ce2-a569-efa218029a7e.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE LIBERAÇAO DE VERBAS PARA A ASSOCIAÇAO COMUNITARIA DE NOVA MUTUM</t>
   </si>
   <si>
     <t>11865</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/1988/11865/68c2b5cd-5d5a-49a6-97aa-7d45ffdd9c37.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/1988/11865/68c2b5cd-5d5a-49a6-97aa-7d45ffdd9c37.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE ISENÇAO DE PAGAMENTO DE ISS -  Empaer</t>
   </si>
   <si>
     <t>11866</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11866/307acdb0-361a-45b8-93c2-5dd98f2aff33.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11866/307acdb0-361a-45b8-93c2-5dd98f2aff33.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICPAL A ABRIR CREDITO ADICIONAL SUPLEMENTAR PARA REFORÇO DE DOTAÇAO ORÇAMENTARIA.</t>
   </si>
   <si>
     <t>11868</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11868/6147e035-e1a4-4890-b35d-ac3002ed5b3a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11868/6147e035-e1a4-4890-b35d-ac3002ed5b3a.doc</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇAO DE TERRENO URBANO PARA CENTRO ESPERITA AMANTE A POBREZA</t>
   </si>
   <si>
     <t>11869</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11869/62ee54c0-ad2b-4ea3-b699-39e5255d637c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11869/62ee54c0-ad2b-4ea3-b699-39e5255d637c.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇAO DE TERRENO URBANO NO BAIRRO BURITI PARA A DIOCESE DE DIAMANTINO.</t>
   </si>
   <si>
     <t>11870</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11870/6260582e-acad-48f1-88e0-7f6cf0d49f9f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11870/6260582e-acad-48f1-88e0-7f6cf0d49f9f.doc</t>
   </si>
   <si>
     <t>AUTORIZA EXECUTIVO DE DIAMANTINO ABRIR CREDITO ADICIONAL ESPECIAL NO VALOR DE CZ$ 3.000.000,00(TRES MILHOES DE CRUZADOS)PARA FAZER FACE A DESAPROPRIAÇAO</t>
   </si>
   <si>
     <t>11871</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11871/bf4e7892-8fdb-44b0-bbaa-899adb95772d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11871/bf4e7892-8fdb-44b0-bbaa-899adb95772d.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE DIAMANTINOA ABRIR CREDITO ADICIONAIS SUPLEMENTARES ATE O LIMITE DE 80%(OITENTA POR CENTO)DO TOTAL DA DESPESA FIXADA PARA O EXERCICIO FINANCEIRO DE 1988.</t>
   </si>
   <si>
     <t>11872</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11872/3ccb1c1c-eefb-4454-ac3c-d3d7c0a6d11f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11872/3ccb1c1c-eefb-4454-ac3c-d3d7c0a6d11f.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DOAÇAO DE AREA DE TERRENO URBANO.</t>
   </si>
   <si>
     <t>11873</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11873/7fcab636-01a7-48d9-8b89-5a336d3bbfdf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11873/7fcab636-01a7-48d9-8b89-5a336d3bbfdf.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A LIBERAÇAO DE VERBAS PARA O C.T.G.18 DE SETEMBRO</t>
   </si>
   <si>
     <t>11874</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11874/efcf3f95-e0ca-4cbd-bec9-e24d397be64d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11874/efcf3f95-e0ca-4cbd-bec9-e24d397be64d.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇAO PARA ADQUIRIR AREA DO TERRENO URBANO PARA INSTALAÇAO DE CRECHE.</t>
   </si>
   <si>
     <t>11876</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11876/460a40f9-0b84-47f3-b154-926e572cb52a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11876/460a40f9-0b84-47f3-b154-926e572cb52a.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE LIBERAÇAO DE VERBAS PARA ASSOCIAÇAO COMUNITARIA DE LUCAS DO RIO VERDE</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11878/e10600ec-74e7-4448-b395-e2d85a1748f2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11878/e10600ec-74e7-4448-b395-e2d85a1748f2.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE ANTECIPAÇAO DE REAJUSTE AOS SERVODPRES DA PREFEITURA MUNICPAL DE DIAMANTINO</t>
   </si>
   <si>
     <t>11880</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11880/0c9f1e1a-cfb9-44ed-bb6a-bcdba76d9c36.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11880/0c9f1e1a-cfb9-44ed-bb6a-bcdba76d9c36.doc</t>
   </si>
   <si>
     <t>AUTORIZA O SR.PREFEITO MUNICPAL A RENOVAR CONTRATO PARA EXPLORAÇAO DE TRANSPORTE COLETIVO,EM ATENDIMENTO A LEI Nº050/1988</t>
   </si>
   <si>
     <t>11882</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11882/6c44a8ee-df44-4075-8a19-71be5370ebdf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11882/6c44a8ee-df44-4075-8a19-71be5370ebdf.doc</t>
   </si>
   <si>
     <t>AUTORIZA O SR.PREFEITO MUNICPAL A RENOVAR CONTRATO PARA EXPLORAÇAO DE TRANPORTE COLETIVO,EM ATENDIEMNTO A LEI Nº049/85</t>
   </si>
   <si>
     <t>11883</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11883/cf7f0489-5c0b-4667-9ebe-956d17019a17.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11883/cf7f0489-5c0b-4667-9ebe-956d17019a17.doc</t>
   </si>
   <si>
     <t>APROVA O PLANO DE CARGOS,VENCIMENTOS E ENGUADRAMENTO DOS SERVIDORES DA PREFEITURA MUNICPAL DE DIAMANTINO-MATO GROSSO</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11886/6c281446-9a53-4398-a6e3-ffffb828344b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11886/6c281446-9a53-4398-a6e3-ffffb828344b.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DOAÇAO DE AREA DE TERRENO URBANO E SUA BENFEITORIAS.</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11888/ac49e892-0775-48b9-8d82-4d3acc00f406.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11888/ac49e892-0775-48b9-8d82-4d3acc00f406.doc</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICPIO DE DIAMANTINO PARA EXECICIO FINANCEIRO DE 1989.</t>
   </si>
   <si>
     <t>11890</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11890/bb3dcc54-0920-41be-9de8-be8da4ac74bf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11890/bb3dcc54-0920-41be-9de8-be8da4ac74bf.doc</t>
   </si>
   <si>
     <t>ALTERA O § ÚNICO DO ART.4º DA LEI Nº54/87</t>
   </si>
   <si>
     <t>11892</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11892/d417f1df-60b8-40a1-a34f-38585d021d77.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11892/d417f1df-60b8-40a1-a34f-38585d021d77.doc</t>
   </si>
   <si>
     <t>APROVA CONTRATO DE COMODATO ENTRE A PREFEITURA MUNICIPAL DE DIAMANTINO E A INSTITUIÇÃO DIAMANTINENSE DE EDUCAÇÃO E CULTURA-IDEC.</t>
   </si>
   <si>
     <t>11895</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11895/876c1422-a163-4554-9a01-d9f23e5f32c2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11895/876c1422-a163-4554-9a01-d9f23e5f32c2.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE DIAMANTINO A ABRIR CRÉDITO SUPLEMENTAR A FAVOR DA CÂMARA MUNICIPAL E A ELEVAR O ÍNDICE FIXADO NO ARTIGO 1º DA LEI Nº 47/88.</t>
   </si>
   <si>
     <t>11896</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11896/46bf93f1-9320-4afa-88a0-1e4c4c242165.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11896/46bf93f1-9320-4afa-88a0-1e4c4c242165.doc</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA MUNICIPAL A REDUZIR TAXA DE APROVAÇÃO DE LOTEAMENTO PARA MUTUM AGROPECUÁRIA,/E S/A.</t>
   </si>
   <si>
     <t>11897</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11897/f2aed6c6-a4be-41a8-9a87-951c18972ed7.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11897/f2aed6c6-a4be-41a8-9a87-951c18972ed7.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº33/85 QUE INSTITUIU O QUADRO DE CARREIRA,CLASSIFICAÇAO E CARGOS DO MAGISTERIO PUBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>11899</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11899/0a4d07b3-3e81-4489-8599-5b6b58864113.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11899/0a4d07b3-3e81-4489-8599-5b6b58864113.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇAO PARA ADQUIRIR AREA DE TERRENO URBANO PARA O SINDICATO DOS TRABALHADORES NA MOVIMENTAÇAO DE MERCADORIAS EM GERAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>11900</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11900/2562747e-d696-4a45-85ee-379d5e9f5391.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11900/2562747e-d696-4a45-85ee-379d5e9f5391.doc</t>
   </si>
   <si>
     <t>ALTERA O ART.3ºE § ÚNICO DA LEI Nº048/85</t>
   </si>
   <si>
     <t>11901</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11901/2fd56c1d-fff0-4fd0-94cf-bfea46907de2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11901/2fd56c1d-fff0-4fd0-94cf-bfea46907de2.doc</t>
   </si>
   <si>
     <t>AUTORIZA O SR. REFEITO MUNICIPAOL A DOAR VERBAS PARA ASSOCIAÇAO COMUNITARIA DE NOVA MUTUM.</t>
   </si>
   <si>
     <t>11907</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11907/a740eb6d-045a-4a63-9d19-14482215ceec.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11907/a740eb6d-045a-4a63-9d19-14482215ceec.doc</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE ÁREA PARA A SOCIEDADE HABITACIONAL RESIDENCIAL "VALE DO SOL" PARA IMPLANTAÇÃO DO PROJETO MUTIRÃO SEAC/PREFEITURA</t>
   </si>
   <si>
     <t>11906</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11906/4499b5b7-e5f9-4a5f-bade-4e4b262a6476.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11906/4499b5b7-e5f9-4a5f-bade-4e4b262a6476.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº071/88</t>
   </si>
   <si>
     <t>11909</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11909/397ecac2-617c-4cbc-bb59-ef9eeb4befc2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11909/397ecac2-617c-4cbc-bb59-ef9eeb4befc2.doc</t>
   </si>
   <si>
     <t>INSTITUI O IMPOSTO SOBRE AS VENDAS DE COMBUSTÍVEIS LÍQUIDOS E GASOSOS A VAREJO (IVC) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11908</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11908/e608b293-5d77-4b05-a2d0-6d3965b4ee47.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11908/e608b293-5d77-4b05-a2d0-6d3965b4ee47.doc</t>
   </si>
   <si>
     <t>AUTORIZA DOAÇÃO DE IMÓVEL URBANO A SRª. NATALINA PADILHA DA CRUZ.</t>
   </si>
   <si>
     <t>11913</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11913/eeacc876-20c2-499d-9523-e33f389012c2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11913/eeacc876-20c2-499d-9523-e33f389012c2.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS DO CONSELHO DE DESENVOLVIMENTO DE BRASNORTE.</t>
   </si>
   <si>
     <t>11911</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11911/6d70221b-b509-4306-bd71-00310031d49d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11911/6d70221b-b509-4306-bd71-00310031d49d.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE TERRENO URBANO NO DISTRITO DE BRASNORTE PARA A TELEMAT.</t>
   </si>
   <si>
     <t>11915</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11915/bf705a30-0563-463e-8b5f-fbc8684516d5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11915/bf705a30-0563-463e-8b5f-fbc8684516d5.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A DOAÇAO DE TORRE DE SINAIS DE COMUNICAÇOES PARA O CONSELHO DE DESENVOLVIMENTO DE BRASNORTE.</t>
   </si>
   <si>
     <t>11916</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11916/5c3f985f-05f8-4f7d-bc47-e9dd56bde99e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11916/5c3f985f-05f8-4f7d-bc47-e9dd56bde99e.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONSESSAO REAL DE USO DE IMOVEL PARA O CLUBE DE MAES DIAMANTINENSES DO BAIRRO SAO BENEDITO.</t>
   </si>
   <si>
     <t>11917</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11917/579bba8f-1414-4c7c-8a3e-950518edc3b1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11917/579bba8f-1414-4c7c-8a3e-950518edc3b1.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONCESSAO REAL DE USO DE IMOVEL PARA ASPUMD.</t>
   </si>
   <si>
     <t>11918</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11918/d7ff7f5e-0380-4b07-8f5a-8c14c2b60ee6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11918/d7ff7f5e-0380-4b07-8f5a-8c14c2b60ee6.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI 045/88 DE 10/06/88</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11919/042bb13e-29e7-466c-90e9-fc0b272b2690.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11919/042bb13e-29e7-466c-90e9-fc0b272b2690.doc</t>
   </si>
   <si>
     <t>REVOGADA A LEI Nº20/81 DE 30/06/81</t>
   </si>
   <si>
     <t>11921</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11921/1dfeaf45-2781-4b90-a5cd-7124e8a7026c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11921/1dfeaf45-2781-4b90-a5cd-7124e8a7026c.doc</t>
   </si>
   <si>
     <t>REVOGA O ART.ºE § DA LEI Nº08/77 30.05.77DA</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11835/09431be3-ed10-4f56-a3aa-a3e0e6fd5c78.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11835/09431be3-ed10-4f56-a3aa-a3e0e6fd5c78.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNCIPAL A ASSOCIAÇÃO DE MORADORES DO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11836/01584f37-5361-42e4-a366-46f9ed691281.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11836/01584f37-5361-42e4-a366-46f9ed691281.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL PARA A CÂMARA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
     <t>ALFREDO CHRISTIANO HORN, FERNANDO RODRIGUES COIMBRA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11839/efce3e82-e5cf-4de0-8b3d-8fe1d74344b8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11839/efce3e82-e5cf-4de0-8b3d-8fe1d74344b8.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNCIPAL A ASSOCIAÇÃO DE DESENVOLVIMENTO COMUNITÁRIO DE ELDORADO.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11840/f1bd37d1-55cf-442f-b792-3112723f4c2a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11840/f1bd37d1-55cf-442f-b792-3112723f4c2a.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE  UMA ESCOLA MUNICIPAL DE 1º GRAU, NA LOCALIDADE DE PORTELA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11843/c1460bc7-2e16-4fe0-9ef7-acb34da46cdf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11843/c1460bc7-2e16-4fe0-9ef7-acb34da46cdf.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA RUA FRACISCO DE ASSIS DIAS ALVARENGA A RUA - A DO BAIRRO NOSSA SENHORA DA CONCEIÇÃO DO MORUMBI - COHAB.</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11844/49a9aeb9-bfc2-4104-9ea8-bc169c4233e8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11844/49a9aeb9-bfc2-4104-9ea8-bc169c4233e8.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, NA FAZENDA BONAZZA EM BRASNORTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11847/cede2ea6-b39e-419f-8882-9fce0f9e6493.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11847/cede2ea6-b39e-419f-8882-9fce0f9e6493.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, NO PROJETO PRODECER II, NA LOCALIDADE DA PIÚVA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11849/5179b040-a0dd-4edd-b0fb-1580c650987b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11849/5179b040-a0dd-4edd-b0fb-1580c650987b.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL DE 1º GRAU DO BAIRRO PEDREGAL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11851</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11851/ddc4aa95-7b29-405a-abca-bc3c99a596a2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11851/ddc4aa95-7b29-405a-abca-bc3c99a596a2.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ESCOLA MUNICIPAL DE 1º GRAU DO BAIRRO POUPINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11853/38765a1a-1b08-4136-a73a-7500c3042a3e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11853/38765a1a-1b08-4136-a73a-7500c3042a3e.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, NA REGIÃO DA RESERVA INDÍGENA DE UTIARITI, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11855/d8702ccf-b857-4ef3-9578-95f4cbef7fba.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11855/d8702ccf-b857-4ef3-9578-95f4cbef7fba.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, NO DISTRITO DE CAMPO NOVO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11857</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11857/5b632da3-1c11-40da-a096-54b0ce09cc8b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11857/5b632da3-1c11-40da-a096-54b0ce09cc8b.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, NA LOCALIDDE DE BARSNORTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11859/3a4f0ade-796c-490b-9016-6d71f19d36ef.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11859/3a4f0ade-796c-490b-9016-6d71f19d36ef.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, LOCALIZADA NO GRUPO LAVROFERTIL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11861</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11861/ce0963e8-ddf4-4d4e-a303-1ef1cdab1729.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11861/ce0963e8-ddf4-4d4e-a303-1ef1cdab1729.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, NA LOCALIDADE NA FAZENDA BÓIA FRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11862</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11862/1d1ba3b0-c469-4757-9daa-77fcaec042cb.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11862/1d1ba3b0-c469-4757-9daa-77fcaec042cb.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, NA LOCALIDADE DA FAZENDA COLORADO EM PARECIS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11864</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11864/f435be52-298d-44b5-a979-bc78267a3de8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11864/f435be52-298d-44b5-a979-bc78267a3de8.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, LOCALIZADA NA FAZENDA MUFATO - GLEBA DUAS BARRAS EM ALTO SAPEZAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11867</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11867/6b769862-5773-48e5-b4dd-6a483ea5fe7e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11867/6b769862-5773-48e5-b4dd-6a483ea5fe7e.doc</t>
   </si>
   <si>
     <t>AUTORIZA O SENHOR PREFEITO MUNIICPAL DE DIAMANTINO A EXPEDIR CARTA DE AFORAMENTO DE UM LOTE URBANO SITUADO NO BAIRRO NOVO DIAMANTINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11875</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11875/61ac5f77-b213-42ad-ba51-3bb47a6ccf17.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11875/61ac5f77-b213-42ad-ba51-3bb47a6ccf17.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, LOCALIZADA NA SEDE DO DISTRITO DE LUCAS DO RIO VERDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11877</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11877/82f8cfee-b210-4649-b4d2-2ac88f65b6ad.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11877/82f8cfee-b210-4649-b4d2-2ac88f65b6ad.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, LOCALIZADA NO BAIRRO BURITI, NA SEDE DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11879</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11879/e536001e-76d7-476c-9f11-6a059f6ed451.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11879/e536001e-76d7-476c-9f11-6a059f6ed451.doc</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O CLUBE DE MÃES DE BRASNORTE.</t>
   </si>
   <si>
     <t>11881</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11881/d883bebd-a800-4fab-9a8a-fe7154578183.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11881/d883bebd-a800-4fab-9a8a-fe7154578183.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UMA ESCOLA MUNICIPAL DE 1º GRAU, LOCALIZADA NO DISTRITO DE TAPURAH, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11885</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11885/c1d7510a-15b2-411e-90a9-f38a2cd1cd9b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11885/c1d7510a-15b2-411e-90a9-f38a2cd1cd9b.doc</t>
   </si>
   <si>
     <t>AUTORIZA O SENHOR PREFEITO MUNICIPAL DE DIAMANTINO A EXPEDIR CARTA DE AFORAMENTO DE UM LOTE URBANO SITUADO NO BAIRRO NOVO DIAMANTINO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11884</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11884/89e5a2c2-74e0-4db2-a3af-d6f1245e465d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11884/89e5a2c2-74e0-4db2-a3af-d6f1245e465d.doc</t>
   </si>
   <si>
     <t>11887</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11887/8aa93749-36a7-454c-9d36-4492bd0f8346.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11887/8aa93749-36a7-454c-9d36-4492bd0f8346.doc</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11889/b6c76639-011d-4c3e-a957-be836031aa76.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11889/b6c76639-011d-4c3e-a957-be836031aa76.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TOMBAMENTO DE POSTES DE LINHAS TELEGRÁFICAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>11891</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11891/bc9ef042-edd1-4d6e-a212-855f41809fb8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11891/bc9ef042-edd1-4d6e-a212-855f41809fb8.doc</t>
   </si>
   <si>
     <t>AUTORIZA O SENHOR PREFEITO MUNICIPAL DE DIAMANTINO A CONSTRUIR UM PRÉDIO PARA FUNCIONAMENTO DO CORREIO NESTA CIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11893</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11893/a5e776b5-7b83-4b29-a6ba-f19e7ae7814b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11893/a5e776b5-7b83-4b29-a6ba-f19e7ae7814b.doc</t>
   </si>
   <si>
     <t>11894</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11894/6de62ca0-3b39-4ecb-9127-afbd96190958.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11894/6de62ca0-3b39-4ecb-9127-afbd96190958.doc</t>
   </si>
   <si>
     <t>11898</t>
   </si>
   <si>
     <t>ALFREDO CHRISTIANO HORN, ANTONIO ISAAC FRAGA LIRA, ERILDO GIACOMEL, FERNANDO RODRIGUES COIMBRA, JOSÉ LIDIO SILVA FILHO, YOSHINOBU NARITA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11898/9bc4438c-518d-4469-8ee1-eb8919b93e43.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11898/9bc4438c-518d-4469-8ee1-eb8919b93e43.doc</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS E CRITÉRIOS PARA A EXPEDIÇÃO DE CARTAS DE AFORAMENTO SEM ÔNUS, AO ADQUIRENTE ATRAVÉS DA PREFEITURA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>11902</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11902/c422572a-d13b-4af1-b197-bfbf2114abcf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11902/c422572a-d13b-4af1-b197-bfbf2114abcf.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE 1º GRAU "ARACY DE ALMEIDA", LOCALIZADA NA FAZENDA NOVA ERA BR 364, MK 250, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11903</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11903/641a33c8-f50d-47fc-a800-3ff811365e86.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11903/641a33c8-f50d-47fc-a800-3ff811365e86.doc</t>
   </si>
   <si>
     <t>AUTORIZA O SENHOR PREFEITO MUNICIPAL DE DIAMANTINO A DOAR UM TERRENO URBANO PARA A IGREJA BATISTA DA FÉ.</t>
   </si>
   <si>
     <t>11904</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11904/70e28b19-470c-49e2-9f8e-0414cb5be70a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11904/70e28b19-470c-49e2-9f8e-0414cb5be70a.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNIICPAL DE 1º GRAU "MAJOR CAETANO DIAS", LOCALIZADO NA FAZENDA NOSSA SENHORA APARECIDA NA GLEBA CAETANO DIAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11905</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11905/d0ce421b-9d2e-4530-ba92-69b16d7cde98.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11905/d0ce421b-9d2e-4530-ba92-69b16d7cde98.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNIICPAL DE 1º GRAU "PEDRO PAULO", NA LOCALIDADE DE RIO PRETO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11910/535c1f6d-bd09-4531-9e99-8b99ad24e08d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11910/535c1f6d-bd09-4531-9e99-8b99ad24e08d.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE 1º GRAU "GLEBA IRACEMA", LOCALIZADA NO DISTRITO DE NOVA MUTUM.</t>
   </si>
   <si>
     <t>11912</t>
   </si>
   <si>
     <t>ALFREDO CHRISTIANO HORN, FERNANDO RODRIGUES COIMBRA, JOSÉ BEZERRA DE LIMA, JOSÉ LIDIO SILVA FILHO</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11912/d9f4448c-5555-4003-8e5e-2eeef5cfd367.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11912/d9f4448c-5555-4003-8e5e-2eeef5cfd367.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EXPEDIR CARTA DE AFORAMENTO DAS ÁREAS CHACAREIRAS LOCALIZADA NA ZONA URBANA DA CIDADE.</t>
   </si>
   <si>
     <t>11914</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11914/14d9edc8-0c0e-4179-87f3-81732fe2cfcc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11914/14d9edc8-0c0e-4179-87f3-81732fe2cfcc.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCOLA MUNICIPAL DE 1º GRAU "GLEBA IRACEMA", LOCALIZADA NO DISTRITO DE NOVA MUTUM</t>
   </si>
   <si>
     <t>14291</t>
   </si>
   <si>
     <t>PRM</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14291/c973e92e-8dc0-4fc9-bd2b-55c3e893f275.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14291/c973e92e-8dc0-4fc9-bd2b-55c3e893f275.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA RESOLUÇÃO Nº 004/87 QUE FIXA A ATUALIZAÇÃO DOS SUBSIDIOS DOS VEREADORES DA CÂMARA DE DIAMANTINO.</t>
   </si>
   <si>
     <t>14292</t>
   </si>
   <si>
     <t>ANTONIO ISAAC FRAGA LIRA, FERNANDO RODRIGUES COIMBRA, SÉRGIO ROBERTO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14292/44e8278f-e3fd-4632-a8be-3aff055a77e4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14292/44e8278f-e3fd-4632-a8be-3aff055a77e4.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA RESOLUÇÃO Nº 006/87.</t>
   </si>
   <si>
     <t>14295</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14295/cd5d8841-d7e6-4c70-8efb-7cfc9f42a9d5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14295/cd5d8841-d7e6-4c70-8efb-7cfc9f42a9d5.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BOLETIM INFORMATIVO, NA CÂMARA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>14294</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14294/f508fe9f-f1d0-4c3f-a49c-2d7c221387ca.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14294/f508fe9f-f1d0-4c3f-a49c-2d7c221387ca.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º _x000D_
 DA RESOLUÇÃO Nº 01/88 DE 11 DE MARÇO DE 1.988.</t>
   </si>
   <si>
     <t>14293</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14293/115b4a9a-949d-4fac-820f-0fdd00f185d6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14293/115b4a9a-949d-4fac-820f-0fdd00f185d6.doc</t>
   </si>
   <si>
     <t>MODIFICA OS ARTIGOS 1º E 2º DA RESOLUÇÃO Nº 006/87, DE 01 DE JANEIRO DE 1.987, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14296</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14296/3cdedbaf-96b2-4014-9b1a-568c10fc4076.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14296/3cdedbaf-96b2-4014-9b1a-568c10fc4076.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REJUSTE SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>14298</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14298/f4c37a87-37d3-4866-a500-8f4bd0143fb2.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14298/f4c37a87-37d3-4866-a500-8f4bd0143fb2.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE DIAMANTINO.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5569/593e2293-371b-49ab-843b-efdbb4fe7715.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5569/593e2293-371b-49ab-843b-efdbb4fe7715.doc</t>
   </si>
   <si>
     <t>SOLICITANDO QUE SEJA ENCAMINHADO O EXPEDIENTE AO SR. PREFEITO MUNICIPAL PARA QUE INFORME S/ VERBAIS DE TUBOS PERDIDOS QUE RECEBEU DA VIAS DE 1983 Á 1987 E DATAS.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5571/af427e3c-1dc7-4f5c-afe2-a96d17226475.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5571/af427e3c-1dc7-4f5c-afe2-a96d17226475.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO INFORMAÇÕES SOBRE ASFALTO EXECUTADO EM NOSSA CIDADE COM VALORES.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5570/8bebe1a0-852f-4527-9593-b3888d2bbf33.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5570/8bebe1a0-852f-4527-9593-b3888d2bbf33.doc</t>
   </si>
   <si>
     <t>SOLICITANDO O EXECUTIVA INFORNAÇÕES SOBRE ASFALTO DO NOVO DIAMANTINO E NOVA MUTUM.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5568/5d1f89a7-c7a6-4eae-a92f-5c060652ff3d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5568/5d1f89a7-c7a6-4eae-a92f-5c060652ff3d.doc</t>
   </si>
   <si>
     <t>SOLICITANDO O EXECUTIVO A PROIBIÇÃO DE INSTALAÇÕES DE PARQUES E OUTROS EM LUGARES PÚBLICOS.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5572/a62aa722-1732-458a-8026-1d91601569ce.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5572/a62aa722-1732-458a-8026-1d91601569ce.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO FISCALIZAÇÃO NOS ESGOSTOS DO PROJETO JOÃO DE BARRO.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5573/42b82871-1ae6-4c13-b34a-2c4a5da0b6d3.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5573/42b82871-1ae6-4c13-b34a-2c4a5da0b6d3.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO A RELAÇÃO MANIVAL CARGO E VENCIMENTO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAL.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5574/1ca5afa9-d834-4ef5-a4fe-8a240db24c75.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5574/1ca5afa9-d834-4ef5-a4fe-8a240db24c75.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO OS VALORES GASTO PELA PREFEITURA REF. AO CARNAVAL/88.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5575/64881521-13e0-4dc2-b1a4-64deb7bc3b7e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5575/64881521-13e0-4dc2-b1a4-64deb7bc3b7e.doc</t>
   </si>
   <si>
     <t>SOLICITANDO O EXECUTIVA INFORNAÇÕES SOBRE VIAGENS AÉREA PAGAS PELA PREFEITURA DE 01/01/87 Á 01/03/88.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5576/7543fd86-9348-4871-9649-a28b7a9f7d6e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5576/7543fd86-9348-4871-9649-a28b7a9f7d6e.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO E PERMANÊNCIA DE UMA EQUIPE DE MÁQUINAS EM LUCAS DE RIO VERDE.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5577/e4314cf4-e4c2-447d-9202-239541fc35f5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5577/e4314cf4-e4c2-447d-9202-239541fc35f5.doc</t>
   </si>
   <si>
     <t>SOLICITANDO O PRESIDENTE DO DERMATA INSTALAÇÃO DE 03 PONTOS DE ONIBUS EM BRASNORTE NAS LOCALIDADES DE CRAVARI, CAPITÃO HÉLIO E TENENTE NARONHA.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5580/242927bd-194e-4fa5-b59b-7f9ebc3dd776.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5580/242927bd-194e-4fa5-b59b-7f9ebc3dd776.doc</t>
   </si>
   <si>
     <t>SOLICITANDO A EXECUTIVA INFORMAÇÕES, REF. QUANTO FOI ARRECADADO DE ICM, ISS, IT IB E IPTU NO PERÍODO DE 1983 Á 1987.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5579/9edf56c7-810d-4b6c-bd5c-e7f61952fe44.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5579/9edf56c7-810d-4b6c-bd5c-e7f61952fe44.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO QUE PRESTE INFORMAÇÕES DO UB. DOADO PELO ESTADO NA CONSTR. DO PROJETO DE BARRO- SE A PREF. AJUDOU NA CONSTRUÇÃO, E E QUAL O FALOR. SE O TERRENO DAS CASAS ESTÃO EM NOME DA PREFEITURA E RELAÇÃO DE TODAS AS DESPESAS MATERIAS COM CÓPIA DO EMPENHO.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5578/71bedb24-764e-4d84-bc70-0a8ba9568445.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5578/71bedb24-764e-4d84-bc70-0a8ba9568445.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO SOBRE VERBAS PAGO NA CONSTRUÇÃO,  DAS ESCOLAS DOS BAIRROS BURITI, POPINO, DISTR.DE LUCAS, CAMPO NOVO E TAPURAH, SENDO RELAC. DESP. EM MAT. UTILIZANDO, E CÓPIAS DE EMPENHOS.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5581/a0b2b69c-46fa-42b2-af39-c5c293402591.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5581/a0b2b69c-46fa-42b2-af39-c5c293402591.doc</t>
   </si>
   <si>
     <t>NO SENTIDO DE ENCAMINHAR EXPEDIENTE Á SECRETARIA DE OBRAS E SERVIÇOS AO DIRETOR PRESIDENTE DA COHAB E DEP. JOSÉ LACERDA RETIRANDO CMD.024/87 DO VER. SÉRGIO PARA CONST.DE 200 CASAS DA COHAB PARA DIAMANTINO.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5583/327a5b24-a184-46ab-9edf-b7ec384015c8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5583/327a5b24-a184-46ab-9edf-b7ec384015c8.doc</t>
   </si>
   <si>
     <t>SOLICITANDO INFORNAÇÕES, SOBRE ORÇAMENTO DE EXERCICÍOS 87/88 CONSTANDO DESPESAS PAGAS COM O RESPECTIVOS VALORES, SE HOUVE SUPLEMENTAÇÃO EM 87 E LEVANTAMENTO DOS OUMENTOS SALARIAIS DE 83 E 84.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5582/19625149-fa06-4fdf-aeaf-93411906d14b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5582/19625149-fa06-4fdf-aeaf-93411906d14b.doc</t>
   </si>
   <si>
     <t>SOLICITANDO EXECUTIVO SOBRE VB. PAGO NA IMPLANTAÇÃO DA LAVADEIRA DO POPINO SENDO RELACIONADAS AS DISPESAS PAGAS COM MÁS DE OBRA E MATERIAS E SE O TERRENO É DA PREFEITURA.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5584/8f926c3b-baf9-4fca-8c06-f019a82aaecd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5584/8f926c3b-baf9-4fca-8c06-f019a82aaecd.doc</t>
   </si>
   <si>
     <t>SOLICITANDO EXECUTIVO O VB. GASTO NA CONSTRUÇÃO DOS QUEBRA- MOLAS DO B. NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5585/d49f107b-ca25-43e2-b1f8-fd322639f35e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5585/d49f107b-ca25-43e2-b1f8-fd322639f35e.doc</t>
   </si>
   <si>
     <t>SOLICITANDO EXECUTIVO O VB.GASTO NA CONSTRUÇÃO DA TORRE LUMINOSA, QUAL A DESPESA MENSAL NA MANUTENÇÃO DAS ANTENAS DE TV E CÓPIAS DA DESPESAS(EMPENHOS) ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5586/e42796b5-0378-4a9c-822a-e6bd525e793a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5586/e42796b5-0378-4a9c-822a-e6bd525e793a.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO O VB. PAGO NA EXECUÇÃO DA GAL.DE ÁGUAS PLUVIAIS NA AV. DES.J.F.MENDES,QUANTAS MANILHAS FORAM UTILIZADAS AO VB. UMITÁRIO DAS MENSAIS E CÓPIA DOS EMPEMHOS.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5587/cad6e165-9ea1-4339-b84b-bc439e0de767.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5587/cad6e165-9ea1-4339-b84b-bc439e0de767.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO INFORNAÇÕES, DE QUANTOS METROS DE MADEIRA FORAM NECESSÁRIO NA REFORMA DAS PONTES DOS RIOS DE NOSSA CIDADE, BEM COMO O VB. NECESSÁRIO PARA EFETUAR O MESMO.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5588/f8d0f664-330e-4116-ab94-302ac3be4115.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5588/f8d0f664-330e-4116-ab94-302ac3be4115.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO O VB. ARECADADO POR NOSSO MUNICÍPIO REFERENTE AO FUNDO DE PERTICIPAÇÃO DOS MUNICÍPIO-FPM- DE 1983/87</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5589/5d9016fa-b20c-4262-94f1-3a9f388ad07d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5589/5d9016fa-b20c-4262-94f1-3a9f388ad07d.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO QUANTO FOI GASTO NA CONSTRUÇÃO DO CEMITÉRIO DO NOVO DIAMANTINO, E QUAL A DIMENSÃO DO MESMO.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5590/4ad9d870-d16f-4fa9-84d7-34b027060431.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5590/4ad9d870-d16f-4fa9-84d7-34b027060431.doc</t>
   </si>
   <si>
     <t>ENCAMINHANDO EXP. AOS PRESIDENTES DE BAIRROS BEM COMO CLUBES DE MÃES, DE DIAMANTINO, SOLICITAMOS QUE NOS ENCAMINHE CÓPIA DAS ATAS DAS REUNIÕES DAS REF. ASSOSSIAÇÕES NOS MESES DE FEV. Á ABRIL DE 1988.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5592/746967b6-9262-4ae3-b09e-37266b2835b4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5592/746967b6-9262-4ae3-b09e-37266b2835b4.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXECUTIVO INFORNAÇÕES SOBRE VER GASTO NA AQUISIÇÃO DE POSTES PARA ILUMINAÇÃO NO DISTRITO. DE LUCAS DO RIO VERDE, VB. PAGA Á EMPREST. E CÓPIAS DOS EMPENHOS E DESPESAS.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5593/61ac02a2-3641-4053-800b-a2a893b2821d.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5593/61ac02a2-3641-4053-800b-a2a893b2821d.doc</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO QUE INSTALAÇÃO DA FEIRA-LIVRE DE BRASNORTE SEJA NA AV. PARANÁ.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5591/6cf123f5-9ed5-4ea9-9086-10a906eede31.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5591/6cf123f5-9ed5-4ea9-9086-10a906eede31.doc</t>
   </si>
   <si>
     <t>SOLICITANDO O EXPEDIENTE AO SR. PREFEITO MUNICIPAL REITERANDO O REQ.030/87, DE OUTUBRO DO VERADOR FERNANDO R. COIMBRA, NO SENTIDO DE QUE SEJA FEITA UMA REFORMA GERAL NO AEROPORTO DE NOSSA CIDADE E DOTAR O MESMO DE INFRA-ESTRUTURA BÁSICA.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5594/84f2dd95-4dd8-4a0e-a37f-325dda068d4c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5594/84f2dd95-4dd8-4a0e-a37f-325dda068d4c.doc</t>
   </si>
   <si>
     <t>SOLICITANDO DO EXCUTIVO INFORNAÇÕES DE QUANTO O PREFEITO GASTOU PARA EXECUTAR O SERVIÇO DE TERRA PLANAGEM DO LOCAL ONDE SERÃO CONSTRUÍDAS AS CASAS MUTIRÃO, NO BAIRRO PEDREGAL.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5595/071e666d-edf6-49ca-9e04-f63440487ca1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5595/071e666d-edf6-49ca-9e04-f63440487ca1.doc</t>
   </si>
   <si>
     <t>SOLICITANDO O EXECUTIVO QUE SEJA CONCLUÍDA A REFORMA DA PONTE DE MADEIRA SOBRE O RIO DIAMANTINO VISTO QUE NÃO FORAM CONSTRUÍDOS AUTEPAROS, PODENDO CAUSAR GRAVES ACIDENTES.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5597/6509c336-8650-475d-b091-f9746c37a115.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5597/6509c336-8650-475d-b091-f9746c37a115.doc</t>
   </si>
   <si>
     <t>SOLICITANDO QUE O EXECUTIVO REMETA Á CÂMARA, NO PRAZO LIGAL O PROCESSO COMPLETOS DAS LICITAÇÕES DOS PROJETOS DE ENGENHARIA E DAS OBRAS DE SANEAMENTO BÁSICO E ASFALTO DA CIDADE E DOS BAIRROS BURITI E NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/</t>
   </si>
   <si>
     <t>AO EXECUTIVO, REITERANDO A IND.Nº 004/88, DE 21/03/88, SOBRE A NECESSIDADE DE QUE SEJAM PATROLADAS E EMCASCALHADAS AS RUAS DO BAIRROS DA PONTE, POPINO, PEDREGAL E BURITI.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5596/26c5163f-4246-4eef-afd3-cda12d37a740.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5596/26c5163f-4246-4eef-afd3-cda12d37a740.doc</t>
   </si>
   <si>
     <t>AO EXECUTIVO SOLICITANDO AO MESMO DELIMITAR A DIVISA DO MUNICÍPIO DE DIAMANTINO COM O MUNICIPIO DE SÃO JOSÉ DO RIO CLARO, CONSIDERANDO DÚVIDAS EXISTENTES NO CADASTRO DO PRODUTOR RURAL.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5599/837ca73f-9a0b-43f8-82e9-fc8ec1f4b6bc.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5599/837ca73f-9a0b-43f8-82e9-fc8ec1f4b6bc.doc</t>
   </si>
   <si>
     <t>SOLICITANDO EXP. AO EXECUTIVO PARA QUE SEJA EFETUADO UMA LIMPEZA GERAL NO PIAMF, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5600/bfd67c55-eb5c-4db8-ba62-4f04583847b8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5600/bfd67c55-eb5c-4db8-ba62-4f04583847b8.doc</t>
   </si>
   <si>
     <t>SOLICITANDO AO PRESIDENTE DESTA CASA DE LEIS PARA FORNECER CÓPIA DA ATA DOS DIAS 11/04/88 Á 20/04/88.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5601/54dcca01-c44a-4490-8062-fb37616a20cf.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5601/54dcca01-c44a-4490-8062-fb37616a20cf.doc</t>
   </si>
   <si>
     <t>SOLICITANDO EXPEDIENTE AO PROP.DO EXPRESSO FERREIRA PARA ESTABELECER 02 PONTOS DE ÔNIBUS NO BAIRRO BURITI, SENDO 01 NO CENTRO NAS PROXIMIDADES DO AUTO PASTO SABO LTDA.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5603/067431ea-2b9f-46d3-b824-79cfaef23989.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5603/067431ea-2b9f-46d3-b824-79cfaef23989.doc</t>
   </si>
   <si>
     <t>SOLICITANDO EXP. AO EXECUTIVO SOLICITANDO QUE SEJAM REFEITAS O MANILHAMENTO DA RUA 02 BAIRRO BURITI SENDO QUE O NÍVEL FEITO DIFICULTA A PASSAGEM DE VEÍCULOS.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5602/f3e99d22-13d9-4227-ba5d-3df0ffebe94a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5602/f3e99d22-13d9-4227-ba5d-3df0ffebe94a.doc</t>
   </si>
   <si>
     <t>SOLICITANDO EXPEDIENTE PARA QUE SE RECUSE EM RECEBER COMO CONCLUÍDA, ATRAVES DO DEP. OBRAS E SERVIÇOS DE CONSTRUÇÃO DE SARJETAS E ALINHAMENTO DE MAIOS FIOS, RECENTEMENTE EXEC. NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5604/e75a4502-73ba-48e9-97d8-29d508234c19.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5604/e75a4502-73ba-48e9-97d8-29d508234c19.doc</t>
   </si>
   <si>
     <t>SEJA OFICIALIZADO AO SENHOR PREFEITO, REITERANDO A INDICAÇÃO Nº 050/85, SOBRE A NECESSIDADE URGENTE DE APLICAÇÃO E REFORMA DO PREDIO, ONDE FUNCIONA A APAE, INCLUINDO TAMBÉM O CALÇAMENTO A VOLTA.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5606/c69900f3-5c31-49f7-ac20-e1d83c6838db.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5606/c69900f3-5c31-49f7-ac20-e1d83c6838db.doc</t>
   </si>
   <si>
     <t>SOLICITA DO EXECUTIVO PARA QUE NOS INFORME O VALOR ARRECADADO DE IMPOSTO TERRITORIAL RURAL(INCRA), NOS ULTIMOS ANOS.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5607/b74f668b-4023-4198-a109-3d1f436c6026.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5607/b74f668b-4023-4198-a109-3d1f436c6026.doc</t>
   </si>
   <si>
     <t>DISPÕE DIGO REQUER Á MESA DE CÓPIAS DOS BALANCETES MENSAIS DESTA CASA REFERIDO PARÍODO DE MARÇO/83 Á ABRIL /88.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5605/6a86c1c5-cc0e-4e5e-85ad-748471847579.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5605/6a86c1c5-cc0e-4e5e-85ad-748471847579.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE QUE SEJA COLOCADO NA ORDEM DO DIA DESTA SESSÃO, O PROJETO DE LEI 017/88 DO EXECTIVO.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5608/6da10012-b0b0-42a4-8607-41cef1f85e72.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5608/6da10012-b0b0-42a4-8607-41cef1f85e72.doc</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAR EXPEDIENTE AO RESPONSÁVEL PELO DISTRITO DA CEMAT EM ARENÁPOLIS, PARA NOS INFORMAR PORQUE NÃO FORAM EFETUADOS REPAROS NA ILUMINAÇÃO PÚBLICA DE NOSSA CIDADE, CONJUNTOS SOL. ANTERIORES.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5609/0f69ad8a-fc4b-464a-8abf-58a074e72bfd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5609/0f69ad8a-fc4b-464a-8abf-58a074e72bfd.doc</t>
   </si>
   <si>
     <t>REQUER Á MESA E SOBRE PLENÁRIO PARA QUE SEJA CONTRATADO AUDITORES ESPECIALIZADOS NA ÁREA DE ADMINISTRAÇÃO PÚBLICA PARA PRESTAR INFORMAÇÃO A ESTA CASA SOBRE EXERCÍCIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5611/773735fc-5351-449c-9e93-991c78b59678.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5611/773735fc-5351-449c-9e93-991c78b59678.doc</t>
   </si>
   <si>
     <t>REQUER ENCAMINHAR DO EXPEDIENTE AO EXPEDIENTE AO EXECUTIVO SOLICITANDO A REITERAÇÃO DAS INDICAÇÕES Nº062/83 030 E 052/85;071/85</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5610/8d3a24c4-9781-4ea5-a36c-064256948756.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5610/8d3a24c4-9781-4ea5-a36c-064256948756.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO INFORMAR A QUANTIDADE DE TERRENOS NO BAIRRO NOVO DIAMANTINO PERTENCE Á PREFEITURA MUNICIPAL BEM COMO OS CRITÉRIOS USADOS PARA DISTRIBUIÇÃO DESSES TERRENOS.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5612/fb702ab8-3bb7-4d53-970b-b4f6b8529e64.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5612/fb702ab8-3bb7-4d53-970b-b4f6b8529e64.doc</t>
   </si>
   <si>
     <t>REQER AO EXECUTIVO QUE NOS ENCAMINHE CÓPIA DO PROJETO E O MEMORIAL DISCUTIVO DAS OBRAS DE MEIO FIO, SARGETAS E ESCOAMENTOS DE ÁGUA DO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5613/133df5e0-a8df-4095-bcf4-35e85d9f5ac1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5613/133df5e0-a8df-4095-bcf4-35e85d9f5ac1.doc</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO QUE SEJAM TOMADAS URGENTES PROVIDÊNCIAS NO QUE DIZ RESPEITO AO CAMPO DE FUTEBOL DO BAIRRO NOVO DIAMANTINO QUE SE ENCONTRA INTERDITADO POR ELEMENTOS QUE DIZEM SER PROPRIETÁRIOS DO TERRENO.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5614/4286e98c-00da-4630-956b-46fbfb84c727.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5614/4286e98c-00da-4630-956b-46fbfb84c727.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO ENTRAR EM CONTATO COM OS PROPRIETÁRIOS DOS TERRENOS BALDIOS DO BAIRRO NOVO DIAMANTINO PARA QUE EFETUEM LIMPEZA EM SEUS LOTES QUE ESTÃO COBERTOS DE LIXO E MATOS.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5616/646bfc70-779c-46e4-a15e-946798ddaa4f.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5616/646bfc70-779c-46e4-a15e-946798ddaa4f.doc</t>
   </si>
   <si>
     <t>REQUER REITERAR A INDICAÇÃO Nº039/88, SOBRE A NECESSIDADE QUE SEJA PATROLADAS E ENCASCALHADAS AS RUAS DO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5615/d5c610ec-a5fa-4a3a-8e16-9347a316fc23.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5615/d5c610ec-a5fa-4a3a-8e16-9347a316fc23.doc</t>
   </si>
   <si>
     <t>REQER SOLICITAÇÃO AO EXECUTIVO REITERANDO A INDICAÇÃO 018/87, SOBRE A NECESSIDADE DO PATROLAMENTO DA ANTIGA ESTRADA QUE DA ACESSO AO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5617/adf33ab0-e9be-4a1f-8ed9-010778c85bcd.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5617/adf33ab0-e9be-4a1f-8ed9-010778c85bcd.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIALIZADO AO SR. PRFEITO MNICIPAL, RETIRANDO A INDICAÇÃO Nº 029/83,SOBRE A CONTINUIDADE DA RUA BENEDITO MOREIRA.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5618/9e4ee12c-b4f6-4280-8e3b-dab53311f6b4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5618/9e4ee12c-b4f6-4280-8e3b-dab53311f6b4.doc</t>
   </si>
   <si>
     <t>ENCAMINHAR EXPEDIENTE AO PREFEITO MUNICIPAL SOLICITANDO QUE SEJA CONCUIDO O SERVIÇO DE DRENAGEM DE ÁGUA PLUVIAIS E ESGOTO DO BAIRRO DA PONTE, ATERRANDO AS PARTES QUE APRESENTAM POÇAS D'ÁGUAS.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5620/7dad5332-7ff9-4562-a383-c76829fcc3f6.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5620/7dad5332-7ff9-4562-a383-c76829fcc3f6.doc</t>
   </si>
   <si>
     <t>REQUERENDO QUE SEJA APRECIADO EM REGIME DE URGÊNCIA O PROJETO DE LEI 037/88.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>STOESSEL SANTOS FILHO</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA ENCAMINHADO OFÍCIO AO PREFEITO MUNICIPAL REQUERENDO AS SEGUINTES INFORMAÇÕES QUANTO AO PROJETO DE LEI N.º 007/2008: SE FOI ELABORADO O EDITAL REFERENTE AO LEILÃO, SE FOI, ENVIAR CÓPIA DO MESMO A ESTA CASA DE LEIS; SE FOI REALIZADO UM PROCESSO LICITATÓRIO ACERCA DA CONTRATAÇÃO DO LEILOEIRO, SE FOI, ENCAMINHAR CÓPIA DO MESMO A ESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5621/49823390-4fe9-4ebf-a20e-95a63147d511.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5621/49823390-4fe9-4ebf-a20e-95a63147d511.doc</t>
   </si>
   <si>
     <t>ENCAMINHAR EXPEDIENTE AO DIRETOR PRESIDENTE DA CEMAT, COM A CÓPIA AO DEPTADO JOÃO BOSCO, PARA QUE SEJA EMCAMPADO A EXPANSÃO DA REDE DE ALTA TENSÃO, PARTINDO DA ITAMARATY NORTE (BR 364) PASSANDO PELA MT  170, BENEFICIANDO AOS MORADORES DE CAMPO NOVO.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5624/f17f4dc6-7e40-46ce-8e79-b912500d0316.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5624/f17f4dc6-7e40-46ce-8e79-b912500d0316.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR ESPEDIENTE AO SR. PREFEITO MUNICIPAL REITERANDO A INDICAÇÃO 063/84 SOBRE A CONSTRUÇÃO DE UMA PRAÇA E DE UMA QUADRA DE ESPORTES POLIESPORTIVA NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5622/83bdcd93-7367-4ea4-8ad0-574211a7e9c4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5622/83bdcd93-7367-4ea4-8ad0-574211a7e9c4.doc</t>
   </si>
   <si>
     <t>SOLICITANDO EXPEDIENTE Á DIRETORIA DO POLO REGIONAL DE SAÚDE, SOLICITANDO A VIABILIDADE DE SE PROLONGAR OA HORÁRIOS DOS MÉDICOS QUE ATENDEM DIARIAMENTE NO POSTO DE SAÚDE DO BAIRRO NOVO DIAMANTINO E DESIGNAR UM FUNCIONÁRIO PARA PLANTÃO PARA O ATENDIMNTO E CONTROLE DAS FICHAS PARA CONSULTA.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5623/ad3b816c-e4c7-4e79-bedc-87496261a7f4.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5623/ad3b816c-e4c7-4e79-bedc-87496261a7f4.doc</t>
   </si>
   <si>
     <t>SOLICITANDO QE DISPÕE OBRE ENCAMINHAR EXPEDIENTE AO SR. PREFEITO MUNICIPAL REITERANDO A INDICAÇÃO Nº030/84, QUE SOLICITA AO MESMO QUE ENTRAR EM CONTATO COM AS AUTORIDADES COMPETENTES OBJETIVANDO QUE SEJAM RETIRADAS AS CASAS DE MERETRÍCIO DO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5625/6ec441b6-3ff3-48b9-8a74-f824eff5dde0.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5625/6ec441b6-3ff3-48b9-8a74-f824eff5dde0.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR AO DELEGADO ADJUNTO REGIONAL DE POLÍCIA, DE DIAMANTINO DR. EDSON DOMINGUES MESQUITA, DELEGADO REGIONAL DE NOVA MUTUM E OTROS, AGRADECENDO PELO APOIO RECEBIDO DRANTE A REALIZAÇÃO DO PLEBICITO TRANSCORRIDO NO DIA 19/06 CORRENTE EM NOVA MUTUM.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5627/523d7704-6307-42c0-97ea-3109b9eadc7a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5627/523d7704-6307-42c0-97ea-3109b9eadc7a.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR EXPEDIENTE AO SR. PREFEITO MUNICIPAL, SOLICITANDO AO MESMO NOS MTUÁRIOS QUE RECEBERAM PADRÕES FINANCIADOS, CONFORME A LEI Nº047/87, QUE AUTORIZOU A ABERTRA DE PRÉDIO ADICIONAL ESPECIAL PARA A INSTITUIÇÃO DO PROJETO PADRÃO, BEM COMO A FORMA QUE ESTÁ SENDO REEMBOLSADA AS PRESTAÇÕES DOS MESMOS.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5626/659363ec-984b-421c-9d46-5cddc7f4f959.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5626/659363ec-984b-421c-9d46-5cddc7f4f959.doc</t>
   </si>
   <si>
     <t>SOLICITANDO AO SR. JOSÉ SARNEY, PRESIDENTE DA REPÚBLICA, AO EXCELENTÍSSIMOS SENHORES JOÃO BATISTA DE ABREU, MINISTRO DO PLANEJAMENTO, ÍRIS REZENDE MACHADO, MINISTRO DA AGRICULTURA, MANIFESTANDO NOSSA PREOCUPAÇÃO, QUANTO A PRETENSÃO DO GOVERNO FEDERAL EM EXTINGUIR A EMBRATER, NA QUAL PREÇOS DE ASSISTÊNCIAS TÉCNICAS E EXTENSÃO RURAL (EMATER)</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5628/23b8ef26-3e68-405e-9d10-606db1d8d39e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5628/23b8ef26-3e68-405e-9d10-606db1d8d39e.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR EXPEDIENTE AO SR. PREFEITO MUNICIPAL, REITERANDO AS SEGUINTES INDICAÇÕES.INDICAÇÃO Nº28/85,INDICAÇÃO Nº30/85.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5629/b5075af6-b66c-4425-9d78-67407642a85e.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5629/b5075af6-b66c-4425-9d78-67407642a85e.doc</t>
   </si>
   <si>
     <t>OFICIALIZANDO AO SR. PREFEITO MUNIPAL, REITERANDO A INDICAÇÃO Nº05/87.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5630/5af94298-600c-4915-b1f7-0bd1802e6fb1.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5630/5af94298-600c-4915-b1f7-0bd1802e6fb1.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR EXPEDIENTE AO SR. PREFEITO MUNICIPAL REITERANDO A INDICAÇÃO Nº042/88.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5633/37625530-f960-4b88-a2b2-46cafc028a6c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5633/37625530-f960-4b88-a2b2-46cafc028a6c.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR EXPEDIENTE AO SR. PREFEITO MNICIPAL, SOLICITANDO QE SEJA PROVIDENCIADO A CONTINUIDADE DO ASFALTO EM TODAS AS RUAS DO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5632/70f9671a-659c-473e-bffb-68371f44db1c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5632/70f9671a-659c-473e-bffb-68371f44db1c.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR EXPEDIENTE AO SR. PREFEITO MNICIPAL, SOLICITANDO QUE SEJA SEJA EFETUADO REPAROS NO ASFALTO QE DÁ ACESSO AO GINÁSIO DE ESPORTE, NO BAIRRO BRITI.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>ADÃO VELOCINDRO LILGE PASSAMANI, ERILDO GIACOMEL</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5631/841dcd88-9060-4c3b-8545-08214665c604.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5631/841dcd88-9060-4c3b-8545-08214665c604.doc</t>
   </si>
   <si>
     <t>SOLICITANDO OFICIALIZAR AO COMANDANTE DA POLÍCIA DE ROSÁRIO OESTE, SOLICITANDO AO MESMO QUE DESIGNE POLICIAIS PARA O DISTRITO DE BRASNORTE ESTÁ COPLETAMENTE DESACREDITEDA.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5634/f864cd02-e407-427d-83bd-8a00edd9c8e8.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5634/f864cd02-e407-427d-83bd-8a00edd9c8e8.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR EXPEDIENTE AO DERMAT, SOLICITANDO FISCALIZAÇÃO NA LINHA DE ÔNIBS DA EMPRESA TUT TRANSPOETES, EM HAJA VISTO AS CONDIÇÕES POUCO HUMANA, EM QUE OS PASSAGEIROS VIAJAM.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5635/5ca338cc-4376-48bf-8a73-ec1107296824.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5635/5ca338cc-4376-48bf-8a73-ec1107296824.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR EXPEDIENTE AO SR. PREFEITO MUNICIPAL, SOLICITANDO QUE SEJA INSTALADO MA FEIRA LIVRE NO BAIRRO NOVO DIAMANTINO, NAS PROXIMIDADES DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5636/c839e579-d2bf-4715-b2b4-750ed8170b01.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5636/c839e579-d2bf-4715-b2b4-750ed8170b01.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR EXPEDIENTE A SANEMAT,EM DIAMANTINO, SOLICITANDO QUE FAÇA UMA EXTENSÃO DE REDE DE ÁGUA NA RUA PROJETADA B, ATÉ A IGREJA LUTERANA, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5637/23557e81-8d33-4007-90be-85363c4473e5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5637/23557e81-8d33-4007-90be-85363c4473e5.doc</t>
   </si>
   <si>
     <t>SOLICITANDO ENCAMINHAR EXPEDIENTE Á CEMAT EM DIAMANTINO, SOLICITANDO QE FAÇA A EXTENSÃO DE REDE COM 02 POSTES NA RUA PROJETADA B, ATÉ A IGREJA LUTERANA, NO BAIRRO NOVO DIAMANTINO.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5638/1b130662-1541-4a21-9705-60837a8a13c5.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5638/1b130662-1541-4a21-9705-60837a8a13c5.doc</t>
   </si>
   <si>
     <t>SEJA ENCANHINDO O EXPEDIENTE AO DERMAT, SETOR DE FISCALIZAÇÃO PARA QUE TOME PROVIDÊNCIAS REFERENTE AO PREÇO DE PASSAGENS.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5643/4ce12f56-abec-48ee-b58d-29ae918dd213.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5643/4ce12f56-abec-48ee-b58d-29ae918dd213.doc</t>
   </si>
   <si>
     <t>SEJA, ENCAMINHADO DO EXPEDIENTE AO SR. PREFEITO MUNICIPAL RETIRANDO A INDICAÇÃO Nº 075/87.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5639/79afadf0-31af-48f5-99a6-68ab97b3180a.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5639/79afadf0-31af-48f5-99a6-68ab97b3180a.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO EXPEDIENTE AO SR. PREFEITO MUNICIPAL REITERANDO A INDICAÇÃO Nº 057/85</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5640/50945083-ffaa-41fb-a27f-2bfe9522f26b.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5640/50945083-ffaa-41fb-a27f-2bfe9522f26b.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO EXPEDIENTE AO DIRETOR PRESIDENTE DO DERMAT, COM CÓPIA AO SECRETÁRIO CHEFE DA CASA CIVIL, DEPUTADO JOSÉ LACERDA, SOLICITANDO QUE SEJA ENVIADO UMA EQUIPE DE MÁQUINAS PARA O MUNICÍPIO DE LUCAS DE RIO VERDE.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5641/85ffce3f-7330-42bb-b32f-617948160c8c.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5641/85ffce3f-7330-42bb-b32f-617948160c8c.doc</t>
   </si>
   <si>
     <t>SEJA REITERADO AO PRESIDENTE DA DERMAT A INSTALAÇÃO DE TRÊS PONTOS DE ÔNIBUS EM BRASNORTE, NAS LOCALIDADE DE CRAVARI, CAPITÃO HÉLIO E TENENTE NORONHA.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5642/7dabb647-e447-4b82-b31e-f26f67f3e562.doc</t>
+    <t>http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5642/7dabb647-e447-4b82-b31e-f26f67f3e562.doc</t>
   </si>
   <si>
     <t>SEJA ENCAMINHADO O EXPEDIENTE AO PRESIDENTE DO DERMAT, SOLICITANDO A CONSERVAÇÃO DA MT 170- ENTROCAMENTO A JUÍNA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2617,68 +2617,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7101/9fa5babc-c2e1-4b9c-8f9b-7b852d74f962.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7102/ca1d8959-8715-4448-b976-97e77d22354b.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7104/6ea8a254-cd3b-4b43-8a08-980eb9721f4a.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7103/2edc5745-d4f2-4187-959d-452fbcd87ce0.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7105/7dd5d48d-e18f-47af-9a75-df814e659937.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7106/6bd83b53-56bc-45bb-a1ab-24d56b2ea5d2.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7107/a2c3c2ad-fb36-418d-8b5d-dfed67cb4440.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7108/0901e0d5-ff43-4801-8b2a-b7fe8f12605b.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7109/dbe84bff-b60e-4921-8094-6ebe0d8c5498.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7110/f9064d66-eba9-47e2-ba80-8454dfc5a7ff.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7111/13edf654-1ee3-4b3c-854c-c22ca2d187f0.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7112/761ef7f6-4e8e-461b-ba60-d231ce58f59b.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7113/9e62426c-b6e6-45d5-865e-ed0106e53ed9.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7116/00414e95-dacd-4bb5-9e86-fbddbcb34769.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7115/3f4edb17-4ea0-4cb3-a6f2-00d755929cf7.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7114/306cb36c-2318-41ce-b946-766809e26d42.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7117/29babefe-4370-433f-9642-ed56300c5a0b.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7118/72ebb843-d8b9-471b-8a21-b9055f09fb6d.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7119/fe59c910-2a33-4c74-883f-f3881b49473f.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7120/824f0a8e-bdef-48dc-9e23-896cb08f7900.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7121/531dca63-079f-4af9-9f4d-603bbab2a9eb.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7122/a3b9d2b2-3f4e-4383-9108-8d7372f8df44.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7126/a1f5fbce-283f-457e-8d65-f8a205ff470c.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7123/1ff9d31f-5484-4cfa-88fa-98a9da0bd3d3.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7124/5aaa1990-4d26-453e-b1f1-a8c2e8e7792f.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7125/5ad54a9e-cd4b-4a2b-ab16-c1c00bd0f41f.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7127/1b2a5d28-d80a-457c-be2e-454cb6362e98.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7128/6db1f07e-e8d9-433c-83ed-11ecdaa2a430.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7129/340575ad-fdbd-48f3-92b2-345bad80497c.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7130/a731ab5a-3630-4203-842e-0aba691d8290.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7131/156801cf-c8b2-4b8d-a8c5-ab457f6ee6cf.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10533/bf6306a0-aa7a-4911-863d-f4900eaca2b3.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10531/96da2abf-f63e-4555-ac8f-391e532cff25.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10532/22d32165-4a03-4703-9f63-1ab6b381ab10.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10534/98437eb6-e3a1-455f-a69b-a1e32be40bf6.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10535/ce94546a-39d8-43cd-8639-a2b0471f8977.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10536/d6d36748-9458-4f1f-ab55-d385a2adc536.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10537/fcf0a8a2-8aa0-4daf-8499-9f85d7747e93.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14490/f64282ba-bc90-46a0-acaa-f2a18ee766c4.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14491/c4478348-f37b-4404-82d4-dec150313ffc.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14492/2554088c-872e-4366-a894-8738934b4df0.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14493/34c78d29-9ccb-4edc-875a-bac30df91f5c.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14494/8eecc199-5e20-4608-8a48-fc71fa23c9bf.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11833/5b568840-bb84-4190-bdb8-db13e9fa4ec7.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11838/9e3493d1-f9ae-47ac-bef5-24e823dcc017.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11837/37ba6190-edef-4f10-bffb-3d8dd4281e22.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11842/71eefa39-3ca3-4bac-8ba9-ae7ef92ec46c.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11841/1d7680d4-9b8d-4972-a5c9-0564947edcda.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11846/19be85df-5506-4919-9177-3ea36960080c.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11845/c6f6e5d5-da70-442b-b2c6-46f5c87ee56d.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11848/0d54db00-310b-4576-8955-b795e872d2de.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11850/e602c19f-4f46-4e71-9448-a321f9d1bff7.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11852/5a243963-3dec-4b61-bc3c-e500bd759221.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11854/15861985-66d3-415e-aef3-c1ba6626fc92.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11856/31cd0c51-dc7e-4704-bdae-1a7609b1995e.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11858/cd676cf4-7542-4370-a0dc-3c36fcd01938.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11860/58fc1a37-7f52-4c31-ae00-c9b21827d481.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11863/92f88a38-2585-4ce2-a569-efa218029a7e.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/1988/11865/68c2b5cd-5d5a-49a6-97aa-7d45ffdd9c37.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11866/307acdb0-361a-45b8-93c2-5dd98f2aff33.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11868/6147e035-e1a4-4890-b35d-ac3002ed5b3a.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11869/62ee54c0-ad2b-4ea3-b699-39e5255d637c.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11870/6260582e-acad-48f1-88e0-7f6cf0d49f9f.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11871/bf4e7892-8fdb-44b0-bbaa-899adb95772d.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11872/3ccb1c1c-eefb-4454-ac3c-d3d7c0a6d11f.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11873/7fcab636-01a7-48d9-8b89-5a336d3bbfdf.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11874/efcf3f95-e0ca-4cbd-bec9-e24d397be64d.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11876/460a40f9-0b84-47f3-b154-926e572cb52a.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11878/e10600ec-74e7-4448-b395-e2d85a1748f2.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11880/0c9f1e1a-cfb9-44ed-bb6a-bcdba76d9c36.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11882/6c44a8ee-df44-4075-8a19-71be5370ebdf.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11883/cf7f0489-5c0b-4667-9ebe-956d17019a17.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11886/6c281446-9a53-4398-a6e3-ffffb828344b.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11888/ac49e892-0775-48b9-8d82-4d3acc00f406.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11890/bb3dcc54-0920-41be-9de8-be8da4ac74bf.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11892/d417f1df-60b8-40a1-a34f-38585d021d77.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11895/876c1422-a163-4554-9a01-d9f23e5f32c2.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11896/46bf93f1-9320-4afa-88a0-1e4c4c242165.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11897/f2aed6c6-a4be-41a8-9a87-951c18972ed7.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11899/0a4d07b3-3e81-4489-8599-5b6b58864113.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11900/2562747e-d696-4a45-85ee-379d5e9f5391.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11901/2fd56c1d-fff0-4fd0-94cf-bfea46907de2.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11907/a740eb6d-045a-4a63-9d19-14482215ceec.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11906/4499b5b7-e5f9-4a5f-bade-4e4b262a6476.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11909/397ecac2-617c-4cbc-bb59-ef9eeb4befc2.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11908/e608b293-5d77-4b05-a2d0-6d3965b4ee47.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11913/eeacc876-20c2-499d-9523-e33f389012c2.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11911/6d70221b-b509-4306-bd71-00310031d49d.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11915/bf705a30-0563-463e-8b5f-fbc8684516d5.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11916/5c3f985f-05f8-4f7d-bc47-e9dd56bde99e.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11917/579bba8f-1414-4c7c-8a3e-950518edc3b1.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11918/d7ff7f5e-0380-4b07-8f5a-8c14c2b60ee6.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11919/042bb13e-29e7-466c-90e9-fc0b272b2690.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11921/1dfeaf45-2781-4b90-a5cd-7124e8a7026c.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11835/09431be3-ed10-4f56-a3aa-a3e0e6fd5c78.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11836/01584f37-5361-42e4-a366-46f9ed691281.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11839/efce3e82-e5cf-4de0-8b3d-8fe1d74344b8.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11840/f1bd37d1-55cf-442f-b792-3112723f4c2a.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11843/c1460bc7-2e16-4fe0-9ef7-acb34da46cdf.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11844/49a9aeb9-bfc2-4104-9ea8-bc169c4233e8.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11847/cede2ea6-b39e-419f-8882-9fce0f9e6493.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11849/5179b040-a0dd-4edd-b0fb-1580c650987b.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11851/ddc4aa95-7b29-405a-abca-bc3c99a596a2.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11853/38765a1a-1b08-4136-a73a-7500c3042a3e.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11855/d8702ccf-b857-4ef3-9578-95f4cbef7fba.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11857/5b632da3-1c11-40da-a096-54b0ce09cc8b.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11859/3a4f0ade-796c-490b-9016-6d71f19d36ef.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11861/ce0963e8-ddf4-4d4e-a303-1ef1cdab1729.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11862/1d1ba3b0-c469-4757-9daa-77fcaec042cb.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11864/f435be52-298d-44b5-a979-bc78267a3de8.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11867/6b769862-5773-48e5-b4dd-6a483ea5fe7e.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11875/61ac5f77-b213-42ad-ba51-3bb47a6ccf17.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11877/82f8cfee-b210-4649-b4d2-2ac88f65b6ad.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11879/e536001e-76d7-476c-9f11-6a059f6ed451.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11881/d883bebd-a800-4fab-9a8a-fe7154578183.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11885/c1d7510a-15b2-411e-90a9-f38a2cd1cd9b.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11884/89e5a2c2-74e0-4db2-a3af-d6f1245e465d.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11887/8aa93749-36a7-454c-9d36-4492bd0f8346.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11889/b6c76639-011d-4c3e-a957-be836031aa76.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11891/bc9ef042-edd1-4d6e-a212-855f41809fb8.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11893/a5e776b5-7b83-4b29-a6ba-f19e7ae7814b.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11894/6de62ca0-3b39-4ecb-9127-afbd96190958.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11898/9bc4438c-518d-4469-8ee1-eb8919b93e43.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11902/c422572a-d13b-4af1-b197-bfbf2114abcf.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11903/641a33c8-f50d-47fc-a800-3ff811365e86.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11904/70e28b19-470c-49e2-9f8e-0414cb5be70a.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11905/d0ce421b-9d2e-4530-ba92-69b16d7cde98.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11910/535c1f6d-bd09-4531-9e99-8b99ad24e08d.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11912/d9f4448c-5555-4003-8e5e-2eeef5cfd367.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11914/14d9edc8-0c0e-4179-87f3-81732fe2cfcc.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14291/c973e92e-8dc0-4fc9-bd2b-55c3e893f275.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14292/44e8278f-e3fd-4632-a8be-3aff055a77e4.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14295/cd5d8841-d7e6-4c70-8efb-7cfc9f42a9d5.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14294/f508fe9f-f1d0-4c3f-a49c-2d7c221387ca.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14293/115b4a9a-949d-4fac-820f-0fdd00f185d6.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14296/3cdedbaf-96b2-4014-9b1a-568c10fc4076.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14298/f4c37a87-37d3-4866-a500-8f4bd0143fb2.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5569/593e2293-371b-49ab-843b-efdbb4fe7715.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5571/af427e3c-1dc7-4f5c-afe2-a96d17226475.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5570/8bebe1a0-852f-4527-9593-b3888d2bbf33.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5568/5d1f89a7-c7a6-4eae-a92f-5c060652ff3d.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5572/a62aa722-1732-458a-8026-1d91601569ce.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5573/42b82871-1ae6-4c13-b34a-2c4a5da0b6d3.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5574/1ca5afa9-d834-4ef5-a4fe-8a240db24c75.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5575/64881521-13e0-4dc2-b1a4-64deb7bc3b7e.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5576/7543fd86-9348-4871-9649-a28b7a9f7d6e.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5577/e4314cf4-e4c2-447d-9202-239541fc35f5.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5580/242927bd-194e-4fa5-b59b-7f9ebc3dd776.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5579/9edf56c7-810d-4b6c-bd5c-e7f61952fe44.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5578/71bedb24-764e-4d84-bc70-0a8ba9568445.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5581/a0b2b69c-46fa-42b2-af39-c5c293402591.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5583/327a5b24-a184-46ab-9edf-b7ec384015c8.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5582/19625149-fa06-4fdf-aeaf-93411906d14b.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5584/8f926c3b-baf9-4fca-8c06-f019a82aaecd.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5585/d49f107b-ca25-43e2-b1f8-fd322639f35e.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5586/e42796b5-0378-4a9c-822a-e6bd525e793a.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5587/cad6e165-9ea1-4339-b84b-bc439e0de767.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5588/f8d0f664-330e-4116-ab94-302ac3be4115.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5589/5d9016fa-b20c-4262-94f1-3a9f388ad07d.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5590/4ad9d870-d16f-4fa9-84d7-34b027060431.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5592/746967b6-9262-4ae3-b09e-37266b2835b4.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5593/61ac02a2-3641-4053-800b-a2a893b2821d.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5591/6cf123f5-9ed5-4ea9-9086-10a906eede31.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5594/84f2dd95-4dd8-4a0e-a37f-325dda068d4c.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5595/071e666d-edf6-49ca-9e04-f63440487ca1.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5597/6509c336-8650-475d-b091-f9746c37a115.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5596/26c5163f-4246-4eef-afd3-cda12d37a740.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5599/837ca73f-9a0b-43f8-82e9-fc8ec1f4b6bc.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5600/bfd67c55-eb5c-4db8-ba62-4f04583847b8.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5601/54dcca01-c44a-4490-8062-fb37616a20cf.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5603/067431ea-2b9f-46d3-b824-79cfaef23989.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5602/f3e99d22-13d9-4227-ba5d-3df0ffebe94a.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5604/e75a4502-73ba-48e9-97d8-29d508234c19.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5606/c69900f3-5c31-49f7-ac20-e1d83c6838db.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5607/b74f668b-4023-4198-a109-3d1f436c6026.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5605/6a86c1c5-cc0e-4e5e-85ad-748471847579.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5608/6da10012-b0b0-42a4-8607-41cef1f85e72.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5609/0f69ad8a-fc4b-464a-8abf-58a074e72bfd.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5611/773735fc-5351-449c-9e93-991c78b59678.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5610/8d3a24c4-9781-4ea5-a36c-064256948756.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5612/fb702ab8-3bb7-4d53-970b-b4f6b8529e64.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5613/133df5e0-a8df-4095-bcf4-35e85d9f5ac1.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5614/4286e98c-00da-4630-956b-46fbfb84c727.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5616/646bfc70-779c-46e4-a15e-946798ddaa4f.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5615/d5c610ec-a5fa-4a3a-8e16-9347a316fc23.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5617/adf33ab0-e9be-4a1f-8ed9-010778c85bcd.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5618/9e4ee12c-b4f6-4280-8e3b-dab53311f6b4.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5620/7dad5332-7ff9-4562-a383-c76829fcc3f6.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5621/49823390-4fe9-4ebf-a20e-95a63147d511.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5624/f17f4dc6-7e40-46ce-8e79-b912500d0316.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5622/83bdcd93-7367-4ea4-8ad0-574211a7e9c4.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5623/ad3b816c-e4c7-4e79-bedc-87496261a7f4.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5625/6ec441b6-3ff3-48b9-8a74-f824eff5dde0.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5627/523d7704-6307-42c0-97ea-3109b9eadc7a.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5626/659363ec-984b-421c-9d46-5cddc7f4f959.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5628/23b8ef26-3e68-405e-9d10-606db1d8d39e.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5629/b5075af6-b66c-4425-9d78-67407642a85e.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5630/5af94298-600c-4915-b1f7-0bd1802e6fb1.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5633/37625530-f960-4b88-a2b2-46cafc028a6c.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5632/70f9671a-659c-473e-bffb-68371f44db1c.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5631/841dcd88-9060-4c3b-8545-08214665c604.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5634/f864cd02-e407-427d-83bd-8a00edd9c8e8.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5635/5ca338cc-4376-48bf-8a73-ec1107296824.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5636/c839e579-d2bf-4715-b2b4-750ed8170b01.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5637/23557e81-8d33-4007-90be-85363c4473e5.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5638/1b130662-1541-4a21-9705-60837a8a13c5.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5643/4ce12f56-abec-48ee-b58d-29ae918dd213.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5639/79afadf0-31af-48f5-99a6-68ab97b3180a.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5640/50945083-ffaa-41fb-a27f-2bfe9522f26b.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5641/85ffce3f-7330-42bb-b32f-617948160c8c.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5642/7dabb647-e447-4b82-b31e-f26f67f3e562.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7101/9fa5babc-c2e1-4b9c-8f9b-7b852d74f962.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7102/ca1d8959-8715-4448-b976-97e77d22354b.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7104/6ea8a254-cd3b-4b43-8a08-980eb9721f4a.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7103/2edc5745-d4f2-4187-959d-452fbcd87ce0.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7105/7dd5d48d-e18f-47af-9a75-df814e659937.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7106/6bd83b53-56bc-45bb-a1ab-24d56b2ea5d2.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7107/a2c3c2ad-fb36-418d-8b5d-dfed67cb4440.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7108/0901e0d5-ff43-4801-8b2a-b7fe8f12605b.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7109/dbe84bff-b60e-4921-8094-6ebe0d8c5498.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7110/f9064d66-eba9-47e2-ba80-8454dfc5a7ff.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7111/13edf654-1ee3-4b3c-854c-c22ca2d187f0.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7112/761ef7f6-4e8e-461b-ba60-d231ce58f59b.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7113/9e62426c-b6e6-45d5-865e-ed0106e53ed9.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7116/00414e95-dacd-4bb5-9e86-fbddbcb34769.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7115/3f4edb17-4ea0-4cb3-a6f2-00d755929cf7.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7114/306cb36c-2318-41ce-b946-766809e26d42.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7117/29babefe-4370-433f-9642-ed56300c5a0b.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7118/72ebb843-d8b9-471b-8a21-b9055f09fb6d.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7119/fe59c910-2a33-4c74-883f-f3881b49473f.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7120/824f0a8e-bdef-48dc-9e23-896cb08f7900.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7121/531dca63-079f-4af9-9f4d-603bbab2a9eb.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7122/a3b9d2b2-3f4e-4383-9108-8d7372f8df44.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7126/a1f5fbce-283f-457e-8d65-f8a205ff470c.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7123/1ff9d31f-5484-4cfa-88fa-98a9da0bd3d3.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7124/5aaa1990-4d26-453e-b1f1-a8c2e8e7792f.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7125/5ad54a9e-cd4b-4a2b-ab16-c1c00bd0f41f.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7127/1b2a5d28-d80a-457c-be2e-454cb6362e98.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7128/6db1f07e-e8d9-433c-83ed-11ecdaa2a430.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7129/340575ad-fdbd-48f3-92b2-345bad80497c.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7130/a731ab5a-3630-4203-842e-0aba691d8290.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/7131/156801cf-c8b2-4b8d-a8c5-ab457f6ee6cf.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10533/bf6306a0-aa7a-4911-863d-f4900eaca2b3.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10531/96da2abf-f63e-4555-ac8f-391e532cff25.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10532/22d32165-4a03-4703-9f63-1ab6b381ab10.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10534/98437eb6-e3a1-455f-a69b-a1e32be40bf6.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10535/ce94546a-39d8-43cd-8639-a2b0471f8977.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10536/d6d36748-9458-4f1f-ab55-d385a2adc536.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/10537/fcf0a8a2-8aa0-4daf-8499-9f85d7747e93.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14490/f64282ba-bc90-46a0-acaa-f2a18ee766c4.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14491/c4478348-f37b-4404-82d4-dec150313ffc.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14492/2554088c-872e-4366-a894-8738934b4df0.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14493/34c78d29-9ccb-4edc-875a-bac30df91f5c.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14494/8eecc199-5e20-4608-8a48-fc71fa23c9bf.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11833/5b568840-bb84-4190-bdb8-db13e9fa4ec7.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11838/9e3493d1-f9ae-47ac-bef5-24e823dcc017.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11837/37ba6190-edef-4f10-bffb-3d8dd4281e22.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11842/71eefa39-3ca3-4bac-8ba9-ae7ef92ec46c.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11841/1d7680d4-9b8d-4972-a5c9-0564947edcda.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11846/19be85df-5506-4919-9177-3ea36960080c.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11845/c6f6e5d5-da70-442b-b2c6-46f5c87ee56d.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11848/0d54db00-310b-4576-8955-b795e872d2de.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11850/e602c19f-4f46-4e71-9448-a321f9d1bff7.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11852/5a243963-3dec-4b61-bc3c-e500bd759221.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11854/15861985-66d3-415e-aef3-c1ba6626fc92.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11856/31cd0c51-dc7e-4704-bdae-1a7609b1995e.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11858/cd676cf4-7542-4370-a0dc-3c36fcd01938.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11860/58fc1a37-7f52-4c31-ae00-c9b21827d481.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11863/92f88a38-2585-4ce2-a569-efa218029a7e.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/sapl/public/materialegislativa/1988/11865/68c2b5cd-5d5a-49a6-97aa-7d45ffdd9c37.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11866/307acdb0-361a-45b8-93c2-5dd98f2aff33.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11868/6147e035-e1a4-4890-b35d-ac3002ed5b3a.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11869/62ee54c0-ad2b-4ea3-b699-39e5255d637c.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11870/6260582e-acad-48f1-88e0-7f6cf0d49f9f.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11871/bf4e7892-8fdb-44b0-bbaa-899adb95772d.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11872/3ccb1c1c-eefb-4454-ac3c-d3d7c0a6d11f.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11873/7fcab636-01a7-48d9-8b89-5a336d3bbfdf.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11874/efcf3f95-e0ca-4cbd-bec9-e24d397be64d.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11876/460a40f9-0b84-47f3-b154-926e572cb52a.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11878/e10600ec-74e7-4448-b395-e2d85a1748f2.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11880/0c9f1e1a-cfb9-44ed-bb6a-bcdba76d9c36.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11882/6c44a8ee-df44-4075-8a19-71be5370ebdf.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11883/cf7f0489-5c0b-4667-9ebe-956d17019a17.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11886/6c281446-9a53-4398-a6e3-ffffb828344b.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11888/ac49e892-0775-48b9-8d82-4d3acc00f406.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11890/bb3dcc54-0920-41be-9de8-be8da4ac74bf.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11892/d417f1df-60b8-40a1-a34f-38585d021d77.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11895/876c1422-a163-4554-9a01-d9f23e5f32c2.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11896/46bf93f1-9320-4afa-88a0-1e4c4c242165.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11897/f2aed6c6-a4be-41a8-9a87-951c18972ed7.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11899/0a4d07b3-3e81-4489-8599-5b6b58864113.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11900/2562747e-d696-4a45-85ee-379d5e9f5391.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11901/2fd56c1d-fff0-4fd0-94cf-bfea46907de2.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11907/a740eb6d-045a-4a63-9d19-14482215ceec.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11906/4499b5b7-e5f9-4a5f-bade-4e4b262a6476.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11909/397ecac2-617c-4cbc-bb59-ef9eeb4befc2.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11908/e608b293-5d77-4b05-a2d0-6d3965b4ee47.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11913/eeacc876-20c2-499d-9523-e33f389012c2.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11911/6d70221b-b509-4306-bd71-00310031d49d.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11915/bf705a30-0563-463e-8b5f-fbc8684516d5.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11916/5c3f985f-05f8-4f7d-bc47-e9dd56bde99e.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11917/579bba8f-1414-4c7c-8a3e-950518edc3b1.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11918/d7ff7f5e-0380-4b07-8f5a-8c14c2b60ee6.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11919/042bb13e-29e7-466c-90e9-fc0b272b2690.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11921/1dfeaf45-2781-4b90-a5cd-7124e8a7026c.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11835/09431be3-ed10-4f56-a3aa-a3e0e6fd5c78.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11836/01584f37-5361-42e4-a366-46f9ed691281.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11839/efce3e82-e5cf-4de0-8b3d-8fe1d74344b8.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11840/f1bd37d1-55cf-442f-b792-3112723f4c2a.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11843/c1460bc7-2e16-4fe0-9ef7-acb34da46cdf.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11844/49a9aeb9-bfc2-4104-9ea8-bc169c4233e8.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11847/cede2ea6-b39e-419f-8882-9fce0f9e6493.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11849/5179b040-a0dd-4edd-b0fb-1580c650987b.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11851/ddc4aa95-7b29-405a-abca-bc3c99a596a2.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11853/38765a1a-1b08-4136-a73a-7500c3042a3e.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11855/d8702ccf-b857-4ef3-9578-95f4cbef7fba.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11857/5b632da3-1c11-40da-a096-54b0ce09cc8b.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11859/3a4f0ade-796c-490b-9016-6d71f19d36ef.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11861/ce0963e8-ddf4-4d4e-a303-1ef1cdab1729.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11862/1d1ba3b0-c469-4757-9daa-77fcaec042cb.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11864/f435be52-298d-44b5-a979-bc78267a3de8.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11867/6b769862-5773-48e5-b4dd-6a483ea5fe7e.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11875/61ac5f77-b213-42ad-ba51-3bb47a6ccf17.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11877/82f8cfee-b210-4649-b4d2-2ac88f65b6ad.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11879/e536001e-76d7-476c-9f11-6a059f6ed451.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11881/d883bebd-a800-4fab-9a8a-fe7154578183.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11885/c1d7510a-15b2-411e-90a9-f38a2cd1cd9b.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11884/89e5a2c2-74e0-4db2-a3af-d6f1245e465d.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11887/8aa93749-36a7-454c-9d36-4492bd0f8346.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11889/b6c76639-011d-4c3e-a957-be836031aa76.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11891/bc9ef042-edd1-4d6e-a212-855f41809fb8.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11893/a5e776b5-7b83-4b29-a6ba-f19e7ae7814b.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11894/6de62ca0-3b39-4ecb-9127-afbd96190958.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11898/9bc4438c-518d-4469-8ee1-eb8919b93e43.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11902/c422572a-d13b-4af1-b197-bfbf2114abcf.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11903/641a33c8-f50d-47fc-a800-3ff811365e86.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11904/70e28b19-470c-49e2-9f8e-0414cb5be70a.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11905/d0ce421b-9d2e-4530-ba92-69b16d7cde98.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11910/535c1f6d-bd09-4531-9e99-8b99ad24e08d.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11912/d9f4448c-5555-4003-8e5e-2eeef5cfd367.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/11914/14d9edc8-0c0e-4179-87f3-81732fe2cfcc.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14291/c973e92e-8dc0-4fc9-bd2b-55c3e893f275.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14292/44e8278f-e3fd-4632-a8be-3aff055a77e4.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14295/cd5d8841-d7e6-4c70-8efb-7cfc9f42a9d5.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14294/f508fe9f-f1d0-4c3f-a49c-2d7c221387ca.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14293/115b4a9a-949d-4fac-820f-0fdd00f185d6.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14296/3cdedbaf-96b2-4014-9b1a-568c10fc4076.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/14298/f4c37a87-37d3-4866-a500-8f4bd0143fb2.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5569/593e2293-371b-49ab-843b-efdbb4fe7715.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5571/af427e3c-1dc7-4f5c-afe2-a96d17226475.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5570/8bebe1a0-852f-4527-9593-b3888d2bbf33.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5568/5d1f89a7-c7a6-4eae-a92f-5c060652ff3d.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5572/a62aa722-1732-458a-8026-1d91601569ce.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5573/42b82871-1ae6-4c13-b34a-2c4a5da0b6d3.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5574/1ca5afa9-d834-4ef5-a4fe-8a240db24c75.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5575/64881521-13e0-4dc2-b1a4-64deb7bc3b7e.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5576/7543fd86-9348-4871-9649-a28b7a9f7d6e.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5577/e4314cf4-e4c2-447d-9202-239541fc35f5.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5580/242927bd-194e-4fa5-b59b-7f9ebc3dd776.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5579/9edf56c7-810d-4b6c-bd5c-e7f61952fe44.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5578/71bedb24-764e-4d84-bc70-0a8ba9568445.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5581/a0b2b69c-46fa-42b2-af39-c5c293402591.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5583/327a5b24-a184-46ab-9edf-b7ec384015c8.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5582/19625149-fa06-4fdf-aeaf-93411906d14b.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5584/8f926c3b-baf9-4fca-8c06-f019a82aaecd.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5585/d49f107b-ca25-43e2-b1f8-fd322639f35e.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5586/e42796b5-0378-4a9c-822a-e6bd525e793a.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5587/cad6e165-9ea1-4339-b84b-bc439e0de767.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5588/f8d0f664-330e-4116-ab94-302ac3be4115.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5589/5d9016fa-b20c-4262-94f1-3a9f388ad07d.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5590/4ad9d870-d16f-4fa9-84d7-34b027060431.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5592/746967b6-9262-4ae3-b09e-37266b2835b4.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5593/61ac02a2-3641-4053-800b-a2a893b2821d.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5591/6cf123f5-9ed5-4ea9-9086-10a906eede31.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5594/84f2dd95-4dd8-4a0e-a37f-325dda068d4c.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5595/071e666d-edf6-49ca-9e04-f63440487ca1.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5597/6509c336-8650-475d-b091-f9746c37a115.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5596/26c5163f-4246-4eef-afd3-cda12d37a740.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5599/837ca73f-9a0b-43f8-82e9-fc8ec1f4b6bc.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5600/bfd67c55-eb5c-4db8-ba62-4f04583847b8.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5601/54dcca01-c44a-4490-8062-fb37616a20cf.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5603/067431ea-2b9f-46d3-b824-79cfaef23989.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5602/f3e99d22-13d9-4227-ba5d-3df0ffebe94a.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5604/e75a4502-73ba-48e9-97d8-29d508234c19.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5606/c69900f3-5c31-49f7-ac20-e1d83c6838db.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5607/b74f668b-4023-4198-a109-3d1f436c6026.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5605/6a86c1c5-cc0e-4e5e-85ad-748471847579.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5608/6da10012-b0b0-42a4-8607-41cef1f85e72.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5609/0f69ad8a-fc4b-464a-8abf-58a074e72bfd.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5611/773735fc-5351-449c-9e93-991c78b59678.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5610/8d3a24c4-9781-4ea5-a36c-064256948756.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5612/fb702ab8-3bb7-4d53-970b-b4f6b8529e64.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5613/133df5e0-a8df-4095-bcf4-35e85d9f5ac1.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5614/4286e98c-00da-4630-956b-46fbfb84c727.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5616/646bfc70-779c-46e4-a15e-946798ddaa4f.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5615/d5c610ec-a5fa-4a3a-8e16-9347a316fc23.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5617/adf33ab0-e9be-4a1f-8ed9-010778c85bcd.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5618/9e4ee12c-b4f6-4280-8e3b-dab53311f6b4.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5620/7dad5332-7ff9-4562-a383-c76829fcc3f6.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5621/49823390-4fe9-4ebf-a20e-95a63147d511.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5624/f17f4dc6-7e40-46ce-8e79-b912500d0316.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5622/83bdcd93-7367-4ea4-8ad0-574211a7e9c4.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5623/ad3b816c-e4c7-4e79-bedc-87496261a7f4.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5625/6ec441b6-3ff3-48b9-8a74-f824eff5dde0.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5627/523d7704-6307-42c0-97ea-3109b9eadc7a.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5626/659363ec-984b-421c-9d46-5cddc7f4f959.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5628/23b8ef26-3e68-405e-9d10-606db1d8d39e.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5629/b5075af6-b66c-4425-9d78-67407642a85e.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5630/5af94298-600c-4915-b1f7-0bd1802e6fb1.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5633/37625530-f960-4b88-a2b2-46cafc028a6c.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5632/70f9671a-659c-473e-bffb-68371f44db1c.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5631/841dcd88-9060-4c3b-8545-08214665c604.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5634/f864cd02-e407-427d-83bd-8a00edd9c8e8.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5635/5ca338cc-4376-48bf-8a73-ec1107296824.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5636/c839e579-d2bf-4715-b2b4-750ed8170b01.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5637/23557e81-8d33-4007-90be-85363c4473e5.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5638/1b130662-1541-4a21-9705-60837a8a13c5.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5643/4ce12f56-abec-48ee-b58d-29ae918dd213.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5639/79afadf0-31af-48f5-99a6-68ab97b3180a.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5640/50945083-ffaa-41fb-a27f-2bfe9522f26b.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5641/85ffce3f-7330-42bb-b32f-617948160c8c.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.diamantino.mt.leg.br/media/./sapl/public/materialegislativa/1988/5642/7dabb647-e447-4b82-b31e-f26f67f3e562.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H214"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>